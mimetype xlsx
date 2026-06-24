--- v0 (2025-11-21)
+++ v1 (2026-06-24)
@@ -2,148 +2,97 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2025RFP_2026HTC_ToPublish 4_2025\Step 9 to 10\Moved to step 10\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\OpsTeam_MF\Web\_RFP_Patty\2026RFP_2027HTC\2. Redlines\10 Doc Ready For Website\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F369ACBC-D8EB-470D-B305-C08BAEA1E790}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="5TMrTYDxAqNOeopyFP95xp2+yifb2lZNbrnEzzMJeKd0EhWbT8gfktosRHLsmryA87AarHTmPWiCSgvkm6j+VQ==" workbookSaltValue="Q9qhxiXrOo25ylCA/ogmDA==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2FB618CD-DB5B-4803-BAA8-E72F5B205FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3195" yWindow="975" windowWidth="21600" windowHeight="13500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1590" yWindow="1380" windowWidth="23205" windowHeight="13830" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Management Co. Portfolio Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F35" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>Management Company's Current Portfolio Form (Part 2 of 2)</t>
   </si>
   <si>
-    <t>This form is to be completed and used in conjunction with Form 210A: Qualifications of Management Company. Applications will be considered incomplete if both forms are not submitted at the same time.</t>
-[...1 lines deleted...]
-  <si>
     <t>Complete the following table and provide details regarding the management company’s current portfolio.</t>
-  </si>
-[...45 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Management Company Name:</t>
   </si>
   <si>
     <t>General Information</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>Property Address</t>
   </si>
   <si>
     <t>Number of Units</t>
   </si>
   <si>
     <t>Market Rate</t>
   </si>
   <si>
     <t>Section 8</t>
   </si>
@@ -293,56 +242,112 @@
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Target Population(s)
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(families, singles, veterans, supportive housing, Tribal, seniors, youth, etc.)
 list all that apply</t>
     </r>
   </si>
+  <si>
+    <t>Form 210A: Qualifications of Management Company</t>
+  </si>
+  <si>
+    <t>Applications will be considered incomplete if both forms are not submitted at the same time.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If you have the information requested below available in a separate document, you may submit the separate document </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>only if</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> it is in Excel format, both the headings and the total are included, </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>and</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="14"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> all requested information is provided.</t>
+    </r>
+  </si>
+  <si>
+    <t>NOTE:  This form is to be completed and used in conjunction with:</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
@@ -404,90 +409,99 @@
     <font>
       <b/>
       <sz val="11"/>
       <color theme="7"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="3" tint="0.24994659260841701"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3" tint="0.24994659260841701"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...6 lines deleted...]
-    <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="14"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -711,143 +725,155 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color theme="7"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="28">
+  <cellStyleXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="3" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="7" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="24" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="19" fillId="25" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment textRotation="90" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="28" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="28">
+  <cellStyles count="29">
     <cellStyle name="20% - Accent1" xfId="14" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="21" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="25" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="15" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="22" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="26" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="16" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="18" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="20" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="23" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="24" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="27" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="17" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="19" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="4" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="8" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="10" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="3" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="1" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="2" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Hyperlink" xfId="28" builtinId="8"/>
     <cellStyle name="Input" xfId="6" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="9" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="5" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0" customBuiltin="1"/>
     <cellStyle name="Note" xfId="12" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="7" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="11" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD196D2"/>
       <color rgb="FFE8C0B6"/>
       <color rgb="FFF3DBD5"/>
       <color rgb="FFE5B8AD"/>
       <color rgb="FFDBAEDC"/>
       <color rgb="FFEBD4EC"/>
       <color rgb="FFD9AADA"/>
       <color rgb="FFD8A7D9"/>
       <color rgb="FFCE90D0"/>
       <color rgb="FF007D96"/>
     </mruColors>
   </colors>
   <extLst>
@@ -1073,953 +1099,980 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="State of Minnesota" id="{FBFFE991-EC03-4C0A-BAED-2F712C2A7AE7}" vid="{A476B202-42F1-4399-9BC8-98609D88DE2A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhousing.gov/documents/52358/qualification_management-company_form210artf/view" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:Y35"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9"/>
+      <selection activeCell="C6" sqref="C6:H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="1" customWidth="1"/>
     <col min="3" max="4" width="24.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="22.85546875" style="1" customWidth="1"/>
     <col min="7" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="3.85546875" style="1" customWidth="1"/>
     <col min="10" max="13" width="3.7109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="4" style="1" customWidth="1"/>
     <col min="15" max="25" width="3.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25" ht="45.6" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="1:25" ht="34.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="3" t="s">
+      <c r="A3" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" s="17"/>
+      <c r="C3" s="17"/>
+      <c r="D3" s="18" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="3" t="s">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="4" t="s">
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+    </row>
+    <row r="5" spans="1:25" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+    </row>
+    <row r="6" spans="1:25" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="15" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B6" s="15"/>
+      <c r="C6" s="19"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+    </row>
+    <row r="7" spans="1:25" ht="39.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="5" t="s">
+      <c r="B7" s="13"/>
+      <c r="C7" s="13"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="13"/>
+      <c r="F7" s="13"/>
+      <c r="G7" s="13"/>
+      <c r="H7" s="13"/>
+      <c r="I7" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
+      <c r="M7" s="14"/>
+      <c r="N7" s="14"/>
+      <c r="O7" s="14"/>
+      <c r="P7" s="14"/>
+      <c r="Q7" s="14"/>
+      <c r="R7" s="14"/>
+      <c r="S7" s="14"/>
+      <c r="T7" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="5"/>
-[...8 lines deleted...]
-      <c r="A7" s="7" t="s">
+      <c r="U7" s="13"/>
+      <c r="V7" s="13"/>
+      <c r="W7" s="13"/>
+      <c r="X7" s="13"/>
+      <c r="Y7" s="13"/>
+    </row>
+    <row r="8" spans="1:25" s="7" customFormat="1" ht="99" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="7"/>
-[...6 lines deleted...]
-      <c r="I7" s="8" t="s">
+      <c r="B8" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="J7" s="8"/>
-[...19 lines deleted...]
-      <c r="A8" s="9" t="s">
+      <c r="E8" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="F8" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H8" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E8" s="9" t="s">
+      <c r="J8" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="10" t="s">
-[...8 lines deleted...]
-      <c r="I8" s="11" t="s">
+      <c r="K8" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="J8" s="11" t="s">
+      <c r="L8" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="K8" s="11" t="s">
+      <c r="M8" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="L8" s="11" t="s">
+      <c r="N8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="M8" s="11" t="s">
+      <c r="O8" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="N8" s="11" t="s">
+      <c r="P8" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="O8" s="11" t="s">
+      <c r="Q8" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="P8" s="11" t="s">
+      <c r="R8" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="Q8" s="11" t="s">
+      <c r="S8" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="R8" s="11" t="s">
+      <c r="T8" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="S8" s="11" t="s">
-[...9 lines deleted...]
-      <c r="Y8" s="17"/>
+      <c r="U8" s="12"/>
+      <c r="V8" s="12"/>
+      <c r="W8" s="12"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="12"/>
     </row>
     <row r="9" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A9" s="15"/>
-[...23 lines deleted...]
-      <c r="Y9" s="15"/>
+      <c r="A9" s="10"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="10"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="10"/>
+      <c r="H9" s="10"/>
+      <c r="I9" s="10"/>
+      <c r="J9" s="10"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="10"/>
+      <c r="M9" s="10"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="10"/>
+      <c r="P9" s="10"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="10"/>
+      <c r="S9" s="10"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="10"/>
+      <c r="V9" s="10"/>
+      <c r="W9" s="10"/>
+      <c r="X9" s="10"/>
+      <c r="Y9" s="10"/>
     </row>
     <row r="10" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A10" s="16"/>
-[...23 lines deleted...]
-      <c r="Y10" s="16"/>
+      <c r="A10" s="11"/>
+      <c r="B10" s="11"/>
+      <c r="C10" s="11"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="11"/>
+      <c r="F10" s="11"/>
+      <c r="G10" s="11"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="11"/>
+      <c r="J10" s="11"/>
+      <c r="K10" s="11"/>
+      <c r="L10" s="11"/>
+      <c r="M10" s="11"/>
+      <c r="N10" s="11"/>
+      <c r="O10" s="11"/>
+      <c r="P10" s="11"/>
+      <c r="Q10" s="11"/>
+      <c r="R10" s="11"/>
+      <c r="S10" s="11"/>
+      <c r="T10" s="11"/>
+      <c r="U10" s="11"/>
+      <c r="V10" s="11"/>
+      <c r="W10" s="11"/>
+      <c r="X10" s="11"/>
+      <c r="Y10" s="11"/>
     </row>
     <row r="11" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A11" s="15"/>
-[...23 lines deleted...]
-      <c r="Y11" s="15"/>
+      <c r="A11" s="10"/>
+      <c r="B11" s="10"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="10"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="10"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="10"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="10"/>
+      <c r="O11" s="10"/>
+      <c r="P11" s="10"/>
+      <c r="Q11" s="10"/>
+      <c r="R11" s="10"/>
+      <c r="S11" s="10"/>
+      <c r="T11" s="10"/>
+      <c r="U11" s="10"/>
+      <c r="V11" s="10"/>
+      <c r="W11" s="10"/>
+      <c r="X11" s="10"/>
+      <c r="Y11" s="10"/>
     </row>
     <row r="12" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A12" s="16"/>
-[...23 lines deleted...]
-      <c r="Y12" s="16"/>
+      <c r="A12" s="11"/>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+      <c r="P12" s="11"/>
+      <c r="Q12" s="11"/>
+      <c r="R12" s="11"/>
+      <c r="S12" s="11"/>
+      <c r="T12" s="11"/>
+      <c r="U12" s="11"/>
+      <c r="V12" s="11"/>
+      <c r="W12" s="11"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
     </row>
     <row r="13" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A13" s="15"/>
-[...23 lines deleted...]
-      <c r="Y13" s="15"/>
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="10"/>
+      <c r="P13" s="10"/>
+      <c r="Q13" s="10"/>
+      <c r="R13" s="10"/>
+      <c r="S13" s="10"/>
+      <c r="T13" s="10"/>
+      <c r="U13" s="10"/>
+      <c r="V13" s="10"/>
+      <c r="W13" s="10"/>
+      <c r="X13" s="10"/>
+      <c r="Y13" s="10"/>
     </row>
     <row r="14" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A14" s="16"/>
-[...23 lines deleted...]
-      <c r="Y14" s="16"/>
+      <c r="A14" s="11"/>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+      <c r="P14" s="11"/>
+      <c r="Q14" s="11"/>
+      <c r="R14" s="11"/>
+      <c r="S14" s="11"/>
+      <c r="T14" s="11"/>
+      <c r="U14" s="11"/>
+      <c r="V14" s="11"/>
+      <c r="W14" s="11"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
     </row>
     <row r="15" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A15" s="15"/>
-[...23 lines deleted...]
-      <c r="Y15" s="15"/>
+      <c r="A15" s="10"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="10"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="10"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="10"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="10"/>
+      <c r="Q15" s="10"/>
+      <c r="R15" s="10"/>
+      <c r="S15" s="10"/>
+      <c r="T15" s="10"/>
+      <c r="U15" s="10"/>
+      <c r="V15" s="10"/>
+      <c r="W15" s="10"/>
+      <c r="X15" s="10"/>
+      <c r="Y15" s="10"/>
     </row>
     <row r="16" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A16" s="16"/>
-[...23 lines deleted...]
-      <c r="Y16" s="16"/>
+      <c r="A16" s="11"/>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="11"/>
+      <c r="K16" s="11"/>
+      <c r="L16" s="11"/>
+      <c r="M16" s="11"/>
+      <c r="N16" s="11"/>
+      <c r="O16" s="11"/>
+      <c r="P16" s="11"/>
+      <c r="Q16" s="11"/>
+      <c r="R16" s="11"/>
+      <c r="S16" s="11"/>
+      <c r="T16" s="11"/>
+      <c r="U16" s="11"/>
+      <c r="V16" s="11"/>
+      <c r="W16" s="11"/>
+      <c r="X16" s="11"/>
+      <c r="Y16" s="11"/>
     </row>
     <row r="17" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A17" s="15"/>
-[...23 lines deleted...]
-      <c r="Y17" s="15"/>
+      <c r="A17" s="10"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10"/>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+      <c r="H17" s="10"/>
+      <c r="I17" s="10"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="10"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="10"/>
+      <c r="O17" s="10"/>
+      <c r="P17" s="10"/>
+      <c r="Q17" s="10"/>
+      <c r="R17" s="10"/>
+      <c r="S17" s="10"/>
+      <c r="T17" s="10"/>
+      <c r="U17" s="10"/>
+      <c r="V17" s="10"/>
+      <c r="W17" s="10"/>
+      <c r="X17" s="10"/>
+      <c r="Y17" s="10"/>
     </row>
     <row r="18" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A18" s="16"/>
-[...23 lines deleted...]
-      <c r="Y18" s="16"/>
+      <c r="A18" s="11"/>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+      <c r="P18" s="11"/>
+      <c r="Q18" s="11"/>
+      <c r="R18" s="11"/>
+      <c r="S18" s="11"/>
+      <c r="T18" s="11"/>
+      <c r="U18" s="11"/>
+      <c r="V18" s="11"/>
+      <c r="W18" s="11"/>
+      <c r="X18" s="11"/>
+      <c r="Y18" s="11"/>
     </row>
     <row r="19" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A19" s="15"/>
-[...23 lines deleted...]
-      <c r="Y19" s="15"/>
+      <c r="A19" s="10"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="10"/>
+      <c r="J19" s="10"/>
+      <c r="K19" s="10"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="10"/>
+      <c r="N19" s="10"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="10"/>
+      <c r="Q19" s="10"/>
+      <c r="R19" s="10"/>
+      <c r="S19" s="10"/>
+      <c r="T19" s="10"/>
+      <c r="U19" s="10"/>
+      <c r="V19" s="10"/>
+      <c r="W19" s="10"/>
+      <c r="X19" s="10"/>
+      <c r="Y19" s="10"/>
     </row>
     <row r="20" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A20" s="16"/>
-[...23 lines deleted...]
-      <c r="Y20" s="16"/>
+      <c r="A20" s="11"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="11"/>
+      <c r="L20" s="11"/>
+      <c r="M20" s="11"/>
+      <c r="N20" s="11"/>
+      <c r="O20" s="11"/>
+      <c r="P20" s="11"/>
+      <c r="Q20" s="11"/>
+      <c r="R20" s="11"/>
+      <c r="S20" s="11"/>
+      <c r="T20" s="11"/>
+      <c r="U20" s="11"/>
+      <c r="V20" s="11"/>
+      <c r="W20" s="11"/>
+      <c r="X20" s="11"/>
+      <c r="Y20" s="11"/>
     </row>
     <row r="21" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A21" s="15"/>
-[...23 lines deleted...]
-      <c r="Y21" s="15"/>
+      <c r="A21" s="10"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10"/>
+      <c r="H21" s="10"/>
+      <c r="I21" s="10"/>
+      <c r="J21" s="10"/>
+      <c r="K21" s="10"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="10"/>
+      <c r="N21" s="10"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="10"/>
+      <c r="Q21" s="10"/>
+      <c r="R21" s="10"/>
+      <c r="S21" s="10"/>
+      <c r="T21" s="10"/>
+      <c r="U21" s="10"/>
+      <c r="V21" s="10"/>
+      <c r="W21" s="10"/>
+      <c r="X21" s="10"/>
+      <c r="Y21" s="10"/>
     </row>
     <row r="22" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A22" s="16"/>
-[...23 lines deleted...]
-      <c r="Y22" s="16"/>
+      <c r="A22" s="11"/>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="11"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="11"/>
+      <c r="L22" s="11"/>
+      <c r="M22" s="11"/>
+      <c r="N22" s="11"/>
+      <c r="O22" s="11"/>
+      <c r="P22" s="11"/>
+      <c r="Q22" s="11"/>
+      <c r="R22" s="11"/>
+      <c r="S22" s="11"/>
+      <c r="T22" s="11"/>
+      <c r="U22" s="11"/>
+      <c r="V22" s="11"/>
+      <c r="W22" s="11"/>
+      <c r="X22" s="11"/>
+      <c r="Y22" s="11"/>
     </row>
     <row r="23" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A23" s="15"/>
-[...23 lines deleted...]
-      <c r="Y23" s="15"/>
+      <c r="A23" s="10"/>
+      <c r="B23" s="10"/>
+      <c r="C23" s="10"/>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10"/>
+      <c r="H23" s="10"/>
+      <c r="I23" s="10"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="10"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="10"/>
+      <c r="O23" s="10"/>
+      <c r="P23" s="10"/>
+      <c r="Q23" s="10"/>
+      <c r="R23" s="10"/>
+      <c r="S23" s="10"/>
+      <c r="T23" s="10"/>
+      <c r="U23" s="10"/>
+      <c r="V23" s="10"/>
+      <c r="W23" s="10"/>
+      <c r="X23" s="10"/>
+      <c r="Y23" s="10"/>
     </row>
     <row r="24" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A24" s="16"/>
-[...23 lines deleted...]
-      <c r="Y24" s="16"/>
+      <c r="A24" s="11"/>
+      <c r="B24" s="11"/>
+      <c r="C24" s="11"/>
+      <c r="D24" s="11"/>
+      <c r="E24" s="11"/>
+      <c r="F24" s="11"/>
+      <c r="G24" s="11"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="11"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="11"/>
+      <c r="N24" s="11"/>
+      <c r="O24" s="11"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11"/>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="11"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="11"/>
+      <c r="W24" s="11"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="11"/>
     </row>
     <row r="25" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A25" s="15"/>
-[...23 lines deleted...]
-      <c r="Y25" s="15"/>
+      <c r="A25" s="10"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10"/>
+      <c r="H25" s="10"/>
+      <c r="I25" s="10"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="10"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="10"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="10"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="10"/>
+      <c r="T25" s="10"/>
+      <c r="U25" s="10"/>
+      <c r="V25" s="10"/>
+      <c r="W25" s="10"/>
+      <c r="X25" s="10"/>
+      <c r="Y25" s="10"/>
     </row>
     <row r="26" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A26" s="16"/>
-[...23 lines deleted...]
-      <c r="Y26" s="16"/>
+      <c r="A26" s="11"/>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="11"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="11"/>
+      <c r="K26" s="11"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="11"/>
+      <c r="N26" s="11"/>
+      <c r="O26" s="11"/>
+      <c r="P26" s="11"/>
+      <c r="Q26" s="11"/>
+      <c r="R26" s="11"/>
+      <c r="S26" s="11"/>
+      <c r="T26" s="11"/>
+      <c r="U26" s="11"/>
+      <c r="V26" s="11"/>
+      <c r="W26" s="11"/>
+      <c r="X26" s="11"/>
+      <c r="Y26" s="11"/>
     </row>
     <row r="27" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A27" s="15"/>
-[...23 lines deleted...]
-      <c r="Y27" s="15"/>
+      <c r="A27" s="10"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10"/>
+      <c r="H27" s="10"/>
+      <c r="I27" s="10"/>
+      <c r="J27" s="10"/>
+      <c r="K27" s="10"/>
+      <c r="L27" s="10"/>
+      <c r="M27" s="10"/>
+      <c r="N27" s="10"/>
+      <c r="O27" s="10"/>
+      <c r="P27" s="10"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="S27" s="10"/>
+      <c r="T27" s="10"/>
+      <c r="U27" s="10"/>
+      <c r="V27" s="10"/>
+      <c r="W27" s="10"/>
+      <c r="X27" s="10"/>
+      <c r="Y27" s="10"/>
     </row>
     <row r="28" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A28" s="16"/>
-[...23 lines deleted...]
-      <c r="Y28" s="16"/>
+      <c r="A28" s="11"/>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="11"/>
+      <c r="L28" s="11"/>
+      <c r="M28" s="11"/>
+      <c r="N28" s="11"/>
+      <c r="O28" s="11"/>
+      <c r="P28" s="11"/>
+      <c r="Q28" s="11"/>
+      <c r="R28" s="11"/>
+      <c r="S28" s="11"/>
+      <c r="T28" s="11"/>
+      <c r="U28" s="11"/>
+      <c r="V28" s="11"/>
+      <c r="W28" s="11"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="11"/>
     </row>
     <row r="29" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A29" s="15"/>
-[...23 lines deleted...]
-      <c r="Y29" s="15"/>
+      <c r="A29" s="10"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="10"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="10"/>
+      <c r="L29" s="10"/>
+      <c r="M29" s="10"/>
+      <c r="N29" s="10"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="10"/>
+      <c r="Q29" s="10"/>
+      <c r="R29" s="10"/>
+      <c r="S29" s="10"/>
+      <c r="T29" s="10"/>
+      <c r="U29" s="10"/>
+      <c r="V29" s="10"/>
+      <c r="W29" s="10"/>
+      <c r="X29" s="10"/>
+      <c r="Y29" s="10"/>
     </row>
     <row r="30" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A30" s="16"/>
-[...23 lines deleted...]
-      <c r="Y30" s="16"/>
+      <c r="A30" s="11"/>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="11"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="11"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="11"/>
+      <c r="O30" s="11"/>
+      <c r="P30" s="11"/>
+      <c r="Q30" s="11"/>
+      <c r="R30" s="11"/>
+      <c r="S30" s="11"/>
+      <c r="T30" s="11"/>
+      <c r="U30" s="11"/>
+      <c r="V30" s="11"/>
+      <c r="W30" s="11"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
     </row>
     <row r="31" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A31" s="15"/>
-[...23 lines deleted...]
-      <c r="Y31" s="15"/>
+      <c r="A31" s="10"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="10"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="10"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="10"/>
+      <c r="N31" s="10"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="10"/>
+      <c r="Q31" s="10"/>
+      <c r="R31" s="10"/>
+      <c r="S31" s="10"/>
+      <c r="T31" s="10"/>
+      <c r="U31" s="10"/>
+      <c r="V31" s="10"/>
+      <c r="W31" s="10"/>
+      <c r="X31" s="10"/>
+      <c r="Y31" s="10"/>
     </row>
     <row r="32" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A32" s="16"/>
-[...23 lines deleted...]
-      <c r="Y32" s="16"/>
+      <c r="A32" s="11"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="11"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="11"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="11"/>
+      <c r="O32" s="11"/>
+      <c r="P32" s="11"/>
+      <c r="Q32" s="11"/>
+      <c r="R32" s="11"/>
+      <c r="S32" s="11"/>
+      <c r="T32" s="11"/>
+      <c r="U32" s="11"/>
+      <c r="V32" s="11"/>
+      <c r="W32" s="11"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
     </row>
     <row r="33" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A33" s="15"/>
-[...23 lines deleted...]
-      <c r="Y33" s="15"/>
+      <c r="A33" s="10"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="10"/>
+      <c r="L33" s="10"/>
+      <c r="M33" s="10"/>
+      <c r="N33" s="10"/>
+      <c r="O33" s="10"/>
+      <c r="P33" s="10"/>
+      <c r="Q33" s="10"/>
+      <c r="R33" s="10"/>
+      <c r="S33" s="10"/>
+      <c r="T33" s="10"/>
+      <c r="U33" s="10"/>
+      <c r="V33" s="10"/>
+      <c r="W33" s="10"/>
+      <c r="X33" s="10"/>
+      <c r="Y33" s="10"/>
     </row>
     <row r="34" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A34" s="16"/>
-[...23 lines deleted...]
-      <c r="Y34" s="16"/>
+      <c r="A34" s="11"/>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="11"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="11"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="11"/>
+      <c r="O34" s="11"/>
+      <c r="P34" s="11"/>
+      <c r="Q34" s="11"/>
+      <c r="R34" s="11"/>
+      <c r="S34" s="11"/>
+      <c r="T34" s="11"/>
+      <c r="U34" s="11"/>
+      <c r="V34" s="11"/>
+      <c r="W34" s="11"/>
+      <c r="X34" s="11"/>
+      <c r="Y34" s="11"/>
     </row>
     <row r="35" spans="1:25" x14ac:dyDescent="0.25">
-      <c r="A35" s="13"/>
-[...4 lines deleted...]
-      <c r="F35" s="14" t="str">
+      <c r="A35" s="8"/>
+      <c r="B35" s="8"/>
+      <c r="C35" s="8"/>
+      <c r="D35" s="8"/>
+      <c r="E35" s="8"/>
+      <c r="F35" s="9" t="str">
         <f>"Total: "&amp;SUM(F9:F34)</f>
         <v>Total: 0</v>
       </c>
-      <c r="G35" s="13"/>
-[...17 lines deleted...]
-      <c r="Y35" s="13"/>
+      <c r="G35" s="8"/>
+      <c r="H35" s="8"/>
+      <c r="I35" s="8"/>
+      <c r="J35" s="8"/>
+      <c r="K35" s="8"/>
+      <c r="L35" s="8"/>
+      <c r="M35" s="8"/>
+      <c r="N35" s="8"/>
+      <c r="O35" s="8"/>
+      <c r="P35" s="8"/>
+      <c r="Q35" s="8"/>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="8"/>
+      <c r="U35" s="8"/>
+      <c r="V35" s="8"/>
+      <c r="W35" s="8"/>
+      <c r="X35" s="8"/>
+      <c r="Y35" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="S6AQvMWuXgv4gu469tnoAo/TB4NvanvToR2y1h5WT/Y70smfjeIzDjCOg6RKahzp1X52rc9D7W1kazuNrC2AtA==" saltValue="ZRXNzzevB8v98Q5cmxPY1A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
-  <mergeCells count="5">
+  <sheetProtection algorithmName="SHA-512" hashValue="7d4c49cbROhRzINbfaBQx1PjrLH9FvxNXenA8e3lbYzuaWi81/GtnpUud5ZsC72k3RMpEC6dRdSrl1wqik4Org==" saltValue="MqpkaJuapnQVJWYEF0rOCg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <mergeCells count="7">
+    <mergeCell ref="D3:F3"/>
+    <mergeCell ref="A3:C3"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="I7:S7"/>
     <mergeCell ref="T7:Y7"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="C6:H6"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="D3:F3" r:id="rId1" display="Form 210A: Qualifications of Management Company" xr:uid="{3B520C5C-932A-4CAF-AAF3-984B701FCA74}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <pageSetup orientation="portrait" r:id="rId2"/>
+  <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Management Co. Portfolio Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of Minnesota</Company>
   <LinksUpToDate>false</LinksUpToDate>