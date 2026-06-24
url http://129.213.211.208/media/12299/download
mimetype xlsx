--- v0 (2026-01-08)
+++ v1 (2026-06-24)
@@ -1,218 +1,213 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{980B1603-BCB1-49D1-99DB-1127EF122180}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="1mP6y6TspzLtdYFz1SeavzrX0YDawq5IbN+ujwglgSig1/lIDmuIeGRFh5JwVfI00/IG2oOCwlerEQ50vRxD/Q==" workbookSaltValue="8w65c2yq0u/ghEP3A4Bdng==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4EA21C55-78F5-49AD-81B8-01683576560C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="CW+feIjLmGhByXeONBG6t9FJnhcRywPcCz6kncEckNmOOJxMrXr93GxZRRSzU4X9afPnBIfVYYdcH1plsgZtXg==" workbookSaltValue="+hDS14I24mNaz575WBlpow==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="923" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" tabRatio="923" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources and Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId3"/>
     <sheet name="1 - Aff Gap" sheetId="45" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Aff Gap'!$A$1:$F$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Aff Gap'!$A$1:$F$47</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Leverage'!$A$1:$F$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Sources and Uses'!$A$1:$I$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D15" i="38" l="1"/>
+  <c r="F18" i="62" l="1"/>
+  <c r="F19" i="62"/>
+  <c r="D15" i="38"/>
   <c r="D13" i="38"/>
   <c r="F27" i="62" l="1"/>
   <c r="F25" i="62"/>
   <c r="F22" i="62"/>
   <c r="F20" i="62"/>
   <c r="E9" i="38"/>
   <c r="I7" i="38"/>
   <c r="C9" i="38" s="1"/>
   <c r="F26" i="62" l="1"/>
   <c r="B2" i="38"/>
   <c r="B3" i="38"/>
   <c r="I10" i="38" l="1"/>
-  <c r="F39" i="45" l="1"/>
+  <c r="F43" i="45" l="1"/>
   <c r="A19" i="38" l="1"/>
   <c r="B19" i="38"/>
   <c r="C19" i="38"/>
   <c r="D19" i="38"/>
   <c r="A20" i="38"/>
   <c r="B20" i="38"/>
   <c r="C20" i="38"/>
   <c r="D20" i="38"/>
   <c r="A21" i="38"/>
   <c r="B21" i="38"/>
   <c r="C21" i="38"/>
   <c r="D21" i="38"/>
   <c r="A22" i="38"/>
   <c r="B22" i="38"/>
   <c r="C22" i="38"/>
   <c r="D22" i="38"/>
   <c r="A23" i="38"/>
   <c r="B23" i="38"/>
   <c r="C23" i="38"/>
   <c r="D23" i="38"/>
   <c r="A24" i="38"/>
   <c r="B24" i="38"/>
   <c r="C24" i="38"/>
   <c r="D24" i="38"/>
   <c r="A25" i="38"/>
   <c r="B25" i="38"/>
   <c r="C25" i="38"/>
   <c r="D25" i="38"/>
   <c r="D14" i="42"/>
-  <c r="F33" i="45"/>
-[...2 lines deleted...]
-  <c r="G34" i="45" l="1"/>
+  <c r="F37" i="45"/>
+  <c r="F39" i="45" l="1"/>
+  <c r="G38" i="45" l="1"/>
   <c r="E10" i="38" l="1"/>
   <c r="E8" i="38"/>
   <c r="I3" i="38" l="1"/>
   <c r="I4" i="38"/>
   <c r="I5" i="38"/>
   <c r="I6" i="38"/>
   <c r="C8" i="38" s="1"/>
   <c r="C15" i="38" l="1"/>
   <c r="C13" i="38"/>
-  <c r="F40" i="45"/>
-  <c r="F19" i="62" s="1"/>
+  <c r="F44" i="45"/>
   <c r="F21" i="62" s="1"/>
   <c r="F29" i="62" l="1"/>
   <c r="D18" i="38"/>
   <c r="C18" i="38"/>
   <c r="B18" i="38"/>
   <c r="A18" i="38"/>
   <c r="I9" i="38"/>
   <c r="I8" i="38"/>
   <c r="I11" i="38" l="1"/>
   <c r="I15" i="38"/>
   <c r="I14" i="38"/>
   <c r="C10" i="38" l="1"/>
   <c r="D11" i="38"/>
   <c r="E11" i="38" l="1"/>
   <c r="C11" i="38"/>
-  <c r="F13" i="45" l="1"/>
-[...1 lines deleted...]
-  <c r="G33" i="45" s="1"/>
+  <c r="F17" i="45" l="1"/>
+  <c r="F18" i="45" s="1"/>
+  <c r="G37" i="45" s="1"/>
   <c r="I16" i="38" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="114">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="175" uniqueCount="114">
   <si>
     <t>Type of Activity 
 Being Funded</t>
   </si>
   <si>
     <t>Philanthropic Leverage</t>
   </si>
   <si>
     <t>Federal Leverage</t>
   </si>
   <si>
-    <t>Value Gap</t>
-[...1 lines deleted...]
-  <si>
     <t>Local Employer Leverage</t>
   </si>
   <si>
     <t>City Leverage</t>
   </si>
   <si>
     <t>County Leverage</t>
   </si>
   <si>
     <t>State Leverage</t>
   </si>
   <si>
     <t>Click to Enter</t>
   </si>
   <si>
     <t>Explanation, clarification or additional information if needed:</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
-  </si>
-[...1 lines deleted...]
-    <t>Community Second</t>
   </si>
   <si>
     <t>See Minnesota Housing's website for program details</t>
   </si>
   <si>
     <t xml:space="preserve">TOTALS: </t>
   </si>
   <si>
     <t>Applicant's Own Funds</t>
   </si>
   <si>
     <t>For example: Impact Fund Dollars awarded for Affordability Gap would cover settlement charges and minimum required downpayment amount first, and then, if funds are left over, mortgage principal write-down only to the extent allowable per Minnesota Housing's Impact Fund Household Affordability Gap Eligibility policy.</t>
   </si>
   <si>
     <t>Applicant Name:</t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
     <t>Proposed</t>
   </si>
   <si>
     <t>Recommended</t>
   </si>
@@ -365,53 +360,50 @@
     <t>Typical Homebuyer Household Profile</t>
   </si>
   <si>
     <t>Administration fee per unit</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>TOTAL</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Number of Proposed Units in this Workbook with Affordability Gap</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>If requesting Administration Fee, be sure to include the total Administration Fee amount into the RFP Funding Request Chart in the General Application Workbook.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TOTAL </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Number of Units requesting Administration Fee x Amount of Administration Fee =</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Total Impact Fund Administration Fee for units in this Workbook</t>
     </r>
   </si>
@@ -691,128 +683,137 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">FUNDING REQUEST SUMMARY </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Stand-Alone Affordability Gap</t>
     </r>
   </si>
   <si>
     <t>Affordability Gap grant or loan</t>
   </si>
   <si>
     <t>HIB Proceeds</t>
   </si>
   <si>
-    <t>GRAND TOTAL Stand-Alone Affordability Gap request from all funders</t>
-[...1 lines deleted...]
-  <si>
     <t>Land Acquisition (CLTs only)</t>
   </si>
   <si>
     <t>Land Acquisition</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Instructions:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Complete this workbook if you are requesting funds for Stand-Alone Affordability Gap. If you are also requesting Value Gap for these units, use the New Construction or Acquisition, Rehabilitation, Resale Application and Workbook instead. Affordability Gap and Value Gap from separate applications cannot be layered.
 Complete the green fields in each appliable tab. Grey fields will calculate automatically based on your input in related fields. 
 NOTE: Consider how many units you will be able to complete in a three year period. This will be considered when reviewing funding requests.</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>% Over/Under 2025 Average Request</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Complete the chart below listing leverage sources for the units included in this workbook. 
 * Do not include the entire dollar amount of a source if only a portion will be available for these units. 
 * Only include the portion of the leverage that is specific to the project seeking Impact Funds.
 * Do not include Minnesota Housing Impact Fund Dollars or Greater Minnesota Housing Fund resources in this worksheet.
 * Do not include temporary financial support from the Applicant's and Seller's own resources or borrowers' market-rate financing (e.g., first mortgage loans). 
 Note:  Committed financial leverage is</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>the dollar amount of funds dedicated specifically to the proposed project and must be supported by documentation.</t>
     </r>
   </si>
   <si>
     <t>Credit score</t>
   </si>
   <si>
     <t>Gross annual income</t>
   </si>
   <si>
     <t>Monthly debt</t>
+  </si>
+  <si>
+    <t>Expected monthly mortgage principal + interest cost:</t>
+  </si>
+  <si>
+    <t>Expected monthly taxes, insurance, and HOA costs:</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL Stand-Alone Affordability Gap request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Affordability Gap Request</t>
+  </si>
+  <si>
+    <t>% Over/Under 2026 Average Request</t>
+  </si>
+  <si>
+    <t>Community Second Mortgage</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -1926,51 +1927,51 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="352">
+  <cellXfs count="356">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="16" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="8" borderId="48" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2262,56 +2263,50 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="5" fillId="9" borderId="9" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="1" fontId="9" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
@@ -2540,85 +2535,85 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="31" fillId="8" borderId="47" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="9" fillId="4" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...33 lines deleted...]
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="39" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="40" fillId="6" borderId="44" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="7" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="42" fillId="7" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="43" fillId="8" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="43" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="43" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2639,50 +2634,86 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2726,367 +2757,344 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="9" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...169 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="2">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
-    </dxf>
-[...3 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37889" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37889"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3103,57 +3111,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>289560</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37892" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37892"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3474,2475 +3482,2507 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhousing.gov/homeownership/buy-a-home---refinance.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H34"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C10" sqref="C10:F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4" style="150" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="150"/>
+    <col min="1" max="1" width="4" style="148" customWidth="1"/>
+    <col min="2" max="2" width="49.44140625" style="148" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="148" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="148" customWidth="1"/>
+    <col min="5" max="5" width="45.5546875" style="148" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="178" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" style="148" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="148" customWidth="1"/>
+    <col min="9" max="12" width="9.109375" style="148" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="148"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="226" t="s">
+    <row r="1" spans="1:6" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="222" t="s">
+        <v>98</v>
+      </c>
+      <c r="B1" s="223"/>
+      <c r="C1" s="223"/>
+      <c r="D1" s="223"/>
+      <c r="E1" s="223"/>
+      <c r="F1" s="224"/>
+    </row>
+    <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="233" t="s">
+        <v>103</v>
+      </c>
+      <c r="B2" s="234"/>
+      <c r="C2" s="234"/>
+      <c r="D2" s="234"/>
+      <c r="E2" s="234"/>
+      <c r="F2" s="235"/>
+    </row>
+    <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="236"/>
+      <c r="B3" s="237"/>
+      <c r="C3" s="237"/>
+      <c r="D3" s="237"/>
+      <c r="E3" s="237"/>
+      <c r="F3" s="238"/>
+    </row>
+    <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="236"/>
+      <c r="B4" s="237"/>
+      <c r="C4" s="237"/>
+      <c r="D4" s="237"/>
+      <c r="E4" s="237"/>
+      <c r="F4" s="238"/>
+    </row>
+    <row r="5" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="239"/>
+      <c r="B5" s="240"/>
+      <c r="C5" s="240"/>
+      <c r="D5" s="240"/>
+      <c r="E5" s="240"/>
+      <c r="F5" s="241"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="149"/>
+      <c r="B6" s="150"/>
+      <c r="C6" s="150"/>
+      <c r="D6" s="150"/>
+      <c r="E6" s="150"/>
+      <c r="F6" s="151"/>
+    </row>
+    <row r="7" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="152"/>
+      <c r="B7" s="225" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" s="211" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="132"/>
+      <c r="F7" s="153"/>
+    </row>
+    <row r="8" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="152"/>
+      <c r="B8" s="226"/>
+      <c r="C8" s="211" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" s="132"/>
+      <c r="F8" s="153"/>
+    </row>
+    <row r="9" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="152"/>
+      <c r="B9" s="154"/>
+      <c r="C9" s="154"/>
+      <c r="D9" s="154"/>
+      <c r="E9" s="154"/>
+      <c r="F9" s="153"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="152"/>
+      <c r="B10" s="196" t="s">
+        <v>15</v>
+      </c>
+      <c r="C10" s="230"/>
+      <c r="D10" s="231"/>
+      <c r="E10" s="231"/>
+      <c r="F10" s="232"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="152"/>
+      <c r="B11" s="197" t="s">
+        <v>16</v>
+      </c>
+      <c r="C11" s="230"/>
+      <c r="D11" s="231"/>
+      <c r="E11" s="231"/>
+      <c r="F11" s="232"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="152"/>
+      <c r="B12" s="198"/>
+      <c r="C12" s="194"/>
+      <c r="D12" s="194"/>
+      <c r="E12" s="194"/>
+      <c r="F12" s="195"/>
+    </row>
+    <row r="13" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="152"/>
+      <c r="B13" s="197" t="s">
+        <v>84</v>
+      </c>
+      <c r="C13" s="230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D13" s="231"/>
+      <c r="E13" s="231"/>
+      <c r="F13" s="232"/>
+    </row>
+    <row r="14" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="152"/>
+      <c r="B14" s="154"/>
+      <c r="C14" s="154"/>
+      <c r="D14" s="154"/>
+      <c r="E14" s="154"/>
+      <c r="F14" s="153"/>
+    </row>
+    <row r="15" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="155"/>
+      <c r="B15" s="156" t="s">
+        <v>74</v>
+      </c>
+      <c r="C15" s="227" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="228"/>
+      <c r="E15" s="229"/>
+      <c r="F15" s="157" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="161" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="193" t="s">
+        <v>76</v>
+      </c>
+      <c r="B16" s="192"/>
+      <c r="C16" s="158"/>
+      <c r="D16" s="158"/>
+      <c r="E16" s="159"/>
+      <c r="F16" s="160"/>
+    </row>
+    <row r="17" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="155"/>
+      <c r="B17" s="162"/>
+      <c r="C17" s="163"/>
+      <c r="D17" s="163"/>
+      <c r="E17" s="164"/>
+      <c r="F17" s="133"/>
+    </row>
+    <row r="18" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="155"/>
+      <c r="B18" s="191" t="s">
+        <v>91</v>
+      </c>
+      <c r="C18" s="251" t="s">
+        <v>99</v>
+      </c>
+      <c r="D18" s="252"/>
+      <c r="E18" s="252"/>
+      <c r="F18" s="185">
+        <f>'1 - Aff Gap'!F39</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="184" t="s">
+        <v>79</v>
+      </c>
+      <c r="H18" s="165"/>
+    </row>
+    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="155"/>
+      <c r="B19" s="166"/>
+      <c r="C19" s="252" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="252"/>
+      <c r="E19" s="252"/>
+      <c r="F19" s="186">
+        <f>'1 - Aff Gap'!F44</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" ht="16.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="155"/>
+      <c r="B20" s="166"/>
+      <c r="C20" s="252" t="s">
         <v>101</v>
       </c>
-      <c r="B1" s="227"/>
-[...52 lines deleted...]
-      <c r="C7" s="213" t="s">
+      <c r="D20" s="252"/>
+      <c r="E20" s="252"/>
+      <c r="F20" s="187">
+        <f>('1 - Aff Gap'!F26*'1 - Aff Gap'!F38)</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="167" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="168"/>
+      <c r="B21" s="169"/>
+      <c r="C21" s="242" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="242"/>
+      <c r="E21" s="242"/>
+      <c r="F21" s="188">
+        <f>SUM(F18:F20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="155"/>
+      <c r="B22" s="243" t="s">
+        <v>85</v>
+      </c>
+      <c r="C22" s="244"/>
+      <c r="D22" s="244"/>
+      <c r="E22" s="244"/>
+      <c r="F22" s="189">
+        <f>'1 - Aff Gap'!F38</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="155"/>
+      <c r="B23" s="162"/>
+      <c r="C23" s="162"/>
+      <c r="D23" s="162"/>
+      <c r="E23" s="170"/>
+      <c r="F23" s="133"/>
+    </row>
+    <row r="24" spans="1:8" ht="31.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="248" t="s">
+        <v>78</v>
+      </c>
+      <c r="B24" s="249"/>
+      <c r="C24" s="249"/>
+      <c r="D24" s="249"/>
+      <c r="E24" s="249"/>
+      <c r="F24" s="250"/>
+    </row>
+    <row r="25" spans="1:8" ht="19.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="155"/>
+      <c r="B25" s="191" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="253" t="s">
+        <v>77</v>
+      </c>
+      <c r="D25" s="253"/>
+      <c r="E25" s="253"/>
+      <c r="F25" s="185">
+        <f>('1 - Aff Gap'!F27*'1 - Aff Gap'!F38)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="25.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="155"/>
+      <c r="B26" s="171"/>
+      <c r="C26" s="242" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="242"/>
+      <c r="E26" s="242"/>
+      <c r="F26" s="188">
+        <f>SUM(F25)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="16.95" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="155"/>
+      <c r="B27" s="243" t="s">
+        <v>86</v>
+      </c>
+      <c r="C27" s="244"/>
+      <c r="D27" s="244"/>
+      <c r="E27" s="244"/>
+      <c r="F27" s="190">
+        <f>(IF('1 - Aff Gap'!F27&gt;0,'1 - Aff Gap'!F38,0))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="10.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="155"/>
+      <c r="B28" s="172"/>
+      <c r="C28" s="172"/>
+      <c r="D28" s="172"/>
+      <c r="E28" s="172"/>
+      <c r="F28" s="173"/>
+    </row>
+    <row r="29" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="245" t="s">
+        <v>110</v>
+      </c>
+      <c r="B29" s="246"/>
+      <c r="C29" s="246"/>
+      <c r="D29" s="246"/>
+      <c r="E29" s="247"/>
+      <c r="F29" s="174">
+        <f>F21+F26</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A30" s="175"/>
+      <c r="B30" s="176"/>
+      <c r="C30" s="176"/>
+      <c r="D30" s="176"/>
+      <c r="E30" s="176"/>
+      <c r="F30" s="177"/>
+    </row>
+    <row r="32" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E32" s="148" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="33" spans="5:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E33" s="148" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="5:5" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E34" s="148" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="134"/>
-[...274 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="iN/TmrpWU11MaUgYpf9UBUz1bmZVnARyYn0J0QIXUfTpJE/8TiYml3SqHjHvdjG0uAhXERI1WTGfzQIBlXBMLQ==" saltValue="74Ul3s75kTO0eu6eL1mNPw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2DnEha79vu1bFAl7Q1a/Y1f1iWpM5WaehDWTLvzJUHe3H5LrCMx1HG3ILwDPgxrKc2zatJVM9by7OTUiAL2nsw==" saltValue="F7Brg1/v58o3jSUOFzgYjQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="17">
+    <mergeCell ref="C21:E21"/>
+    <mergeCell ref="C18:E18"/>
+    <mergeCell ref="C19:E19"/>
+    <mergeCell ref="C20:E20"/>
+    <mergeCell ref="C25:E25"/>
+    <mergeCell ref="C26:E26"/>
+    <mergeCell ref="B27:E27"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="B22:E22"/>
+    <mergeCell ref="A24:F24"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A2:F5"/>
-    <mergeCell ref="C26:E26"/>
-[...8 lines deleted...]
-    <mergeCell ref="C25:E25"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:F13" xr:uid="{856D1D84-0F8A-4DCC-A2F6-6C45326195E1}">
       <formula1>$E$32:$E$34</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37892" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="9" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+      <selection activeCell="C14" sqref="C14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="21" style="25" customWidth="1"/>
-    <col min="2" max="2" width="21.140625" style="25" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="19.42578125" style="25" customWidth="1"/>
+    <col min="2" max="2" width="21.109375" style="25" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" style="25" customWidth="1"/>
+    <col min="4" max="4" width="15.6640625" style="79" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="25" customWidth="1"/>
+    <col min="6" max="6" width="3.5546875" style="25" customWidth="1"/>
+    <col min="7" max="7" width="19.44140625" style="25" customWidth="1"/>
     <col min="8" max="8" width="28" style="25" customWidth="1"/>
-    <col min="9" max="9" width="14.28515625" style="25" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="25"/>
+    <col min="9" max="9" width="14.33203125" style="25" customWidth="1"/>
+    <col min="10" max="10" width="76.44140625" style="25" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="25" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="25"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-    <row r="2" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="258" t="s">
+        <v>95</v>
+      </c>
+      <c r="B1" s="258"/>
+      <c r="C1" s="258"/>
+      <c r="D1" s="258"/>
+      <c r="E1" s="258"/>
+      <c r="F1" s="258"/>
+      <c r="G1" s="258"/>
+      <c r="H1" s="258"/>
+      <c r="I1" s="258"/>
+    </row>
+    <row r="2" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="83" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B2" s="253">
+        <v>15</v>
+      </c>
+      <c r="B2" s="261">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="254"/>
-[...1 lines deleted...]
-      <c r="E2" s="255"/>
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="263"/>
       <c r="F2" s="48"/>
       <c r="G2" s="94" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="H2" s="140"/>
+        <v>50</v>
+      </c>
+      <c r="H2" s="138"/>
       <c r="I2" s="56" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J2" s="49"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
       <c r="AC2" s="27"/>
       <c r="AD2" s="27"/>
       <c r="AE2" s="27"/>
     </row>
-    <row r="3" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="84" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="B3" s="256">
+        <v>16</v>
+      </c>
+      <c r="B3" s="264">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="257"/>
-[...1 lines deleted...]
-      <c r="E3" s="258"/>
+      <c r="C3" s="265"/>
+      <c r="D3" s="265"/>
+      <c r="E3" s="266"/>
       <c r="F3" s="50"/>
       <c r="G3" s="62" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H3" s="63"/>
       <c r="I3" s="81">
-        <f>'1 - Aff Gap'!F18</f>
+        <f>'1 - Aff Gap'!F22</f>
         <v>0</v>
       </c>
       <c r="J3" s="51"/>
       <c r="L3" s="27"/>
       <c r="M3" s="27"/>
       <c r="N3" s="27"/>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
       <c r="W3" s="27"/>
       <c r="X3" s="27"/>
       <c r="Y3" s="27"/>
       <c r="Z3" s="27"/>
       <c r="AA3" s="27"/>
       <c r="AB3" s="27"/>
       <c r="AC3" s="27"/>
       <c r="AD3" s="27"/>
       <c r="AE3" s="27"/>
     </row>
-    <row r="4" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="52"/>
       <c r="B4" s="53"/>
       <c r="C4" s="53"/>
       <c r="D4" s="54"/>
       <c r="E4" s="53"/>
       <c r="F4" s="50"/>
       <c r="G4" s="64" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="H4" s="65"/>
       <c r="I4" s="81">
-        <f>'1 - Aff Gap'!F19</f>
+        <f>'1 - Aff Gap'!F23</f>
         <v>0</v>
       </c>
       <c r="J4" s="51"/>
       <c r="L4" s="55"/>
       <c r="M4" s="55"/>
       <c r="N4" s="55"/>
       <c r="O4" s="55"/>
       <c r="P4" s="55"/>
       <c r="Q4" s="55"/>
       <c r="R4" s="55"/>
       <c r="S4" s="55"/>
       <c r="T4" s="55"/>
       <c r="U4" s="55"/>
       <c r="V4" s="55"/>
       <c r="W4" s="55"/>
       <c r="X4" s="55"/>
       <c r="Y4" s="55"/>
       <c r="Z4" s="55"/>
       <c r="AA4" s="55"/>
       <c r="AB4" s="55"/>
       <c r="AC4" s="55"/>
       <c r="AD4" s="55"/>
       <c r="AE4" s="55"/>
     </row>
-    <row r="5" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D5" s="146"/>
+    <row r="5" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="212" t="s">
+        <v>94</v>
+      </c>
+      <c r="B5" s="213">
+        <v>0</v>
+      </c>
+      <c r="C5" s="145"/>
+      <c r="D5" s="144"/>
       <c r="E5" s="55"/>
       <c r="F5" s="50"/>
       <c r="G5" s="67" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H5" s="68"/>
       <c r="I5" s="81">
-        <f>'1 - Aff Gap'!F20</f>
+        <f>'1 - Aff Gap'!F24</f>
         <v>0</v>
       </c>
       <c r="J5" s="51"/>
       <c r="L5" s="55"/>
       <c r="M5" s="55"/>
       <c r="N5" s="55"/>
       <c r="O5" s="55"/>
       <c r="P5" s="55"/>
       <c r="Q5" s="55"/>
       <c r="R5" s="55"/>
       <c r="S5" s="55"/>
       <c r="T5" s="55"/>
       <c r="U5" s="55"/>
       <c r="V5" s="55"/>
       <c r="W5" s="55"/>
       <c r="X5" s="55"/>
       <c r="Y5" s="55"/>
       <c r="Z5" s="55"/>
       <c r="AA5" s="55"/>
       <c r="AB5" s="55"/>
       <c r="AC5" s="55"/>
       <c r="AD5" s="55"/>
       <c r="AE5" s="55"/>
     </row>
-    <row r="6" spans="1:31" s="30" customFormat="1" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:31" s="30" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="25"/>
       <c r="B6" s="25"/>
       <c r="C6" s="27"/>
-      <c r="D6" s="145"/>
+      <c r="D6" s="143"/>
       <c r="E6" s="86"/>
       <c r="F6" s="50"/>
       <c r="G6" s="95" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="H6" s="183"/>
+        <v>59</v>
+      </c>
+      <c r="H6" s="181"/>
       <c r="I6" s="91">
-        <f>'1 - Aff Gap'!F21</f>
+        <f>'1 - Aff Gap'!F25</f>
         <v>0</v>
       </c>
       <c r="J6" s="51"/>
       <c r="L6" s="55"/>
       <c r="M6" s="55"/>
       <c r="N6" s="55"/>
       <c r="O6" s="55"/>
       <c r="P6" s="55"/>
       <c r="Q6" s="55"/>
       <c r="R6" s="55"/>
       <c r="S6" s="55"/>
       <c r="T6" s="55"/>
       <c r="U6" s="55"/>
       <c r="V6" s="55"/>
       <c r="W6" s="55"/>
       <c r="X6" s="55"/>
       <c r="Y6" s="55"/>
       <c r="Z6" s="55"/>
       <c r="AA6" s="55"/>
       <c r="AB6" s="55"/>
       <c r="AC6" s="55"/>
       <c r="AD6" s="55"/>
       <c r="AE6" s="55"/>
     </row>
-    <row r="7" spans="1:31" s="30" customFormat="1" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B7" s="260"/>
+    <row r="7" spans="1:31" s="30" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="267" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="268"/>
       <c r="C7" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="214" t="s">
+        <v>18</v>
+      </c>
+      <c r="E7" s="206" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F7" s="50"/>
       <c r="G7" s="95" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="H7" s="183"/>
+        <v>102</v>
+      </c>
+      <c r="H7" s="181"/>
       <c r="I7" s="91">
-        <f>'1 - Aff Gap'!F22</f>
+        <f>'1 - Aff Gap'!F26</f>
         <v>0</v>
       </c>
       <c r="J7" s="51"/>
       <c r="L7" s="55"/>
       <c r="M7" s="55"/>
       <c r="N7" s="55"/>
       <c r="O7" s="55"/>
       <c r="P7" s="55"/>
       <c r="Q7" s="55"/>
       <c r="R7" s="55"/>
       <c r="S7" s="55"/>
       <c r="T7" s="55"/>
       <c r="U7" s="55"/>
       <c r="V7" s="55"/>
       <c r="W7" s="55"/>
       <c r="X7" s="55"/>
       <c r="Y7" s="55"/>
       <c r="Z7" s="55"/>
       <c r="AA7" s="55"/>
       <c r="AB7" s="55"/>
       <c r="AC7" s="55"/>
       <c r="AD7" s="55"/>
       <c r="AE7" s="55"/>
     </row>
-    <row r="8" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="93" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B8" s="63"/>
       <c r="C8" s="81">
         <f>I6</f>
         <v>0</v>
       </c>
-      <c r="D8" s="347">
-[...2 lines deleted...]
-      <c r="E8" s="209">
+      <c r="D8" s="215">
+        <v>0</v>
+      </c>
+      <c r="E8" s="207">
         <f>D8*$B$5</f>
         <v>0</v>
       </c>
       <c r="F8" s="50"/>
       <c r="G8" s="92" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H8" s="141"/>
+        <v>32</v>
+      </c>
+      <c r="H8" s="139"/>
       <c r="I8" s="80">
-        <f>'1 - Aff Gap'!F23</f>
+        <f>'1 - Aff Gap'!F27</f>
         <v>0</v>
       </c>
       <c r="J8" s="51"/>
       <c r="L8" s="55"/>
       <c r="M8" s="55"/>
       <c r="N8" s="55"/>
       <c r="O8" s="55"/>
       <c r="P8" s="55"/>
       <c r="Q8" s="55"/>
       <c r="R8" s="55"/>
       <c r="S8" s="55"/>
       <c r="T8" s="55"/>
       <c r="U8" s="55"/>
       <c r="V8" s="55"/>
       <c r="W8" s="55"/>
       <c r="X8" s="55"/>
       <c r="Y8" s="55"/>
       <c r="Z8" s="55"/>
       <c r="AA8" s="55"/>
       <c r="AB8" s="55"/>
       <c r="AC8" s="55"/>
       <c r="AD8" s="55"/>
       <c r="AE8" s="55"/>
     </row>
-    <row r="9" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B9" s="149"/>
+    <row r="9" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="146" t="s">
+        <v>102</v>
+      </c>
+      <c r="B9" s="147"/>
       <c r="C9" s="81">
         <f>I7</f>
         <v>0</v>
       </c>
-      <c r="D9" s="347">
-[...2 lines deleted...]
-      <c r="E9" s="209">
+      <c r="D9" s="215">
+        <v>0</v>
+      </c>
+      <c r="E9" s="207">
         <f>D9*$B$5</f>
         <v>0</v>
       </c>
       <c r="F9" s="50"/>
       <c r="G9" s="92" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H9" s="141"/>
+        <v>33</v>
+      </c>
+      <c r="H9" s="139"/>
       <c r="I9" s="80">
-        <f>'1 - Aff Gap'!F24</f>
+        <f>'1 - Aff Gap'!F28</f>
         <v>0</v>
       </c>
       <c r="J9" s="51"/>
       <c r="K9" s="55"/>
       <c r="L9" s="55"/>
       <c r="M9" s="55"/>
       <c r="N9" s="55"/>
       <c r="O9" s="55"/>
       <c r="P9" s="55"/>
       <c r="Q9" s="55"/>
       <c r="R9" s="55"/>
       <c r="S9" s="55"/>
       <c r="T9" s="55"/>
       <c r="U9" s="55"/>
       <c r="V9" s="55"/>
       <c r="W9" s="55"/>
       <c r="X9" s="55"/>
       <c r="Y9" s="55"/>
       <c r="Z9" s="55"/>
       <c r="AA9" s="55"/>
       <c r="AB9" s="55"/>
       <c r="AC9" s="55"/>
       <c r="AD9" s="55"/>
       <c r="AE9" s="55"/>
     </row>
-    <row r="10" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="95" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="B10" s="97"/>
       <c r="C10" s="66">
-        <f>'1 - Aff Gap'!F38</f>
-[...5 lines deleted...]
-      <c r="E10" s="209">
+        <f>'1 - Aff Gap'!F42</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="216">
+        <v>0</v>
+      </c>
+      <c r="E10" s="207">
         <f>D10*$B$5</f>
         <v>0</v>
       </c>
       <c r="F10" s="50"/>
       <c r="G10" s="102" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H10" s="103"/>
       <c r="I10" s="80">
-        <f>SUM('1 - Aff Gap'!F25:F32)</f>
+        <f>SUM('1 - Aff Gap'!F29:F36)</f>
         <v>0</v>
       </c>
       <c r="J10" s="51"/>
       <c r="K10" s="55"/>
       <c r="L10" s="55"/>
       <c r="M10" s="55"/>
       <c r="N10" s="55"/>
       <c r="O10" s="55"/>
       <c r="P10" s="55"/>
       <c r="Q10" s="55"/>
       <c r="R10" s="55"/>
       <c r="S10" s="55"/>
       <c r="T10" s="55"/>
       <c r="U10" s="55"/>
       <c r="V10" s="55"/>
       <c r="W10" s="55"/>
       <c r="X10" s="55"/>
       <c r="Y10" s="55"/>
       <c r="Z10" s="55"/>
       <c r="AA10" s="55"/>
       <c r="AB10" s="55"/>
       <c r="AC10" s="55"/>
       <c r="AD10" s="55"/>
       <c r="AE10" s="55"/>
     </row>
-    <row r="11" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:31" s="30" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="99" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B11" s="98"/>
       <c r="C11" s="11">
         <f>SUM(C8:C10)</f>
         <v>0</v>
       </c>
       <c r="D11" s="11">
         <f>SUM(D8:D10)</f>
         <v>0</v>
       </c>
       <c r="E11" s="12">
         <f>D11*$B$5</f>
         <v>0</v>
       </c>
       <c r="F11" s="50"/>
       <c r="G11" s="101" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H11" s="82"/>
       <c r="I11" s="9">
         <f>SUM(I4:I10)</f>
         <v>0</v>
       </c>
       <c r="J11" s="51"/>
       <c r="K11" s="55"/>
       <c r="L11" s="55"/>
       <c r="M11" s="55"/>
       <c r="N11" s="55"/>
       <c r="O11" s="55"/>
       <c r="P11" s="55"/>
       <c r="Q11" s="55"/>
       <c r="R11" s="55"/>
       <c r="S11" s="55"/>
       <c r="T11" s="55"/>
       <c r="U11" s="55"/>
       <c r="V11" s="55"/>
       <c r="W11" s="55"/>
       <c r="X11" s="55"/>
       <c r="Y11" s="55"/>
       <c r="Z11" s="55"/>
       <c r="AA11" s="55"/>
       <c r="AB11" s="55"/>
       <c r="AC11" s="55"/>
       <c r="AD11" s="55"/>
       <c r="AE11" s="55"/>
     </row>
-    <row r="12" spans="1:31" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="D12" s="349">
+    <row r="12" spans="1:31" s="30" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="259" t="s">
+        <v>89</v>
+      </c>
+      <c r="B12" s="260"/>
+      <c r="C12" s="217">
+        <v>0</v>
+      </c>
+      <c r="D12" s="217">
         <v>0</v>
       </c>
       <c r="E12" s="86"/>
       <c r="F12" s="50"/>
       <c r="G12" s="25"/>
       <c r="H12" s="25"/>
       <c r="I12" s="26"/>
       <c r="J12" s="51"/>
       <c r="K12" s="55"/>
       <c r="L12" s="55"/>
       <c r="M12" s="55"/>
       <c r="N12" s="55"/>
       <c r="O12" s="55"/>
       <c r="P12" s="55"/>
       <c r="Q12" s="55"/>
       <c r="R12" s="55"/>
       <c r="S12" s="55"/>
       <c r="T12" s="55"/>
       <c r="U12" s="55"/>
       <c r="V12" s="55"/>
       <c r="W12" s="55"/>
       <c r="X12" s="55"/>
       <c r="Y12" s="55"/>
       <c r="Z12" s="55"/>
       <c r="AA12" s="55"/>
       <c r="AB12" s="55"/>
       <c r="AC12" s="55"/>
       <c r="AD12" s="55"/>
       <c r="AE12" s="55"/>
     </row>
-    <row r="13" spans="1:31" s="27" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B13" s="252"/>
+    <row r="13" spans="1:31" s="27" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="259" t="s">
+        <v>20</v>
+      </c>
+      <c r="B13" s="260"/>
       <c r="C13" s="8" t="e">
         <f>-((C12-(C8+C9))/C12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D13" s="8" t="e">
         <f>-((D12-(D8+D9))/D12)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E13" s="86"/>
       <c r="F13" s="53"/>
       <c r="G13" s="94" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="H13" s="139"/>
+        <v>51</v>
+      </c>
+      <c r="H13" s="137"/>
       <c r="I13" s="56" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="J13" s="53"/>
       <c r="U13" s="57"/>
       <c r="V13" s="57"/>
       <c r="W13" s="57"/>
       <c r="X13" s="57"/>
       <c r="Y13" s="57"/>
       <c r="Z13" s="57"/>
       <c r="AA13" s="57"/>
       <c r="AB13" s="57"/>
       <c r="AC13" s="57"/>
       <c r="AD13" s="57"/>
     </row>
-    <row r="14" spans="1:31" s="27" customFormat="1" ht="17.45" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="D14" s="351">
+    <row r="14" spans="1:31" s="27" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="254" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="255"/>
+      <c r="C14" s="218">
+        <v>0</v>
+      </c>
+      <c r="D14" s="219">
         <v>0</v>
       </c>
       <c r="E14" s="61"/>
       <c r="F14" s="53"/>
       <c r="G14" s="93" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H14" s="63"/>
       <c r="I14" s="81">
-        <f>'1 - Aff Gap'!F11</f>
+        <f>'1 - Aff Gap'!F15</f>
         <v>0</v>
       </c>
       <c r="J14" s="53"/>
       <c r="U14" s="57"/>
       <c r="V14" s="57"/>
       <c r="W14" s="57"/>
       <c r="X14" s="57"/>
       <c r="Y14" s="57"/>
       <c r="Z14" s="57"/>
       <c r="AA14" s="57"/>
       <c r="AB14" s="57"/>
       <c r="AC14" s="57"/>
       <c r="AD14" s="57"/>
     </row>
-    <row r="15" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="C15" s="201" t="e">
+    <row r="15" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="256" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15" s="257"/>
+      <c r="C15" s="199" t="e">
         <f>-((C14-(C8+C9))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="210" t="e">
+      <c r="D15" s="208" t="e">
         <f>-((D14-(D8+D9))/D14)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="E15" s="85"/>
       <c r="F15" s="57"/>
       <c r="G15" s="95" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H15" s="100"/>
       <c r="I15" s="66">
-        <f>'1 - Aff Gap'!F12</f>
+        <f>'1 - Aff Gap'!F16</f>
         <v>0</v>
       </c>
       <c r="J15" s="57"/>
     </row>
-    <row r="16" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="59"/>
       <c r="B16" s="59"/>
       <c r="C16" s="59"/>
       <c r="D16" s="60"/>
       <c r="E16" s="86"/>
       <c r="F16" s="27"/>
       <c r="G16" s="96" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="H16" s="10"/>
       <c r="I16" s="12">
         <f>SUM(I14:I15)</f>
         <v>0</v>
       </c>
       <c r="J16" s="27"/>
     </row>
-    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="104" t="s">
-        <v>64</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>61</v>
+      </c>
+      <c r="B17" s="135" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="135" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" s="136" t="s">
+        <v>21</v>
       </c>
       <c r="E17" s="86"/>
       <c r="F17" s="27"/>
       <c r="J17" s="27"/>
     </row>
-    <row r="18" spans="1:10" s="58" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:10" s="58" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="71" t="str">
         <f>'1 - Leverage'!B6</f>
         <v>Click to Enter</v>
       </c>
       <c r="B18" s="72">
         <f>'1 - Leverage'!D6</f>
         <v>0</v>
       </c>
       <c r="C18" s="73" t="str">
         <f>'1 - Leverage'!A6</f>
         <v>Click to Enter</v>
       </c>
       <c r="D18" s="74" t="str">
         <f>'1 - Leverage'!E6</f>
         <v>Click to Enter</v>
       </c>
       <c r="E18" s="86"/>
-      <c r="F18" s="185"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F18" s="183"/>
+      <c r="G18" s="182"/>
+      <c r="H18" s="182"/>
+      <c r="I18" s="182"/>
+    </row>
+    <row r="19" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="75" t="str">
         <f>'1 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
       <c r="B19" s="76">
         <f>'1 - Leverage'!D7</f>
         <v>0</v>
       </c>
       <c r="C19" s="77" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
       <c r="D19" s="78" t="str">
         <f>'1 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
       <c r="E19" s="89"/>
-      <c r="F19" s="184"/>
-[...4 lines deleted...]
-    <row r="20" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F19" s="182"/>
+      <c r="G19" s="182"/>
+      <c r="H19" s="182"/>
+      <c r="I19" s="182"/>
+    </row>
+    <row r="20" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="75" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
       <c r="B20" s="76">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
       <c r="C20" s="77" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
       <c r="D20" s="78" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
       <c r="E20" s="89"/>
-      <c r="F20" s="184"/>
-[...4 lines deleted...]
-    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F20" s="182"/>
+      <c r="G20" s="182"/>
+      <c r="H20" s="182"/>
+      <c r="I20" s="182"/>
+    </row>
+    <row r="21" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="75" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
       <c r="B21" s="76">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
       <c r="C21" s="77" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
       <c r="D21" s="78" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
       <c r="E21" s="86"/>
-      <c r="F21" s="184"/>
-[...4 lines deleted...]
-    <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F21" s="182"/>
+      <c r="G21" s="182"/>
+      <c r="H21" s="182"/>
+      <c r="I21" s="182"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="75" t="str">
         <f>'1 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
       <c r="B22" s="76">
         <f>'1 - Leverage'!D10</f>
         <v>0</v>
       </c>
       <c r="C22" s="77" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
       <c r="D22" s="78" t="str">
         <f>'1 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
       <c r="E22" s="90"/>
-      <c r="F22" s="184"/>
-[...4 lines deleted...]
-    <row r="23" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F22" s="182"/>
+      <c r="G22" s="182"/>
+      <c r="H22" s="182"/>
+      <c r="I22" s="182"/>
+    </row>
+    <row r="23" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="75" t="str">
         <f>'1 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
       <c r="B23" s="76">
         <f>'1 - Leverage'!D11</f>
         <v>0</v>
       </c>
       <c r="C23" s="77" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
       <c r="D23" s="78" t="str">
         <f>'1 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
       <c r="E23" s="90"/>
-      <c r="F23" s="184"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F23" s="182"/>
+      <c r="G23" s="182"/>
+      <c r="H23" s="182"/>
+      <c r="I23" s="182"/>
+    </row>
+    <row r="24" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="75" t="str">
         <f>'1 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
       <c r="B24" s="76">
         <f>'1 - Leverage'!D12</f>
         <v>0</v>
       </c>
       <c r="C24" s="77" t="str">
         <f>'1 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
       <c r="D24" s="78" t="str">
         <f>'1 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
       <c r="E24" s="87"/>
-      <c r="F24" s="184"/>
-[...5 lines deleted...]
-      <c r="A25" s="204" t="str">
+      <c r="F24" s="182"/>
+      <c r="G24" s="182"/>
+      <c r="H24" s="182"/>
+      <c r="I24" s="182"/>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="202" t="str">
         <f>'1 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B25" s="205">
+      <c r="B25" s="203">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C25" s="206" t="str">
+      <c r="C25" s="204" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D25" s="207" t="str">
+      <c r="D25" s="205" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
       <c r="E25" s="87"/>
     </row>
-    <row r="26" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:10" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D26" s="25"/>
       <c r="E26" s="87"/>
     </row>
-    <row r="27" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C27" s="182"/>
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="180"/>
+      <c r="B27" s="180"/>
+      <c r="C27" s="180"/>
       <c r="D27" s="30"/>
       <c r="E27" s="87"/>
     </row>
-    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D28" s="25"/>
       <c r="E28" s="87"/>
       <c r="F28" s="27"/>
     </row>
-    <row r="29" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D29" s="25"/>
       <c r="E29" s="88"/>
       <c r="F29" s="27"/>
     </row>
-    <row r="30" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D30" s="25"/>
       <c r="F30" s="27"/>
     </row>
-    <row r="31" spans="1:10" s="58" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:10" s="58" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="25"/>
       <c r="B31" s="25"/>
       <c r="C31" s="25"/>
       <c r="D31" s="25"/>
       <c r="E31" s="25"/>
       <c r="F31" s="57"/>
       <c r="G31" s="25"/>
       <c r="H31" s="25"/>
       <c r="I31" s="25"/>
       <c r="J31" s="69"/>
     </row>
-    <row r="32" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F32" s="27"/>
       <c r="J32" s="70"/>
     </row>
-    <row r="33" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F33" s="27"/>
       <c r="J33" s="70"/>
     </row>
-    <row r="34" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="34" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F34" s="27"/>
       <c r="J34" s="70"/>
     </row>
-    <row r="35" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F35" s="27"/>
       <c r="J35" s="70"/>
     </row>
-    <row r="36" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F36" s="27"/>
     </row>
-    <row r="37" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F37" s="27"/>
     </row>
-    <row r="38" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F38" s="27"/>
     </row>
-    <row r="39" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F39" s="27"/>
     </row>
-    <row r="40" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="40" spans="6:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xh7zDQn0V+Ehe8iqp5cyYwhoP27FCqlU0aCXM5v6z/nt/iJgM+aDDJN18/FVz4GiFoHaXoly/ftxRqI97KKfUQ==" saltValue="wE/urh9HftG2qIPesTCHQQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="wbA68Zmf1XlTmVxCe5Fco/y1b3WwZMBDK3hm8SAP+oNJcSwmsIH63tPnp676nyvsZWqLVhF8Pwwh69uNP/+pFA==" saltValue="xPOHxHamqlIfr8821Nq6UA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A7:B7"/>
   </mergeCells>
-  <conditionalFormatting sqref="C15:D15">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C15:D15">
     <cfRule type="cellIs" dxfId="1" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="7">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E6" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G10" xr:uid="{00000000-0002-0000-0000-000001000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="G3" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
     <dataValidation allowBlank="1" sqref="D6 E7:E11" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C12" xr:uid="{FFE4362C-205C-479C-80D8-891387C2AC7D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D12 D14" xr:uid="{B27361E9-A6AB-43C6-AF3B-E51E3C03727A}"/>
     <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C14" xr:uid="{88068998-00B6-4E87-8F01-8E49CB6545E4}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="86" orientation="portrait" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="1" customWidth="1"/>
     <col min="3" max="3" width="37" style="1" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="1" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="46" style="1" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="43" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="39.88671875" style="43" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="1" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-[...27 lines deleted...]
-      <c r="F3" s="273"/>
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="273" t="s">
+        <v>91</v>
+      </c>
+      <c r="B1" s="274"/>
+      <c r="C1" s="274"/>
+      <c r="D1" s="274"/>
+      <c r="E1" s="274"/>
+      <c r="F1" s="275"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="276" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="277"/>
+      <c r="C2" s="277"/>
+      <c r="D2" s="277"/>
+      <c r="E2" s="277"/>
+      <c r="F2" s="278"/>
+    </row>
+    <row r="3" spans="1:8" ht="111" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="279" t="s">
+        <v>104</v>
+      </c>
+      <c r="B3" s="280"/>
+      <c r="C3" s="280"/>
+      <c r="D3" s="280"/>
+      <c r="E3" s="280"/>
+      <c r="F3" s="281"/>
       <c r="G3" s="44"/>
     </row>
-    <row r="4" spans="1:8" ht="1.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="1.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="13"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
     </row>
-    <row r="5" spans="1:8" ht="61.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="22" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C5" s="23" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D5" s="23" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="E5" s="23" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="F5" s="23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H5" s="24"/>
     </row>
-    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B6" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C6" s="34"/>
       <c r="D6" s="15">
         <v>0</v>
       </c>
       <c r="E6" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F6" s="21"/>
     </row>
-    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B7" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C7" s="34"/>
       <c r="D7" s="17">
         <v>0</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F7" s="21"/>
     </row>
-    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B8" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C8" s="34"/>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F8" s="21"/>
     </row>
-    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C9" s="34"/>
       <c r="D9" s="17">
         <v>0</v>
       </c>
       <c r="E9" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F9" s="21"/>
     </row>
-    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C10" s="34"/>
       <c r="D10" s="17">
         <v>0</v>
       </c>
       <c r="E10" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F10" s="21"/>
     </row>
-    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B11" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C11" s="34"/>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F11" s="21"/>
       <c r="H11" s="3"/>
     </row>
-    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B12" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C12" s="34"/>
       <c r="D12" s="18">
         <v>0</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F12" s="21"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="35" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B13" s="36" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C13" s="34"/>
       <c r="D13" s="17">
         <v>0</v>
       </c>
       <c r="E13" s="16" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F13" s="21"/>
       <c r="H13" s="3"/>
     </row>
-    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="14"/>
       <c r="B14" s="26"/>
       <c r="C14" s="45" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D14" s="38">
         <f>SUM(D6:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="H14" s="3"/>
     </row>
-    <row r="15" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="11.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3"/>
       <c r="B15" s="27"/>
       <c r="C15" s="28"/>
       <c r="D15" s="29"/>
       <c r="E15" s="27"/>
       <c r="F15" s="27"/>
       <c r="H15" s="3"/>
     </row>
-    <row r="16" spans="1:8" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="7.8" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
     </row>
-    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="269" t="s">
+        <v>8</v>
+      </c>
+      <c r="B17" s="269"/>
+      <c r="C17" s="269"/>
+      <c r="D17" s="269"/>
+      <c r="E17" s="269"/>
+      <c r="F17" s="269"/>
+    </row>
+    <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="270"/>
+      <c r="B18" s="271"/>
+      <c r="C18" s="271"/>
+      <c r="D18" s="271"/>
+      <c r="E18" s="271"/>
+      <c r="F18" s="272"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="4"/>
       <c r="B20" s="4"/>
       <c r="C20" s="4"/>
       <c r="D20" s="4"/>
       <c r="E20" s="4"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="A21" s="4"/>
       <c r="B21" s="4"/>
       <c r="C21" s="4"/>
       <c r="D21" s="4"/>
       <c r="E21" s="4"/>
     </row>
-    <row r="22" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B24" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B24" s="2" t="s">
+      <c r="C24" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C24" s="2" t="s">
+      <c r="C25" s="2" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B25" s="2" t="s">
+    <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C25" s="2" t="s">
-[...11 lines deleted...]
-    <row r="27" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="46"/>
       <c r="B27" s="2" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="2"/>
       <c r="B30" s="2" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="2"/>
       <c r="B31" s="2" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="2" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-    </row>
+        <v>40</v>
+      </c>
+    </row>
+    <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IBvCI+eBo+HIr9R+DM0ppWhVtmOjinhbwtQOouWlGAYUN3bkAjoLC5MOGxXwdeH5hsuciNGkr0cJilTbEldUsw==" saltValue="SngOuA0/wSNJcgIpEcvo6g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0aQsUyIHujmJkAR2dbdI7CsfxGRh/IZHuiDaF2wfMjkGR9D4AmQ7VeLMw35KRqenaGbQCdepBx0V3x/vvMAKkg==" saltValue="gl5BNYFnkJSyCFUCMW0NcQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E13" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$C$23:$C$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B13" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$B$23:$B$32</formula1>
     </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" sqref="D6:D13" xr:uid="{9BCAEC5C-0768-4430-B056-BDF7E763D453}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A6:A13" xr:uid="{7C909F9C-E2AC-47B7-8965-105D556C7D30}">
-      <formula1>$A$23:$A$26</formula1>
+      <formula1>$A$23:$A$25</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" sqref="D6:D13" xr:uid="{9BCAEC5C-0768-4430-B056-BDF7E763D453}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:K49"/>
+  <dimension ref="A1:K53"/>
   <sheetViews>
-    <sheetView topLeftCell="A21" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A43" sqref="A43:F43"/>
+    <sheetView tabSelected="1" topLeftCell="A37" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A47" sqref="A47:F47"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="105" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="105"/>
+    <col min="1" max="1" width="19.88671875" style="105" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="105" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="105" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="105" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="105" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="105" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="105" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="105" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="105"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-[...29 lines deleted...]
-    <row r="4" spans="1:8" s="106" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="300" t="s">
+        <v>92</v>
+      </c>
+      <c r="B1" s="301"/>
+      <c r="C1" s="301"/>
+      <c r="D1" s="301"/>
+      <c r="E1" s="301"/>
+      <c r="F1" s="302"/>
+    </row>
+    <row r="2" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="312" t="s">
+        <v>56</v>
+      </c>
+      <c r="B2" s="313"/>
+      <c r="C2" s="313"/>
+      <c r="D2" s="313"/>
+      <c r="E2" s="313"/>
+      <c r="F2" s="314"/>
+    </row>
+    <row r="3" spans="1:7" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="315" t="s">
+        <v>90</v>
+      </c>
+      <c r="B3" s="316"/>
+      <c r="C3" s="316"/>
+      <c r="D3" s="316"/>
+      <c r="E3" s="316"/>
+      <c r="F3" s="317"/>
+    </row>
+    <row r="4" spans="1:7" s="106" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="115"/>
       <c r="B4" s="115"/>
       <c r="C4" s="116"/>
     </row>
-    <row r="5" spans="1:8" s="107" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="337" t="s">
+    <row r="5" spans="1:7" s="107" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="285" t="s">
+        <v>52</v>
+      </c>
+      <c r="B5" s="286"/>
+      <c r="C5" s="287"/>
+      <c r="D5" s="134"/>
+      <c r="E5" s="118"/>
+      <c r="F5" s="118"/>
+    </row>
+    <row r="6" spans="1:7" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="318" t="s">
+        <v>105</v>
+      </c>
+      <c r="B6" s="319"/>
+      <c r="C6" s="201"/>
+      <c r="D6" s="117"/>
+      <c r="E6" s="117"/>
+      <c r="F6" s="108"/>
+    </row>
+    <row r="7" spans="1:7" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="341" t="s">
+        <v>106</v>
+      </c>
+      <c r="B7" s="342"/>
+      <c r="C7" s="39">
+        <v>0</v>
+      </c>
+      <c r="D7" s="117"/>
+      <c r="E7" s="117"/>
+      <c r="F7" s="108"/>
+    </row>
+    <row r="8" spans="1:7" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="343" t="s">
+        <v>107</v>
+      </c>
+      <c r="B8" s="344"/>
+      <c r="C8" s="200">
+        <v>0</v>
+      </c>
+      <c r="D8" s="117"/>
+      <c r="E8" s="117"/>
+      <c r="F8" s="108"/>
+    </row>
+    <row r="9" spans="1:7" s="108" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="220"/>
+      <c r="B9" s="221"/>
+      <c r="C9" s="117"/>
+      <c r="D9" s="117"/>
+      <c r="E9" s="117"/>
+    </row>
+    <row r="10" spans="1:7" s="108" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="285" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="286"/>
+      <c r="C10" s="287"/>
+      <c r="D10" s="117"/>
+      <c r="E10" s="117"/>
+    </row>
+    <row r="11" spans="1:7" s="108" customFormat="1" ht="38.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="320" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" s="321"/>
+      <c r="C11" s="39">
+        <v>0</v>
+      </c>
+      <c r="D11" s="117"/>
+      <c r="E11" s="117"/>
+    </row>
+    <row r="12" spans="1:7" s="108" customFormat="1" ht="38.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="322" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12" s="323"/>
+      <c r="C12" s="200">
+        <v>0</v>
+      </c>
+      <c r="D12" s="117"/>
+      <c r="E12" s="117"/>
+    </row>
+    <row r="13" spans="1:7" s="108" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="117"/>
+      <c r="B13" s="117"/>
+      <c r="C13" s="117"/>
+      <c r="D13" s="117"/>
+      <c r="E13" s="117"/>
+    </row>
+    <row r="14" spans="1:7" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="288" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="289"/>
+      <c r="C14" s="289"/>
+      <c r="D14" s="289"/>
+      <c r="E14" s="289"/>
+      <c r="F14" s="290"/>
+    </row>
+    <row r="15" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="306" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="307"/>
+      <c r="C15" s="307"/>
+      <c r="D15" s="307"/>
+      <c r="E15" s="308"/>
+      <c r="F15" s="141">
+        <v>0</v>
+      </c>
+      <c r="G15" s="110"/>
+    </row>
+    <row r="16" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="294" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="295"/>
+      <c r="C16" s="295"/>
+      <c r="D16" s="295"/>
+      <c r="E16" s="296"/>
+      <c r="F16" s="39">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="309" t="s">
+        <v>43</v>
+      </c>
+      <c r="B17" s="310"/>
+      <c r="C17" s="310"/>
+      <c r="D17" s="310"/>
+      <c r="E17" s="311"/>
+      <c r="F17" s="32">
+        <f>SUM(F15:F16)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="291" t="s">
+        <v>44</v>
+      </c>
+      <c r="B18" s="292"/>
+      <c r="C18" s="292"/>
+      <c r="D18" s="292"/>
+      <c r="E18" s="293"/>
+      <c r="F18" s="33">
+        <f>F17-F22</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="108"/>
+      <c r="H18" s="108"/>
+    </row>
+    <row r="19" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="126"/>
+      <c r="B19" s="127"/>
+      <c r="C19" s="127"/>
+      <c r="D19" s="127"/>
+      <c r="E19" s="127"/>
+      <c r="F19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="288" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" s="289"/>
+      <c r="C20" s="289"/>
+      <c r="D20" s="289"/>
+      <c r="E20" s="289"/>
+      <c r="F20" s="290"/>
+    </row>
+    <row r="21" spans="1:8" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="303" t="s">
+        <v>69</v>
+      </c>
+      <c r="B21" s="304"/>
+      <c r="C21" s="304"/>
+      <c r="D21" s="304"/>
+      <c r="E21" s="304"/>
+      <c r="F21" s="305"/>
+    </row>
+    <row r="22" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="119" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" s="120"/>
+      <c r="C22" s="121"/>
+      <c r="D22" s="122"/>
+      <c r="E22" s="122"/>
+      <c r="F22" s="41">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="294" t="s">
+        <v>39</v>
+      </c>
+      <c r="B23" s="295"/>
+      <c r="C23" s="295"/>
+      <c r="D23" s="295"/>
+      <c r="E23" s="296"/>
+      <c r="F23" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="119" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="120"/>
+      <c r="C24" s="121"/>
+      <c r="D24" s="122"/>
+      <c r="E24" s="122"/>
+      <c r="F24" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="297" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" s="298"/>
+      <c r="C25" s="298"/>
+      <c r="D25" s="298"/>
+      <c r="E25" s="299"/>
+      <c r="F25" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="123" t="s">
+        <v>101</v>
+      </c>
+      <c r="B26" s="120"/>
+      <c r="C26" s="124"/>
+      <c r="D26" s="122"/>
+      <c r="E26" s="142"/>
+      <c r="F26" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="18.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="282" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27" s="283"/>
+      <c r="C27" s="283"/>
+      <c r="D27" s="284"/>
+      <c r="E27" s="125"/>
+      <c r="F27" s="31">
+        <v>0</v>
+      </c>
+      <c r="G27" s="111" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="338" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="339"/>
+      <c r="C28" s="339"/>
+      <c r="D28" s="339"/>
+      <c r="E28" s="340"/>
+      <c r="F28" s="31">
+        <v>0</v>
+      </c>
+      <c r="G28" s="179" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C29" s="351"/>
+      <c r="D29" s="351"/>
+      <c r="E29" s="352"/>
+      <c r="F29" s="31">
+        <v>0</v>
+      </c>
+      <c r="G29" s="112"/>
+    </row>
+    <row r="30" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B30" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C30" s="351"/>
+      <c r="D30" s="351"/>
+      <c r="E30" s="352"/>
+      <c r="F30" s="31">
+        <v>0</v>
+      </c>
+      <c r="G30" s="112"/>
+    </row>
+    <row r="31" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="351"/>
+      <c r="D31" s="351"/>
+      <c r="E31" s="352"/>
+      <c r="F31" s="31">
+        <v>0</v>
+      </c>
+      <c r="G31" s="112"/>
+    </row>
+    <row r="32" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="351"/>
+      <c r="D32" s="351"/>
+      <c r="E32" s="352"/>
+      <c r="F32" s="31">
+        <v>0</v>
+      </c>
+      <c r="G32" s="112"/>
+    </row>
+    <row r="33" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B33" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C33" s="351"/>
+      <c r="D33" s="351"/>
+      <c r="E33" s="352"/>
+      <c r="F33" s="31">
+        <v>0</v>
+      </c>
+      <c r="G33" s="112"/>
+    </row>
+    <row r="34" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B34" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C34" s="351"/>
+      <c r="D34" s="351"/>
+      <c r="E34" s="352"/>
+      <c r="F34" s="31">
+        <v>0</v>
+      </c>
+      <c r="G34" s="112"/>
+    </row>
+    <row r="35" spans="1:11" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C35" s="351"/>
+      <c r="D35" s="351"/>
+      <c r="E35" s="352"/>
+      <c r="F35" s="31">
+        <v>0</v>
+      </c>
+      <c r="G35" s="112"/>
+    </row>
+    <row r="36" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="19" t="s">
+        <v>37</v>
+      </c>
+      <c r="B36" s="350" t="s">
+        <v>38</v>
+      </c>
+      <c r="C36" s="351"/>
+      <c r="D36" s="351"/>
+      <c r="E36" s="352"/>
+      <c r="F36" s="42">
+        <v>0</v>
+      </c>
+      <c r="G36" s="112"/>
+    </row>
+    <row r="37" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="335" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="336"/>
+      <c r="C37" s="336"/>
+      <c r="D37" s="336"/>
+      <c r="E37" s="337"/>
+      <c r="F37" s="37">
+        <f>SUM(F23:F36)</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="113" t="str">
+        <f>IF(F37&gt;F18,"Please check figures; Contributions exceed Anticipated Affordability Gap",IF(F37&lt;F18,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="297" t="s">
+        <v>45</v>
+      </c>
+      <c r="B38" s="298"/>
+      <c r="C38" s="298"/>
+      <c r="D38" s="298"/>
+      <c r="E38" s="128"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="112" t="str">
+        <f>IF(F38=0,"Be sure to enter a number here","")</f>
+        <v>Be sure to enter a number here</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="348" t="s">
+        <v>71</v>
+      </c>
+      <c r="B39" s="349"/>
+      <c r="C39" s="349"/>
+      <c r="D39" s="349"/>
+      <c r="E39" s="140"/>
+      <c r="F39" s="6">
+        <f>(F25)*F38</f>
+        <v>0</v>
+      </c>
+      <c r="G39" s="114"/>
+      <c r="H39" s="108"/>
+    </row>
+    <row r="40" spans="1:11" ht="14.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="129"/>
+      <c r="B40" s="129"/>
+      <c r="C40" s="129"/>
+      <c r="D40" s="129"/>
+      <c r="E40" s="129"/>
+      <c r="F40" s="40"/>
+      <c r="G40" s="114"/>
+      <c r="H40" s="108"/>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="288" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41" s="289"/>
+      <c r="C41" s="289"/>
+      <c r="D41" s="289"/>
+      <c r="E41" s="289"/>
+      <c r="F41" s="290"/>
+      <c r="G41" s="114"/>
+      <c r="H41" s="108"/>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="326" t="s">
+        <v>53</v>
+      </c>
+      <c r="B42" s="327"/>
+      <c r="C42" s="327"/>
+      <c r="D42" s="327"/>
+      <c r="E42" s="328"/>
+      <c r="F42" s="209">
+        <v>0</v>
+      </c>
+      <c r="G42" s="114"/>
+      <c r="H42" s="108"/>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="329" t="s">
         <v>54</v>
       </c>
-      <c r="B5" s="338"/>
-[...174 lines deleted...]
-      <c r="A21" s="287" t="s">
+      <c r="B43" s="330"/>
+      <c r="C43" s="330"/>
+      <c r="D43" s="330"/>
+      <c r="E43" s="331"/>
+      <c r="F43" s="210">
+        <f>F38</f>
+        <v>0</v>
+      </c>
+      <c r="H43" s="108"/>
+    </row>
+    <row r="44" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="332" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="333"/>
+      <c r="C44" s="333"/>
+      <c r="D44" s="333"/>
+      <c r="E44" s="334"/>
+      <c r="F44" s="47">
+        <f>F42*F43</f>
+        <v>0</v>
+      </c>
+      <c r="G44" s="324"/>
+      <c r="H44" s="325"/>
+      <c r="I44" s="325"/>
+      <c r="J44" s="325"/>
+      <c r="K44" s="325"/>
+    </row>
+    <row r="45" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="130"/>
+      <c r="B45" s="130"/>
+      <c r="C45" s="130"/>
+      <c r="D45" s="130"/>
+      <c r="E45" s="131"/>
+      <c r="F45" s="108"/>
+    </row>
+    <row r="46" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="353" t="s">
         <v>73</v>
       </c>
-      <c r="B21" s="288"/>
-[...330 lines deleted...]
-        <v>66</v>
+      <c r="B46" s="354"/>
+      <c r="C46" s="354"/>
+      <c r="D46" s="354"/>
+      <c r="E46" s="354"/>
+      <c r="F46" s="355"/>
+    </row>
+    <row r="47" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47" s="346"/>
+      <c r="C47" s="346"/>
+      <c r="D47" s="346"/>
+      <c r="E47" s="346"/>
+      <c r="F47" s="347"/>
+    </row>
+    <row r="50" spans="2:2" ht="14.4" hidden="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B50" s="105" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="51" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B51" s="105" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B52" s="105" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="53" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B53" s="105" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="EBqBmA2gJj2dO623JfwHfQsKFWEOlu8iXO52T1c4JultH+Nc2Tl8QZlV40YerjSdm3GU8EolKAIL8+NGVpOxqQ==" saltValue="brZZwuLcr+inWA5U8fWYIQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...22 lines deleted...]
-    <mergeCell ref="A24:E24"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="BNNn8TgVpY7EZhPKiXC2M/DZEmFlKJon9xQ8xub6Vf3Fw7MWCAbLHRR7c0Y57oz0ly+JnBWJV2JKFS4aicXCHQ==" saltValue="VEWCegIaQ+dhMRMHqs7ddw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="39">
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A28:E28"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
-    <mergeCell ref="A43:F43"/>
-[...5 lines deleted...]
-    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="A47:F47"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="B31:E31"/>
     <mergeCell ref="B32:E32"/>
-    <mergeCell ref="A42:F42"/>
+    <mergeCell ref="B33:E33"/>
+    <mergeCell ref="B34:E34"/>
+    <mergeCell ref="B35:E35"/>
+    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="A46:F46"/>
+    <mergeCell ref="G44:K44"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:E16"/>
+    <mergeCell ref="A17:E17"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A10:C10"/>
+    <mergeCell ref="A11:B11"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A27:D27"/>
+    <mergeCell ref="A5:C5"/>
+    <mergeCell ref="A14:F14"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A18:E18"/>
+    <mergeCell ref="A23:E23"/>
+    <mergeCell ref="A25:E25"/>
   </mergeCells>
-  <conditionalFormatting sqref="A42">
+  <conditionalFormatting sqref="A46">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
-      <formula>#REF!&lt;&gt;$F$14</formula>
+      <formula>#REF!&lt;&gt;$F$18</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="10">
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
-[...2 lines deleted...]
-      <formula1>$B$46:$B$49</formula1>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A27:E27" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A22" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A29:A36" xr:uid="{00000000-0002-0000-0500-000002000000}">
+      <formula1>$B$50:$B$53</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
-      <formula1>F34</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F43" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
+      <formula1>F38</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F40" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
-    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative" sqref="F38" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
+    <dataValidation allowBlank="1" sqref="F44" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
+    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative" sqref="F42" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number of units requesting Affordability Gap must not exceed the number of units on the Project Info Fin Wksht. If some units have substantially different Affordability Gaps, complete additional Workbooks for those units." sqref="F34" xr:uid="{BC17B844-F7C6-4001-8094-726104851812}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number of units requesting Affordability Gap must not exceed the number of units on the Project Info Fin Wksht. If some units have substantially different Affordability Gaps, complete additional Workbooks for those units." sqref="F38" xr:uid="{BC17B844-F7C6-4001-8094-726104851812}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Amount is Too High" error="The GMHF maximum loan request amount is $15,000 per unit." prompt="The GMHF maximum loan request amount is $15,000 per unit." sqref="F23" xr:uid="{442B1B27-C3B9-4040-90AA-C6CAA72938A7}">
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Amount is Too High" error="The GMHF maximum loan request amount is $15,000 per unit." prompt="The GMHF maximum loan request amount is $15,000 per unit." sqref="F27" xr:uid="{442B1B27-C3B9-4040-90AA-C6CAA72938A7}">
       <formula1>15000</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F11:F12 F18:F22 F24" xr:uid="{75EE3298-61FE-493D-AAAE-EDF3F533E09F}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F15:F16 F22:F26 F28" xr:uid="{75EE3298-61FE-493D-AAAE-EDF3F533E09F}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8" xr:uid="{19E99476-CDEE-4935-BA70-42B9A211BF81}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 C11:C12" xr:uid="{19E99476-CDEE-4935-BA70-42B9A211BF81}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="G24" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
+    <hyperlink ref="G28" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{00000000-0002-0000-0500-000004000000}">
           <x14:formula1>
             <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
-          <xm:sqref>F25:F32</xm:sqref>
+          <xm:sqref>F29:F36</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L e h A y E 8 Z X C U x I R r X p l R s h B 9 D i + X d H H w k X 0 G M o m 6 O d 9 9 d c n e / 3 i A f 2 y a 4 6 N 6 a D j M S U U 4 C j a q r D N Y Z G d w h T E g u Y C P V S d Y 6 m M J o 0 9 G a j B y d O 6 e M e e + p X 9 C u r 1 n M e c T 2 x b p U R 9 3 K 0 K B 1 E p U m n 1 b 1 v 0 U E 7 F 5 j R E y T J U 3 4 N A n Y 7 E F h 8 M v j i T 3 p j w m r o X F D r 4 X G c F s C m y W w 9 w X x A F B L A w Q U A A I A C A A i o Y d S D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C K h h 1 I P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 4 S k N N K / k l P g a W L i 1 w P h e I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U M l G U 3 B N 3 W s g 1 c 2 3 m J m l o w A A A A A E g A A A o A A A A B A A A A D o E Y T k k J N X / x F y 4 / l O u i 3 d U A A A A O r Z k Z u U j X S z s V w a m k k n j b 3 e l 7 Z u h t E n k 0 v K 5 O I n z E T + P b 3 B Q 7 9 j y Q X e h r 1 9 T N T D o L L b A O e E o 6 f d 4 5 9 H r X 0 m S 0 9 7 g j C / P 5 5 n 8 Z z 2 u n 1 W k a T p F A A A A L v J Q N c U B a A w Z j o X U s c L t N X Y L H h b < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B5A024-EECD-4B41-A6AA-702AB75A89A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>