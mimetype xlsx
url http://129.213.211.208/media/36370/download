--- v0 (2025-11-21)
+++ v1 (2026-06-24)
@@ -1,89 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core0.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/meatadata/core-properties" Target="docProps/core0.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30015"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Asset Management\Compliance Team\Admin_HOME_NHTF\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\knorman\Desktop\PORT Viewer Reports- Proj for Renee\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D103FDE4-20F3-4A64-9DFC-E907267C4997}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{4EFED76C-4D9F-42E0-914B-445DB5DFED7E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="435" yWindow="2670" windowWidth="22860" windowHeight="11055" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Updated 5.1.2025" sheetId="1" r:id="rId1"/>
+    <sheet name="Updated 05.01.2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Updated 5.1.2025'!$A$1:$AD$40</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Updated 05.01.2026'!$A$2:$AB$2</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Updated 05.01.2026'!$1:$1</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="486" uniqueCount="302">
   <si>
     <t>DNbr</t>
   </si>
   <si>
     <t>Property Name</t>
   </si>
   <si>
     <t>City</t>
   </si>
   <si>
     <t>County</t>
   </si>
   <si>
     <t>Def. Loan Pgm Code</t>
   </si>
   <si>
     <t>Tl Nbr Units</t>
   </si>
   <si>
+    <t>Nbr Assisted Units</t>
+  </si>
+  <si>
+    <t>#Units for People with Disabilities</t>
+  </si>
+  <si>
+    <t># Units for High Priority Homeless</t>
+  </si>
+  <si>
     <t>Closing Date (HDS)</t>
   </si>
   <si>
     <t>Compliance End Dt</t>
   </si>
   <si>
     <t>Nbr Studio Units</t>
   </si>
   <si>
     <t>Nbr 1Br Units</t>
   </si>
   <si>
     <t>Nbr 2Br Units</t>
   </si>
   <si>
     <t>Nbr 3Br Units</t>
   </si>
   <si>
     <t>Nbr 4Br Units</t>
   </si>
   <si>
     <t>Nbr 5Br Units</t>
   </si>
   <si>
     <t>Nbr 6Br Units</t>
@@ -91,950 +120,911 @@
   <si>
     <t>Management Company</t>
   </si>
   <si>
     <t>Mgmt Company Contact</t>
   </si>
   <si>
     <t>Mgmt Company Contact Phone</t>
   </si>
   <si>
     <t>Mgmt Company Contact Email</t>
   </si>
   <si>
     <t>Owner</t>
   </si>
   <si>
     <t>Owner Contact</t>
   </si>
   <si>
     <t>Owner Contact Phone</t>
   </si>
   <si>
     <t>Owner Contact Email</t>
   </si>
   <si>
-    <t>D0489</t>
+    <t>D04894/16/2056</t>
   </si>
   <si>
     <t>Yorkdale Townhomes</t>
   </si>
   <si>
     <t>Edina</t>
   </si>
   <si>
     <t>Hennepin</t>
   </si>
   <si>
     <t>HOME</t>
   </si>
   <si>
-    <t>CommonBond Housing</t>
-[...8 lines deleted...]
-    <t>CBCompliance@commonbond.org</t>
+    <t>The Community Builders, Inc.</t>
+  </si>
+  <si>
+    <t>Cherise Warford</t>
+  </si>
+  <si>
+    <t>6512273966</t>
+  </si>
+  <si>
+    <t>cherise.warford@tcbinc.org</t>
   </si>
   <si>
     <t>Yorkdale Townhomes LP</t>
   </si>
   <si>
-    <t>Angela Riley</t>
+    <t>Jennifer Anderson</t>
   </si>
   <si>
     <t>6512911750</t>
   </si>
   <si>
-    <t>cbcompliance@commonbond.org</t>
+    <t>owner@commonbond.org</t>
   </si>
   <si>
     <t>D0734</t>
   </si>
   <si>
     <t>Gus Johnson Plaza</t>
   </si>
   <si>
     <t>Mankato</t>
   </si>
   <si>
     <t>Blue Earth</t>
   </si>
   <si>
     <t>Ludwig and Company</t>
   </si>
   <si>
     <t>Rose Wellington</t>
   </si>
   <si>
     <t>7087485170</t>
   </si>
   <si>
     <t>rwellington@ludwigco.com</t>
   </si>
   <si>
     <t>Gus Johnson Renewal LLC</t>
   </si>
   <si>
     <t>Todd Travis</t>
   </si>
   <si>
     <t>3019980402</t>
   </si>
   <si>
     <t>todd@foundationhousing.com</t>
   </si>
   <si>
-    <t>D0854</t>
-[...2 lines deleted...]
-    <t>Seward Square</t>
+    <t>D1194</t>
+  </si>
+  <si>
+    <t>Jordan Tower II</t>
+  </si>
+  <si>
+    <t>Red Wing</t>
+  </si>
+  <si>
+    <t>Goodhue</t>
+  </si>
+  <si>
+    <t>HRA of Red Wing</t>
+  </si>
+  <si>
+    <t>Jennifer Cook</t>
+  </si>
+  <si>
+    <t>6513017024</t>
+  </si>
+  <si>
+    <t>jennifer.cook@ci.red-wing.mn.us</t>
+  </si>
+  <si>
+    <t>Kurt Keena</t>
+  </si>
+  <si>
+    <t>6513017028</t>
+  </si>
+  <si>
+    <t>kurt.keena@redwingmn.gov</t>
+  </si>
+  <si>
+    <t>D1886</t>
+  </si>
+  <si>
+    <t>Northern Oaks (aka Three Rivers Duplexes)</t>
+  </si>
+  <si>
+    <t>Northfield</t>
+  </si>
+  <si>
+    <t>Rice</t>
+  </si>
+  <si>
+    <t>Lloyd Management Company</t>
+  </si>
+  <si>
+    <t>Erica Honken</t>
+  </si>
+  <si>
+    <t>5076250248</t>
+  </si>
+  <si>
+    <t>ehonken@lloydmanagement.com</t>
+  </si>
+  <si>
+    <t>Three Rivers Community Action Inc</t>
+  </si>
+  <si>
+    <t>Kjellgren Alkire</t>
+  </si>
+  <si>
+    <t>5072513356</t>
+  </si>
+  <si>
+    <t>kalkire@threeriverscap.org</t>
+  </si>
+  <si>
+    <t>D1893</t>
+  </si>
+  <si>
+    <t>Fisher Townhomes</t>
+  </si>
+  <si>
+    <t>Fisher</t>
+  </si>
+  <si>
+    <t>Polk</t>
+  </si>
+  <si>
+    <t>D.W. Jones Management Inc</t>
+  </si>
+  <si>
+    <t>Lori Duchesneau</t>
+  </si>
+  <si>
+    <t>2183666714</t>
+  </si>
+  <si>
+    <t>lori@dwjonesmanagement.com</t>
+  </si>
+  <si>
+    <t>Fisher Townhomes Limited Partnership</t>
+  </si>
+  <si>
+    <t>Melody Hedden</t>
+  </si>
+  <si>
+    <t>2182815832</t>
+  </si>
+  <si>
+    <t>melody.hedden@tvoc.org</t>
+  </si>
+  <si>
+    <t>D2391</t>
+  </si>
+  <si>
+    <t>West Birch Estates</t>
+  </si>
+  <si>
+    <t>Princeton</t>
+  </si>
+  <si>
+    <t>Mille Lacs</t>
+  </si>
+  <si>
+    <t>Central Minnesota Housing Partnership Inc</t>
+  </si>
+  <si>
+    <t>Laurie Busche</t>
+  </si>
+  <si>
+    <t>3202590670</t>
+  </si>
+  <si>
+    <t>lbusche@cmhp.net</t>
+  </si>
+  <si>
+    <t>West Birch Estates of Princeton Limited Partnership</t>
+  </si>
+  <si>
+    <t>Deanna Hemmesch</t>
+  </si>
+  <si>
+    <t>3202580671</t>
+  </si>
+  <si>
+    <t>deanna@cmhp.net</t>
+  </si>
+  <si>
+    <t>D2393</t>
+  </si>
+  <si>
+    <t>Ridgeview Court Townhomes</t>
+  </si>
+  <si>
+    <t>Paynesville</t>
+  </si>
+  <si>
+    <t>Stearns</t>
+  </si>
+  <si>
+    <t>Ridgeview Court Townhomes of Paynesville LP</t>
+  </si>
+  <si>
+    <t>D3370</t>
+  </si>
+  <si>
+    <t>Ebenezer Tower</t>
   </si>
   <si>
     <t>Minneapolis</t>
   </si>
   <si>
-    <t>Seward Renewal, LLC</t>
-[...38 lines deleted...]
-    <t>Lewis Park Apartments</t>
+    <t>Ebenezer Management Services</t>
+  </si>
+  <si>
+    <t>Amy Koehnen</t>
+  </si>
+  <si>
+    <t>6128791412</t>
+  </si>
+  <si>
+    <t>amy.koehnen@fairview.org</t>
+  </si>
+  <si>
+    <t>ES Towers Limited Partnership</t>
+  </si>
+  <si>
+    <t>Brett Anderson</t>
+  </si>
+  <si>
+    <t>6128743476</t>
+  </si>
+  <si>
+    <t>brett.k.anderson@fairview.org</t>
+  </si>
+  <si>
+    <t>D3468</t>
+  </si>
+  <si>
+    <t>Como By The Lake</t>
   </si>
   <si>
     <t>Saint Paul</t>
   </si>
   <si>
     <t>Ramsey</t>
   </si>
   <si>
-    <t>Lewis Park Renewal, LLC</t>
-[...160 lines deleted...]
-  <si>
     <t>Aeon Management LLC</t>
   </si>
   <si>
     <t>Tina Sklors</t>
   </si>
   <si>
     <t>compdept@aeon.org</t>
   </si>
   <si>
     <t>Como Preservation Limited Partnership</t>
   </si>
   <si>
     <t>Laura Russ</t>
   </si>
   <si>
     <t>6123413148</t>
   </si>
   <si>
     <t>assetmgmt@aeonmn.org</t>
   </si>
   <si>
-    <t>D3475</t>
-[...19 lines deleted...]
-  <si>
     <t>D3524</t>
   </si>
   <si>
     <t>Morningside Terrace / Bluff View Flats</t>
   </si>
   <si>
     <t xml:space="preserve">Winona              </t>
   </si>
   <si>
     <t>Winona</t>
   </si>
   <si>
-    <t>Essence Property Management Incorporated</t>
+    <t>Essence Property Management, Inc.</t>
   </si>
   <si>
     <t>Lisa Marvin</t>
   </si>
   <si>
     <t>3202559910</t>
   </si>
   <si>
     <t>lisa.marvin@essenceproperties.com</t>
   </si>
   <si>
     <t>Morningside Terrace LLC</t>
   </si>
   <si>
     <t>Charles Riesenberg</t>
   </si>
   <si>
     <t>6128194081</t>
   </si>
   <si>
     <t>charlesriesenberg@mac.com</t>
   </si>
   <si>
     <t>D3787</t>
   </si>
   <si>
     <t>New San Marco Apartments</t>
   </si>
   <si>
     <t>Duluth</t>
   </si>
   <si>
     <t>Saint Louis</t>
   </si>
   <si>
+    <t>Center City Housing Corp.</t>
+  </si>
+  <si>
+    <t>Nancy Cashman</t>
+  </si>
+  <si>
+    <t>2187227161</t>
+  </si>
+  <si>
+    <t>ncashman@Centercityhousing.org</t>
+  </si>
+  <si>
+    <t>CC San Marco LLC</t>
+  </si>
+  <si>
+    <t>D7529</t>
+  </si>
+  <si>
+    <t>Emerson Village</t>
+  </si>
+  <si>
+    <t>NHTF</t>
+  </si>
+  <si>
+    <t>Property Solutions &amp; Services Inc.</t>
+  </si>
+  <si>
+    <t>Asher Gavzy</t>
+  </si>
+  <si>
+    <t>9529263627</t>
+  </si>
+  <si>
+    <t>asher@propertyss.com</t>
+  </si>
+  <si>
+    <t>Emerson Village LLC</t>
+  </si>
+  <si>
+    <t>Chris LaTondresse</t>
+  </si>
+  <si>
+    <t>6517896260</t>
+  </si>
+  <si>
+    <t>clatondresse@beaconinterfaith.org</t>
+  </si>
+  <si>
+    <t>D7586</t>
+  </si>
+  <si>
+    <t>Minneapolis Portfolio Preservation (MP3)</t>
+  </si>
+  <si>
+    <t>Aeon Preservation LP</t>
+  </si>
+  <si>
+    <t>D7713</t>
+  </si>
+  <si>
+    <t>Seward Towers East and West</t>
+  </si>
+  <si>
+    <t>Seward Towers Renovation LP</t>
+  </si>
+  <si>
+    <t>Heidi Rathmann</t>
+  </si>
+  <si>
+    <t>6512654735</t>
+  </si>
+  <si>
+    <t>heidi.rathmann@commonbond.org</t>
+  </si>
+  <si>
+    <t>D7717</t>
+  </si>
+  <si>
+    <t>Solace Apartments</t>
+  </si>
+  <si>
+    <t>Saint Peter</t>
+  </si>
+  <si>
+    <t>Nicollet</t>
+  </si>
+  <si>
+    <t>Solace Apartments Limited Partnership</t>
+  </si>
+  <si>
+    <t>Kristie Blankenship</t>
+  </si>
+  <si>
+    <t>5078368673</t>
+  </si>
+  <si>
+    <t>kristieb@swmhp.org</t>
+  </si>
+  <si>
+    <t>D7718</t>
+  </si>
+  <si>
+    <t>Maplewood Apartments</t>
+  </si>
+  <si>
+    <t>SMR Management, Inc.</t>
+  </si>
+  <si>
+    <t>Joleen Pfau</t>
+  </si>
+  <si>
+    <t>5073451290</t>
+  </si>
+  <si>
+    <t>joleen@smrrental.com</t>
+  </si>
+  <si>
+    <t>Maplewood of St. Peter Limited Partnership</t>
+  </si>
+  <si>
+    <t>Chad Adams</t>
+  </si>
+  <si>
+    <t>5078361602</t>
+  </si>
+  <si>
+    <t>chada@swmhp.org</t>
+  </si>
+  <si>
+    <t>D7858</t>
+  </si>
+  <si>
+    <t>Riverview Apartments &amp; Hilltop Villas</t>
+  </si>
+  <si>
+    <t>Sebeka</t>
+  </si>
+  <si>
+    <t>Wadena</t>
+  </si>
+  <si>
+    <t>Sebeka Housing LLLP</t>
+  </si>
+  <si>
+    <t>Ronald Duchesneau Jr</t>
+  </si>
+  <si>
+    <t>2185473307</t>
+  </si>
+  <si>
+    <t>skip@dwjonesinc.com</t>
+  </si>
+  <si>
+    <t>D7864</t>
+  </si>
+  <si>
+    <t>Park 7 (fka House of Charity)</t>
+  </si>
+  <si>
+    <t>Trellis Management Company</t>
+  </si>
+  <si>
+    <t>Denise Norman</t>
+  </si>
+  <si>
+    <t>6123710766</t>
+  </si>
+  <si>
+    <t>dnorman@trellismn.org</t>
+  </si>
+  <si>
+    <t>Park 7 Limited Partnership</t>
+  </si>
+  <si>
+    <t>Elizabeth Flannery</t>
+  </si>
+  <si>
+    <t>6122747815</t>
+  </si>
+  <si>
+    <t>Eflannery@trellismn.org</t>
+  </si>
+  <si>
+    <t>D7963</t>
+  </si>
+  <si>
+    <t>Amorce II - Bridgeway and Park Acres</t>
+  </si>
+  <si>
+    <t>Robbinsdale</t>
+  </si>
+  <si>
+    <t>The Boisclair Corporation</t>
+  </si>
+  <si>
+    <t>Saressa Hawkins</t>
+  </si>
+  <si>
+    <t>9529052445</t>
+  </si>
+  <si>
+    <t>shawkins@boisclaircorporation.com</t>
+  </si>
+  <si>
+    <t>Amorce II Limited Partnership</t>
+  </si>
+  <si>
+    <t>Lori Boisclair</t>
+  </si>
+  <si>
+    <t>9522089622</t>
+  </si>
+  <si>
+    <t>lboisclair@boisclaircorporation.com</t>
+  </si>
+  <si>
+    <t>D8108</t>
+  </si>
+  <si>
+    <t>Le Sueur Meadows II</t>
+  </si>
+  <si>
+    <t>Le Sueur</t>
+  </si>
+  <si>
+    <t>CB LSM II Limited Partnership</t>
+  </si>
+  <si>
+    <t>D8109</t>
+  </si>
+  <si>
+    <t>Amber Apartments</t>
+  </si>
+  <si>
+    <t>RS Eden</t>
+  </si>
+  <si>
+    <t>Jessie Johnson</t>
+  </si>
+  <si>
+    <t>6122871619</t>
+  </si>
+  <si>
+    <t>jjohnson@rseden.org</t>
+  </si>
+  <si>
+    <t>Amber Apartments Limited Partnership</t>
+  </si>
+  <si>
+    <t>D8118</t>
+  </si>
+  <si>
+    <t>North Moorhead Village</t>
+  </si>
+  <si>
+    <t>Moorhead</t>
+  </si>
+  <si>
+    <t>Clay</t>
+  </si>
+  <si>
+    <t>MetroPlains Management, LLC</t>
+  </si>
+  <si>
+    <t>Linda Risinger</t>
+  </si>
+  <si>
+    <t>7016651263</t>
+  </si>
+  <si>
+    <t>lrisinger@metroplains.com</t>
+  </si>
+  <si>
+    <t>North Moorhead Village LLC</t>
+  </si>
+  <si>
+    <t>Kristi Morgan</t>
+  </si>
+  <si>
+    <t>6088242292</t>
+  </si>
+  <si>
+    <t>am@commonwealthco.net</t>
+  </si>
+  <si>
+    <t>D8121</t>
+  </si>
+  <si>
+    <t>Dublin Heights</t>
+  </si>
+  <si>
+    <t>CB Mankato Housing II Limited Partnership</t>
+  </si>
+  <si>
+    <t>D8122</t>
+  </si>
+  <si>
+    <t>White Oak Estates</t>
+  </si>
+  <si>
+    <t>Baxter</t>
+  </si>
+  <si>
+    <t>Crow Wing</t>
+  </si>
+  <si>
+    <t>White Oak Estates of Baxter Limited Partnership</t>
+  </si>
+  <si>
+    <t>D8228</t>
+  </si>
+  <si>
+    <t>East Conifer</t>
+  </si>
+  <si>
+    <t>Bemidji</t>
+  </si>
+  <si>
+    <t>Beltrami</t>
+  </si>
+  <si>
+    <t>East Conifer Estates LLC</t>
+  </si>
+  <si>
+    <t>Levi Haar</t>
+  </si>
+  <si>
+    <t>2183336530</t>
+  </si>
+  <si>
+    <t>lhaar@hrdc.org</t>
+  </si>
+  <si>
+    <t>D8253</t>
+  </si>
+  <si>
+    <t>Bridgewell</t>
+  </si>
+  <si>
+    <t>Cambridge</t>
+  </si>
+  <si>
+    <t>Isanti</t>
+  </si>
+  <si>
+    <t>Halverson &amp; Blaiser Group Ltd</t>
+  </si>
+  <si>
+    <t>Barbara Halverson</t>
+  </si>
+  <si>
+    <t>6122276218</t>
+  </si>
+  <si>
+    <t>bhalverson@hbgltd.net</t>
+  </si>
+  <si>
+    <t>Cambridge Housing Limited Partnership</t>
+  </si>
+  <si>
+    <t>Derek Wilmet</t>
+  </si>
+  <si>
+    <t>9205629175</t>
+  </si>
+  <si>
+    <t>dwilmet@reuterwalton.com</t>
+  </si>
+  <si>
+    <t>D8313</t>
+  </si>
+  <si>
+    <t>Restoring Waters</t>
+  </si>
+  <si>
+    <t>Project for Pride in Living Inc</t>
+  </si>
+  <si>
+    <t>Michelle Doyal</t>
+  </si>
+  <si>
+    <t>6124555155</t>
+  </si>
+  <si>
+    <t>michelle.doyal@ppl-inc.org</t>
+  </si>
+  <si>
+    <t>Emma Norton PPL Limited Partnership</t>
+  </si>
+  <si>
+    <t>Rashida Jackson</t>
+  </si>
+  <si>
+    <t>6124555100</t>
+  </si>
+  <si>
+    <t>Rashida.Jackson@ppl-inc.org</t>
+  </si>
+  <si>
+    <t>D8389</t>
+  </si>
+  <si>
+    <t>5240 Apts</t>
+  </si>
+  <si>
+    <t>Crystal</t>
+  </si>
+  <si>
+    <t>Sand Properties Inc.</t>
+  </si>
+  <si>
+    <t>Nicole Sand</t>
+  </si>
+  <si>
+    <t>3202023100</t>
+  </si>
+  <si>
+    <t>compliance@sandcompanies.com</t>
+  </si>
+  <si>
+    <t>Crystal Housing Group LLC</t>
+  </si>
+  <si>
+    <t>Jamie Thelen</t>
+  </si>
+  <si>
+    <t>JJThelen@SandCompanies.com</t>
+  </si>
+  <si>
+    <t>D8407</t>
+  </si>
+  <si>
+    <t>Kyle Garden Square</t>
+  </si>
+  <si>
+    <t>Kyle Garden Square LLC</t>
+  </si>
+  <si>
+    <t>Jessie Hendel</t>
+  </si>
+  <si>
+    <t>6128797633</t>
+  </si>
+  <si>
+    <t>jhendel@alliancehousinginc.org</t>
+  </si>
+  <si>
+    <t>D8501</t>
+  </si>
+  <si>
+    <t>Wadena West Apartments</t>
+  </si>
+  <si>
     <t>Center City Housing Corporation</t>
   </si>
   <si>
-    <t>Nancy Cashman</t>
-[...445 lines deleted...]
-  <si>
     <t>Wadena West Developer, LLC</t>
   </si>
   <si>
     <t>D8560</t>
   </si>
   <si>
     <t>Welch Place Apartments</t>
   </si>
   <si>
     <t>Welch Place, LLLP</t>
   </si>
   <si>
     <t>D8580</t>
   </si>
   <si>
     <t>The Views on 7th</t>
   </si>
   <si>
     <t>Little Falls</t>
   </si>
   <si>
     <t>Morrison</t>
   </si>
   <si>
     <t>The Views on 7th Apartments of Little Falls Limited Partnership</t>
-  </si>
-[...7 lines deleted...]
-    <t>#Units for High Priority Homeless</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-10409]#,##0;\-#,##0"/>
     <numFmt numFmtId="165" formatCode="[$-10409]mm/dd/yy"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FFFFFFFF"/>
       <name val="Verdana"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6B90DA"/>
         <bgColor rgb="FF6B90DA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
@@ -1055,104 +1045,98 @@
       </top>
       <bottom style="thin">
         <color rgb="FFBBCEE5"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD0D7E5"/>
       </left>
       <right style="thin">
         <color rgb="FFD0D7E5"/>
       </right>
       <top style="thin">
         <color rgb="FFD0D7E5"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD0D7E5"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
+      <rgbColor rgb="000000FF"/>
       <rgbColor rgb="006B90DA"/>
       <rgbColor rgb="00BBCEE5"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00D0D7E5"/>
-      <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
       <rgbColor rgb="00C0C0C0"/>
       <rgbColor rgb="00808080"/>
       <rgbColor rgb="009999FF"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00FFFFCC"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00660066"/>
       <rgbColor rgb="00FF8080"/>
       <rgbColor rgb="000066CC"/>
       <rgbColor rgb="00CCCCFF"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008080"/>
@@ -1173,51 +1157,51 @@
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1463,3278 +1447,3190 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Z41"/>
+  <dimension ref="A1:Z39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="J7" sqref="J7"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.45"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="4" width="16.42578125" customWidth="1"/>
     <col min="5" max="5" width="13.7109375" customWidth="1"/>
-    <col min="6" max="6" width="8.28515625" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="9" width="8.28515625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="8.28515625" style="3" customWidth="1"/>
+    <col min="7" max="8" width="11" style="3" customWidth="1"/>
+    <col min="9" max="9" width="8.28515625" style="3" customWidth="1"/>
     <col min="10" max="11" width="11" customWidth="1"/>
-    <col min="12" max="18" width="8.28515625" style="10" customWidth="1"/>
+    <col min="12" max="18" width="8.28515625" style="3" customWidth="1"/>
     <col min="19" max="21" width="16.42578125" customWidth="1"/>
     <col min="22" max="22" width="8.28515625" customWidth="1"/>
     <col min="23" max="24" width="16.42578125" customWidth="1"/>
     <col min="25" max="26" width="8.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="4" customFormat="1" ht="63">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:26" ht="3.6" customHeight="1"/>
+    <row r="2" spans="1:26" s="5" customFormat="1" ht="51" customHeight="1">
+      <c r="A2" s="4" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="3" t="s">
+      <c r="C2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="3" t="s">
+      <c r="D2" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="3" t="s">
+      <c r="E2" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="5" t="s">
+      <c r="F2" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="5" t="s">
-[...8 lines deleted...]
-      <c r="J1" s="3" t="s">
+      <c r="G2" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="K1" s="3" t="s">
+      <c r="H2" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="L1" s="5" t="s">
+      <c r="I2" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="M1" s="5" t="s">
+      <c r="J2" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="N1" s="5" t="s">
+      <c r="K2" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="O1" s="5" t="s">
+      <c r="L2" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="P1" s="5" t="s">
+      <c r="M2" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="Q1" s="5" t="s">
+      <c r="N2" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="R1" s="5" t="s">
+      <c r="O2" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="S1" s="3" t="s">
+      <c r="P2" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="T1" s="3" t="s">
+      <c r="Q2" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="U1" s="3" t="s">
+      <c r="R2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="V1" s="3" t="s">
+      <c r="S2" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="W1" s="3" t="s">
+      <c r="T2" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="X1" s="3" t="s">
+      <c r="U2" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="Y1" s="3" t="s">
+      <c r="V2" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="Z1" s="3" t="s">
+      <c r="W2" s="4" t="s">
         <v>22</v>
       </c>
+      <c r="X2" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y2" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z2" s="4" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...9 lines deleted...]
-      <c r="D2" s="1" t="s">
+    <row r="3" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A3" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="E2" s="1" t="s">
+      <c r="B3" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="F2" s="6">
+      <c r="C3" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" s="6">
         <v>90</v>
       </c>
-      <c r="G2" s="7">
+      <c r="G3" s="7">
         <v>22</v>
       </c>
-      <c r="H2" s="7">
-[...2 lines deleted...]
-      <c r="I2" s="6">
+      <c r="H3" s="7">
+        <v>0</v>
+      </c>
+      <c r="I3" s="6">
         <v>5</v>
       </c>
-      <c r="J2" s="2">
+      <c r="J3" s="2">
         <v>41046</v>
       </c>
-      <c r="K2" s="2">
+      <c r="K3" s="2">
         <v>47070</v>
       </c>
-      <c r="L2" s="9">
-[...2 lines deleted...]
-      <c r="M2" s="9">
+      <c r="L3" s="6">
+        <v>0</v>
+      </c>
+      <c r="M3" s="6">
         <v>10</v>
       </c>
-      <c r="N2" s="9">
+      <c r="N3" s="6">
         <v>56</v>
       </c>
-      <c r="O2" s="9">
+      <c r="O3" s="6">
         <v>20</v>
       </c>
-      <c r="P2" s="9">
+      <c r="P3" s="6">
         <v>4</v>
       </c>
-      <c r="Q2" s="9">
-[...11 lines deleted...]
-      <c r="U2" s="1" t="s">
+      <c r="Q3" s="6">
+        <v>0</v>
+      </c>
+      <c r="R3" s="6">
+        <v>0</v>
+      </c>
+      <c r="S3" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T3" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U3" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V3" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="W3" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="X3" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y3" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z3" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A4" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E4" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="V2" s="1" t="s">
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="F4" s="6">
+        <v>108</v>
+      </c>
+      <c r="G4" s="7">
+        <v>26</v>
+      </c>
+      <c r="H4" s="7">
+        <v>0</v>
+      </c>
+      <c r="I4" s="6">
+        <v>0</v>
+      </c>
+      <c r="J4" s="2">
+        <v>41985</v>
+      </c>
+      <c r="K4" s="2">
+        <v>46097</v>
+      </c>
+      <c r="L4" s="6">
+        <v>0</v>
+      </c>
+      <c r="M4" s="6">
+        <v>107</v>
+      </c>
+      <c r="N4" s="6">
+        <v>1</v>
+      </c>
+      <c r="O4" s="6">
+        <v>0</v>
+      </c>
+      <c r="P4" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="6">
+        <v>0</v>
+      </c>
+      <c r="R4" s="6">
+        <v>0</v>
+      </c>
+      <c r="S4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="T4" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="U4" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="V4" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="W4" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="X4" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="Y4" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="Z4" s="1" t="s">
+        <v>50</v>
       </c>
     </row>
-    <row r="3" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...146 lines deleted...]
-      <c r="W4" s="1" t="s">
+    <row r="5" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A5" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="X4" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="1" t="s">
+      <c r="B5" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B5" s="1" t="s">
+      <c r="C5" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C5" s="1" t="s">
+      <c r="D5" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="D5" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F5" s="6">
         <v>104</v>
       </c>
       <c r="G5" s="7">
         <v>86</v>
       </c>
       <c r="H5" s="7">
         <v>0</v>
       </c>
       <c r="I5" s="6">
         <v>0</v>
       </c>
       <c r="J5" s="2">
         <v>42935</v>
       </c>
       <c r="K5" s="2">
         <v>51114</v>
       </c>
-      <c r="L5" s="9">
-[...2 lines deleted...]
-      <c r="M5" s="9">
+      <c r="L5" s="6">
+        <v>0</v>
+      </c>
+      <c r="M5" s="6">
         <v>96</v>
       </c>
-      <c r="N5" s="9">
+      <c r="N5" s="6">
         <v>6</v>
       </c>
-      <c r="O5" s="9">
-[...8 lines deleted...]
-      <c r="R5" s="9">
+      <c r="O5" s="6">
+        <v>0</v>
+      </c>
+      <c r="P5" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>0</v>
+      </c>
+      <c r="R5" s="6">
         <v>0</v>
       </c>
       <c r="S5" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="T5" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="T5" s="1" t="s">
+      <c r="U5" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="U5" s="1" t="s">
+      <c r="V5" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="V5" s="1" t="s">
+      <c r="W5" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="X5" s="1" t="s">
         <v>59</v>
       </c>
-      <c r="W5" s="1" t="s">
-[...2 lines deleted...]
-      <c r="X5" s="1" t="s">
+      <c r="Y5" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="Y5" s="1" t="s">
+      <c r="Z5" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="Z5" s="1" t="s">
+    </row>
+    <row r="6" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A6" s="1" t="s">
         <v>62</v>
       </c>
+      <c r="B6" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="E6" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F6" s="6">
+        <v>8</v>
+      </c>
+      <c r="G6" s="7">
+        <v>8</v>
+      </c>
+      <c r="H6" s="7">
+        <v>0</v>
+      </c>
+      <c r="I6" s="6">
+        <v>0</v>
+      </c>
+      <c r="J6" s="2">
+        <v>35768</v>
+      </c>
+      <c r="K6" s="2">
+        <v>46387</v>
+      </c>
+      <c r="L6" s="6">
+        <v>0</v>
+      </c>
+      <c r="M6" s="6">
+        <v>0</v>
+      </c>
+      <c r="N6" s="6">
+        <v>0</v>
+      </c>
+      <c r="O6" s="6">
+        <v>4</v>
+      </c>
+      <c r="P6" s="6">
+        <v>4</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>0</v>
+      </c>
+      <c r="R6" s="6">
+        <v>0</v>
+      </c>
+      <c r="S6" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="T6" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="U6" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="V6" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="W6" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="X6" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y6" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="Z6" s="1" t="s">
+        <v>73</v>
+      </c>
     </row>
-    <row r="6" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...54 lines deleted...]
-      <c r="S6" s="1" t="s">
+    <row r="7" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A7" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F7" s="6">
+        <v>10</v>
+      </c>
+      <c r="G7" s="7">
+        <v>10</v>
+      </c>
+      <c r="H7" s="7">
+        <v>0</v>
+      </c>
+      <c r="I7" s="6">
+        <v>0</v>
+      </c>
+      <c r="J7" s="2">
+        <v>36362</v>
+      </c>
+      <c r="K7" s="2">
+        <v>47808</v>
+      </c>
+      <c r="L7" s="6">
+        <v>0</v>
+      </c>
+      <c r="M7" s="6">
+        <v>0</v>
+      </c>
+      <c r="N7" s="6">
+        <v>5</v>
+      </c>
+      <c r="O7" s="6">
+        <v>5</v>
+      </c>
+      <c r="P7" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>0</v>
+      </c>
+      <c r="R7" s="6">
+        <v>0</v>
+      </c>
+      <c r="S7" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="T7" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="U7" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="V7" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="W7" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="X7" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Y7" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="Z7" s="1" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="8" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A8" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E8" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="6">
         <v>40</v>
       </c>
-      <c r="T6" s="1" t="s">
-[...18 lines deleted...]
-        <v>47</v>
+      <c r="G8" s="7">
+        <v>8</v>
+      </c>
+      <c r="H8" s="7">
+        <v>0</v>
+      </c>
+      <c r="I8" s="6">
+        <v>0</v>
+      </c>
+      <c r="J8" s="2">
+        <v>36081</v>
+      </c>
+      <c r="K8" s="2">
+        <v>47038</v>
+      </c>
+      <c r="L8" s="6">
+        <v>0</v>
+      </c>
+      <c r="M8" s="6">
+        <v>4</v>
+      </c>
+      <c r="N8" s="6">
+        <v>20</v>
+      </c>
+      <c r="O8" s="6">
+        <v>14</v>
+      </c>
+      <c r="P8" s="6">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>0</v>
+      </c>
+      <c r="R8" s="6">
+        <v>0</v>
+      </c>
+      <c r="S8" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T8" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U8" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V8" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W8" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X8" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y8" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z8" s="1" t="s">
+        <v>97</v>
       </c>
     </row>
-    <row r="7" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...159 lines deleted...]
-    <row r="9" spans="1:26" ht="20.100000000000001" customHeight="1">
+    <row r="9" spans="1:26" ht="19.899999999999999" customHeight="1">
       <c r="A9" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="6">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G9" s="7">
         <v>8</v>
       </c>
       <c r="H9" s="7">
         <v>0</v>
       </c>
       <c r="I9" s="6">
+        <v>0</v>
+      </c>
+      <c r="J9" s="2">
+        <v>36109</v>
+      </c>
+      <c r="K9" s="2">
+        <v>47058</v>
+      </c>
+      <c r="L9" s="6">
+        <v>0</v>
+      </c>
+      <c r="M9" s="6">
+        <v>0</v>
+      </c>
+      <c r="N9" s="6">
+        <v>14</v>
+      </c>
+      <c r="O9" s="6">
+        <v>6</v>
+      </c>
+      <c r="P9" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>0</v>
+      </c>
+      <c r="R9" s="6">
+        <v>0</v>
+      </c>
+      <c r="S9" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T9" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U9" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V9" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W9" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="X9" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y9" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z9" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="10" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A10" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F10" s="6">
+        <v>192</v>
+      </c>
+      <c r="G10" s="7">
+        <v>43</v>
+      </c>
+      <c r="H10" s="7">
+        <v>0</v>
+      </c>
+      <c r="I10" s="6">
+        <v>20</v>
+      </c>
+      <c r="J10" s="2">
+        <v>41981</v>
+      </c>
+      <c r="K10" s="2">
+        <v>48030</v>
+      </c>
+      <c r="L10" s="6">
+        <v>71</v>
+      </c>
+      <c r="M10" s="6">
+        <v>119</v>
+      </c>
+      <c r="N10" s="6">
+        <v>2</v>
+      </c>
+      <c r="O10" s="6">
+        <v>0</v>
+      </c>
+      <c r="P10" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>0</v>
+      </c>
+      <c r="R10" s="6">
+        <v>0</v>
+      </c>
+      <c r="S10" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T10" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U10" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V10" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W10" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X10" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y10" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z10" s="1" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="11" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A11" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D11" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E11" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="6">
+        <v>99</v>
+      </c>
+      <c r="G11" s="7">
+        <v>24</v>
+      </c>
+      <c r="H11" s="7">
+        <v>0</v>
+      </c>
+      <c r="I11" s="6">
+        <v>5</v>
+      </c>
+      <c r="J11" s="2">
+        <v>43395</v>
+      </c>
+      <c r="K11" s="2">
+        <v>48874</v>
+      </c>
+      <c r="L11" s="6">
+        <v>0</v>
+      </c>
+      <c r="M11" s="6">
+        <v>75</v>
+      </c>
+      <c r="N11" s="6">
+        <v>24</v>
+      </c>
+      <c r="O11" s="6">
+        <v>0</v>
+      </c>
+      <c r="P11" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>0</v>
+      </c>
+      <c r="R11" s="6">
+        <v>0</v>
+      </c>
+      <c r="S11" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="T11" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="U11" s="1"/>
+      <c r="V11" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="W11" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="X11" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y11" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z11" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A12" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D12" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="E12" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F12" s="6">
+        <v>54</v>
+      </c>
+      <c r="G12" s="7">
+        <v>26</v>
+      </c>
+      <c r="H12" s="7">
+        <v>0</v>
+      </c>
+      <c r="I12" s="6">
+        <v>0</v>
+      </c>
+      <c r="J12" s="2">
+        <v>42339</v>
+      </c>
+      <c r="K12" s="2">
+        <v>46482</v>
+      </c>
+      <c r="L12" s="6">
+        <v>0</v>
+      </c>
+      <c r="M12" s="6">
+        <v>39</v>
+      </c>
+      <c r="N12" s="6">
+        <v>15</v>
+      </c>
+      <c r="O12" s="6">
+        <v>0</v>
+      </c>
+      <c r="P12" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>0</v>
+      </c>
+      <c r="R12" s="6">
+        <v>0</v>
+      </c>
+      <c r="S12" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="T12" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="U12" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="V12" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="W12" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="X12" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="Y12" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="Z12" s="1" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A13" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D13" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E13" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F13" s="6">
+        <v>70</v>
+      </c>
+      <c r="G13" s="7">
+        <v>6</v>
+      </c>
+      <c r="H13" s="7">
+        <v>0</v>
+      </c>
+      <c r="I13" s="6">
+        <v>36</v>
+      </c>
+      <c r="J13" s="2">
+        <v>39602</v>
+      </c>
+      <c r="K13" s="2">
+        <v>46908</v>
+      </c>
+      <c r="L13" s="6">
+        <v>70</v>
+      </c>
+      <c r="M13" s="6">
+        <v>0</v>
+      </c>
+      <c r="N13" s="6">
+        <v>0</v>
+      </c>
+      <c r="O13" s="6">
+        <v>0</v>
+      </c>
+      <c r="P13" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>0</v>
+      </c>
+      <c r="R13" s="6">
+        <v>0</v>
+      </c>
+      <c r="S13" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="T13" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="U13" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="V13" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="W13" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="X13" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y13" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z13" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A14" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F14" s="6">
+        <v>40</v>
+      </c>
+      <c r="G14" s="6">
+        <v>33</v>
+      </c>
+      <c r="H14" s="7">
+        <v>0</v>
+      </c>
+      <c r="I14" s="6">
+        <v>20</v>
+      </c>
+      <c r="J14" s="2">
+        <v>45163</v>
+      </c>
+      <c r="K14" s="2">
+        <v>57008</v>
+      </c>
+      <c r="L14" s="6">
+        <v>0</v>
+      </c>
+      <c r="M14" s="6">
+        <v>0</v>
+      </c>
+      <c r="N14" s="6">
+        <v>29</v>
+      </c>
+      <c r="O14" s="6">
+        <v>7</v>
+      </c>
+      <c r="P14" s="6">
         <v>4</v>
       </c>
-      <c r="J9" s="2">
-[...48 lines deleted...]
-        <v>103</v>
+      <c r="Q14" s="6">
+        <v>0</v>
+      </c>
+      <c r="R14" s="6">
+        <v>0</v>
+      </c>
+      <c r="S14" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="T14" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="U14" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="V14" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="W14" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="X14" s="1" t="s">
+        <v>154</v>
+      </c>
+      <c r="Y14" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="Z14" s="1" t="s">
+        <v>156</v>
       </c>
     </row>
-    <row r="10" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...3 lines deleted...]
-      <c r="B10" s="1" t="s">
+    <row r="15" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A15" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="C15" s="1" t="s">
         <v>105</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...11 lines deleted...]
-      <c r="G10" s="7">
+      <c r="D15" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E15" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="6">
+        <v>582</v>
+      </c>
+      <c r="G15" s="7">
+        <v>183</v>
+      </c>
+      <c r="H15" s="7">
+        <v>0</v>
+      </c>
+      <c r="I15" s="6">
+        <v>25</v>
+      </c>
+      <c r="J15" s="2">
+        <v>42053</v>
+      </c>
+      <c r="K15" s="2">
+        <v>46408</v>
+      </c>
+      <c r="L15" s="6">
+        <v>401</v>
+      </c>
+      <c r="M15" s="6">
+        <v>158</v>
+      </c>
+      <c r="N15" s="6">
+        <v>23</v>
+      </c>
+      <c r="O15" s="6">
+        <v>0</v>
+      </c>
+      <c r="P15" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>0</v>
+      </c>
+      <c r="R15" s="6">
+        <v>0</v>
+      </c>
+      <c r="S15" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="T15" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="U15" s="1"/>
+      <c r="V15" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="W15" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="X15" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="Y15" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="Z15" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A16" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F16" s="6">
+        <v>640</v>
+      </c>
+      <c r="G16" s="7">
+        <v>122</v>
+      </c>
+      <c r="H16" s="7">
+        <v>0</v>
+      </c>
+      <c r="I16" s="6">
+        <v>10</v>
+      </c>
+      <c r="J16" s="2">
+        <v>42382</v>
+      </c>
+      <c r="K16" s="2">
+        <v>46603</v>
+      </c>
+      <c r="L16" s="6">
+        <v>112</v>
+      </c>
+      <c r="M16" s="6">
+        <v>416</v>
+      </c>
+      <c r="N16" s="6">
+        <v>112</v>
+      </c>
+      <c r="O16" s="6">
+        <v>0</v>
+      </c>
+      <c r="P16" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>0</v>
+      </c>
+      <c r="R16" s="6">
+        <v>0</v>
+      </c>
+      <c r="S16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="T16" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="U16" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="V16" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="W16" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="X16" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="Y16" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="Z16" s="1" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="17" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E17" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F17" s="6">
+        <v>30</v>
+      </c>
+      <c r="G17" s="7">
+        <v>16</v>
+      </c>
+      <c r="H17" s="7">
+        <v>0</v>
+      </c>
+      <c r="I17" s="6">
+        <v>5</v>
+      </c>
+      <c r="J17" s="2">
+        <v>43075</v>
+      </c>
+      <c r="K17" s="2">
+        <v>54599</v>
+      </c>
+      <c r="L17" s="6">
+        <v>0</v>
+      </c>
+      <c r="M17" s="6">
+        <v>6</v>
+      </c>
+      <c r="N17" s="6">
+        <v>16</v>
+      </c>
+      <c r="O17" s="6">
         <v>8</v>
       </c>
-      <c r="H10" s="7">
-[...20 lines deleted...]
-      <c r="O10" s="9">
+      <c r="P17" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>0</v>
+      </c>
+      <c r="R17" s="6">
+        <v>0</v>
+      </c>
+      <c r="S17" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="T17" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="U17" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="V17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="W17" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="X17" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y17" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z17" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A18" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="D18" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="E18" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F18" s="6">
+        <v>30</v>
+      </c>
+      <c r="G18" s="7">
+        <v>16</v>
+      </c>
+      <c r="H18" s="7">
+        <v>0</v>
+      </c>
+      <c r="I18" s="6">
+        <v>5</v>
+      </c>
+      <c r="J18" s="2">
+        <v>43075</v>
+      </c>
+      <c r="K18" s="2">
+        <v>50380</v>
+      </c>
+      <c r="L18" s="6">
+        <v>0</v>
+      </c>
+      <c r="M18" s="6">
         <v>6</v>
       </c>
-      <c r="P10" s="9">
-[...30 lines deleted...]
-        <v>103</v>
+      <c r="N18" s="6">
+        <v>16</v>
+      </c>
+      <c r="O18" s="6">
+        <v>8</v>
+      </c>
+      <c r="P18" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>0</v>
+      </c>
+      <c r="R18" s="6">
+        <v>0</v>
+      </c>
+      <c r="S18" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="T18" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="U18" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="V18" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="W18" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="X18" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="Y18" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="Z18" s="1" t="s">
+        <v>173</v>
       </c>
     </row>
-    <row r="11" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...473 lines deleted...]
-      <c r="B17" s="1" t="s">
+    <row r="19" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A19" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C19" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...57 lines deleted...]
-      <c r="W17" s="1" t="s">
+      <c r="D19" s="1" t="s">
         <v>169</v>
       </c>
-      <c r="X17" s="1" t="s">
-[...70 lines deleted...]
-      <c r="U18" s="1" t="s">
+      <c r="E19" s="1" t="s">
         <v>30</v>
-      </c>
-[...30 lines deleted...]
-        <v>27</v>
       </c>
       <c r="F19" s="6">
         <v>30</v>
       </c>
       <c r="G19" s="7">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="H19" s="7">
         <v>0</v>
       </c>
       <c r="I19" s="6">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J19" s="2">
-        <v>43075</v>
+        <v>42397</v>
       </c>
       <c r="K19" s="2">
-        <v>50380</v>
-[...4 lines deleted...]
-      <c r="M19" s="9">
+        <v>48338</v>
+      </c>
+      <c r="L19" s="6">
+        <v>0</v>
+      </c>
+      <c r="M19" s="6">
         <v>6</v>
       </c>
-      <c r="N19" s="9">
-[...11 lines deleted...]
-      <c r="R19" s="9">
+      <c r="N19" s="6">
+        <v>18</v>
+      </c>
+      <c r="O19" s="6">
+        <v>6</v>
+      </c>
+      <c r="P19" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>0</v>
+      </c>
+      <c r="R19" s="6">
         <v>0</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>72</v>
+        <v>176</v>
       </c>
       <c r="T19" s="1" t="s">
-        <v>73</v>
+        <v>177</v>
       </c>
       <c r="U19" s="1" t="s">
-        <v>74</v>
+        <v>178</v>
       </c>
       <c r="V19" s="1" t="s">
-        <v>75</v>
+        <v>179</v>
       </c>
       <c r="W19" s="1" t="s">
         <v>180</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>181</v>
       </c>
       <c r="Y19" s="1" t="s">
         <v>182</v>
       </c>
       <c r="Z19" s="1" t="s">
         <v>183</v>
       </c>
     </row>
-    <row r="20" spans="1:26" ht="20.100000000000001" customHeight="1">
+    <row r="20" spans="1:26" ht="19.899999999999999" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>158</v>
+        <v>30</v>
       </c>
       <c r="F20" s="6">
+        <v>32</v>
+      </c>
+      <c r="G20" s="7">
+        <v>23</v>
+      </c>
+      <c r="H20" s="7">
+        <v>0</v>
+      </c>
+      <c r="I20" s="6">
+        <v>0</v>
+      </c>
+      <c r="J20" s="2">
+        <v>42936</v>
+      </c>
+      <c r="K20" s="2">
+        <v>48978</v>
+      </c>
+      <c r="L20" s="6">
+        <v>0</v>
+      </c>
+      <c r="M20" s="6">
+        <v>14</v>
+      </c>
+      <c r="N20" s="6">
+        <v>18</v>
+      </c>
+      <c r="O20" s="6">
+        <v>0</v>
+      </c>
+      <c r="P20" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>0</v>
+      </c>
+      <c r="R20" s="6">
+        <v>0</v>
+      </c>
+      <c r="S20" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="T20" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="U20" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="V20" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="W20" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="X20" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="Y20" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="Z20" s="1" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="21" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A21" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D21" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F21" s="6">
+        <v>61</v>
+      </c>
+      <c r="G21" s="6">
+        <v>25</v>
+      </c>
+      <c r="H21" s="7">
+        <v>0</v>
+      </c>
+      <c r="I21" s="6">
+        <v>21</v>
+      </c>
+      <c r="J21" s="2">
+        <v>43658</v>
+      </c>
+      <c r="K21" s="2">
+        <v>54616</v>
+      </c>
+      <c r="L21" s="6">
+        <v>61</v>
+      </c>
+      <c r="M21" s="6">
+        <v>0</v>
+      </c>
+      <c r="N21" s="6">
+        <v>0</v>
+      </c>
+      <c r="O21" s="6">
+        <v>0</v>
+      </c>
+      <c r="P21" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>0</v>
+      </c>
+      <c r="R21" s="6">
+        <v>0</v>
+      </c>
+      <c r="S21" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="T21" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="U21" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="V21" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="W21" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="X21" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="Y21" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="Z21" s="1" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A22" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="D22" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G20" s="7">
-[...5 lines deleted...]
-      <c r="I20" s="6">
+      <c r="F22" s="6">
+        <v>86</v>
+      </c>
+      <c r="G22" s="7">
+        <v>32</v>
+      </c>
+      <c r="H22" s="7">
+        <v>0</v>
+      </c>
+      <c r="I22" s="6">
         <v>5</v>
       </c>
-      <c r="J20" s="2">
-[...48 lines deleted...]
-        <v>183</v>
+      <c r="J22" s="2">
+        <v>43096</v>
+      </c>
+      <c r="K22" s="2">
+        <v>49036</v>
+      </c>
+      <c r="L22" s="6">
+        <v>0</v>
+      </c>
+      <c r="M22" s="6">
+        <v>34</v>
+      </c>
+      <c r="N22" s="6">
+        <v>40</v>
+      </c>
+      <c r="O22" s="6">
+        <v>12</v>
+      </c>
+      <c r="P22" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>0</v>
+      </c>
+      <c r="R22" s="6">
+        <v>0</v>
+      </c>
+      <c r="S22" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="T22" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="U22" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="V22" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="W22" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="X22" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="Y22" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="Z22" s="1" t="s">
+        <v>212</v>
       </c>
     </row>
-    <row r="21" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...15 lines deleted...]
-      <c r="F21" s="6">
+    <row r="23" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A23" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="D23" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="E23" s="1" t="s">
         <v>30</v>
       </c>
-      <c r="G21" s="7">
-[...57 lines deleted...]
-        <v>183</v>
+      <c r="F23" s="6">
+        <v>39</v>
+      </c>
+      <c r="G23" s="7">
+        <v>28</v>
+      </c>
+      <c r="H23" s="7">
+        <v>0</v>
+      </c>
+      <c r="I23" s="6">
+        <v>4</v>
+      </c>
+      <c r="J23" s="2">
+        <v>44187</v>
+      </c>
+      <c r="K23" s="2">
+        <v>52228</v>
+      </c>
+      <c r="L23" s="6">
+        <v>0</v>
+      </c>
+      <c r="M23" s="6">
+        <v>9</v>
+      </c>
+      <c r="N23" s="6">
+        <v>20</v>
+      </c>
+      <c r="O23" s="6">
+        <v>10</v>
+      </c>
+      <c r="P23" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q23" s="6">
+        <v>0</v>
+      </c>
+      <c r="R23" s="6">
+        <v>0</v>
+      </c>
+      <c r="S23" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="T23" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="U23" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="V23" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="W23" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="X23" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z23" s="1" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="22" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...159 lines deleted...]
-    <row r="24" spans="1:26" ht="20.100000000000001" customHeight="1">
+    <row r="24" spans="1:26" ht="19.899999999999999" customHeight="1">
       <c r="A24" s="1" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>211</v>
+        <v>105</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="F24" s="6">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="G24" s="7">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="H24" s="7">
         <v>0</v>
       </c>
       <c r="I24" s="6">
         <v>5</v>
       </c>
       <c r="J24" s="2">
-        <v>43096</v>
+        <v>44147</v>
       </c>
       <c r="K24" s="2">
-        <v>49036</v>
-[...19 lines deleted...]
-      <c r="R24" s="9">
+        <v>55722</v>
+      </c>
+      <c r="L24" s="6">
+        <v>80</v>
+      </c>
+      <c r="M24" s="6">
+        <v>1</v>
+      </c>
+      <c r="N24" s="6">
+        <v>0</v>
+      </c>
+      <c r="O24" s="6">
+        <v>0</v>
+      </c>
+      <c r="P24" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="6">
+        <v>0</v>
+      </c>
+      <c r="R24" s="6">
         <v>0</v>
       </c>
       <c r="S24" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="T24" s="1" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="U24" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="V24" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="W24" s="1" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="X24" s="1" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="Y24" s="1" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="Z24" s="1" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
     </row>
-    <row r="25" spans="1:26" ht="20.100000000000001" customHeight="1">
+    <row r="25" spans="1:26" ht="19.899999999999999" customHeight="1">
       <c r="A25" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F25" s="6">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="G25" s="7">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H25" s="7">
         <v>0</v>
       </c>
       <c r="I25" s="6">
         <v>4</v>
       </c>
       <c r="J25" s="2">
-        <v>44187</v>
+        <v>44287</v>
       </c>
       <c r="K25" s="2">
-        <v>52228</v>
-[...7 lines deleted...]
-      <c r="N25" s="9">
+        <v>52664</v>
+      </c>
+      <c r="L25" s="6">
+        <v>0</v>
+      </c>
+      <c r="M25" s="6">
+        <v>8</v>
+      </c>
+      <c r="N25" s="6">
+        <v>19</v>
+      </c>
+      <c r="O25" s="6">
+        <v>13</v>
+      </c>
+      <c r="P25" s="6">
+        <v>6</v>
+      </c>
+      <c r="Q25" s="6">
+        <v>0</v>
+      </c>
+      <c r="R25" s="6">
+        <v>0</v>
+      </c>
+      <c r="S25" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="T25" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="U25" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="V25" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="W25" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="X25" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="Y25" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="Z25" s="1" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" s="6">
+        <v>45</v>
+      </c>
+      <c r="G26" s="7">
+        <v>26</v>
+      </c>
+      <c r="H26" s="7">
+        <v>7</v>
+      </c>
+      <c r="I26" s="6">
+        <v>7</v>
+      </c>
+      <c r="J26" s="2">
+        <v>43775</v>
+      </c>
+      <c r="K26" s="2">
+        <v>51675</v>
+      </c>
+      <c r="L26" s="6">
+        <v>0</v>
+      </c>
+      <c r="M26" s="6">
+        <v>17</v>
+      </c>
+      <c r="N26" s="6">
+        <v>10</v>
+      </c>
+      <c r="O26" s="6">
+        <v>18</v>
+      </c>
+      <c r="P26" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="6">
+        <v>0</v>
+      </c>
+      <c r="R26" s="6">
+        <v>0</v>
+      </c>
+      <c r="S26" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="T26" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="U26" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="V26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="W26" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="X26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="Y26" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="Z26" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A27" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D27" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E27" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F27" s="6">
+        <v>40</v>
+      </c>
+      <c r="G27" s="7">
+        <v>8</v>
+      </c>
+      <c r="H27" s="7">
+        <v>10</v>
+      </c>
+      <c r="I27" s="6">
+        <v>7</v>
+      </c>
+      <c r="J27" s="2">
+        <v>43817</v>
+      </c>
+      <c r="K27" s="2">
+        <v>51681</v>
+      </c>
+      <c r="L27" s="6">
+        <v>0</v>
+      </c>
+      <c r="M27" s="6">
         <v>20</v>
       </c>
-      <c r="O25" s="9">
+      <c r="N27" s="6">
+        <v>12</v>
+      </c>
+      <c r="O27" s="6">
+        <v>8</v>
+      </c>
+      <c r="P27" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="6">
+        <v>0</v>
+      </c>
+      <c r="R27" s="6">
+        <v>0</v>
+      </c>
+      <c r="S27" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T27" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U27" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V27" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W27" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X27" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z27" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A28" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D28" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="E28" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F28" s="6">
+        <v>40</v>
+      </c>
+      <c r="G28" s="7">
+        <v>8</v>
+      </c>
+      <c r="H28" s="7">
         <v>10</v>
-      </c>
-[...217 lines deleted...]
-        <v>7</v>
       </c>
       <c r="I28" s="6">
         <v>7</v>
       </c>
       <c r="J28" s="2">
-        <v>43775</v>
+        <v>43817</v>
       </c>
       <c r="K28" s="2">
-        <v>51675</v>
-[...10 lines deleted...]
-      <c r="O28" s="9">
+        <v>55333</v>
+      </c>
+      <c r="L28" s="6">
+        <v>0</v>
+      </c>
+      <c r="M28" s="6">
+        <v>20</v>
+      </c>
+      <c r="N28" s="6">
+        <v>12</v>
+      </c>
+      <c r="O28" s="6">
+        <v>8</v>
+      </c>
+      <c r="P28" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="6">
+        <v>0</v>
+      </c>
+      <c r="R28" s="6">
+        <v>0</v>
+      </c>
+      <c r="S28" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T28" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="U28" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="V28" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W28" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="X28" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y28" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z28" s="1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A29" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D29" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="E29" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F29" s="6">
+        <v>24</v>
+      </c>
+      <c r="G29" s="6">
+        <v>4</v>
+      </c>
+      <c r="H29" s="7">
+        <v>0</v>
+      </c>
+      <c r="I29" s="6">
+        <v>4</v>
+      </c>
+      <c r="J29" s="2">
+        <v>44449</v>
+      </c>
+      <c r="K29" s="2">
+        <v>56162</v>
+      </c>
+      <c r="L29" s="6">
+        <v>0</v>
+      </c>
+      <c r="M29" s="6">
+        <v>4</v>
+      </c>
+      <c r="N29" s="6">
+        <v>14</v>
+      </c>
+      <c r="O29" s="6">
+        <v>6</v>
+      </c>
+      <c r="P29" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="6">
+        <v>0</v>
+      </c>
+      <c r="R29" s="6">
+        <v>0</v>
+      </c>
+      <c r="S29" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="T29" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="U29" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="V29" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="W29" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="X29" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="Y29" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="Z29" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A30" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="D30" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="E30" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F30" s="6">
+        <v>65</v>
+      </c>
+      <c r="G30" s="7">
+        <v>28</v>
+      </c>
+      <c r="H30" s="7">
+        <v>0</v>
+      </c>
+      <c r="I30" s="6">
+        <v>8</v>
+      </c>
+      <c r="J30" s="2">
+        <v>45063</v>
+      </c>
+      <c r="K30" s="2">
+        <v>52950</v>
+      </c>
+      <c r="L30" s="6">
+        <v>0</v>
+      </c>
+      <c r="M30" s="6">
+        <v>16</v>
+      </c>
+      <c r="N30" s="6">
+        <v>22</v>
+      </c>
+      <c r="O30" s="6">
         <v>18</v>
       </c>
-      <c r="P28" s="9">
-[...30 lines deleted...]
-        <v>175</v>
+      <c r="P30" s="6">
+        <v>9</v>
+      </c>
+      <c r="Q30" s="6">
+        <v>0</v>
+      </c>
+      <c r="R30" s="6">
+        <v>0</v>
+      </c>
+      <c r="S30" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="T30" s="1" t="s">
+        <v>257</v>
+      </c>
+      <c r="U30" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="V30" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="W30" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="X30" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="Y30" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="Z30" s="1" t="s">
+        <v>263</v>
       </c>
     </row>
-    <row r="29" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...76 lines deleted...]
-        <v>103</v>
+    <row r="31" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A31" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F31" s="6">
+        <v>60</v>
+      </c>
+      <c r="G31" s="7">
+        <v>16</v>
+      </c>
+      <c r="H31" s="7">
+        <v>0</v>
+      </c>
+      <c r="I31" s="6">
+        <v>30</v>
+      </c>
+      <c r="J31" s="2">
+        <v>44916</v>
+      </c>
+      <c r="K31" s="2">
+        <v>56239</v>
+      </c>
+      <c r="L31" s="6">
+        <v>56</v>
+      </c>
+      <c r="M31" s="6">
+        <v>4</v>
+      </c>
+      <c r="N31" s="6">
+        <v>0</v>
+      </c>
+      <c r="O31" s="6">
+        <v>0</v>
+      </c>
+      <c r="P31" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q31" s="6">
+        <v>0</v>
+      </c>
+      <c r="R31" s="6">
+        <v>0</v>
+      </c>
+      <c r="S31" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="T31" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="U31" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="V31" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="W31" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="X31" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="Y31" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="Z31" s="1" t="s">
+        <v>273</v>
       </c>
     </row>
-    <row r="30" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...98 lines deleted...]
-      <c r="G31" s="6">
+    <row r="32" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A32" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>265</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="E32" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F32" s="6">
+        <v>60</v>
+      </c>
+      <c r="G32" s="7">
+        <v>16</v>
+      </c>
+      <c r="H32" s="7">
+        <v>0</v>
+      </c>
+      <c r="I32" s="6">
+        <v>30</v>
+      </c>
+      <c r="J32" s="2">
+        <v>44916</v>
+      </c>
+      <c r="K32" s="2">
+        <v>56239</v>
+      </c>
+      <c r="L32" s="6">
+        <v>56</v>
+      </c>
+      <c r="M32" s="6">
         <v>4</v>
       </c>
-      <c r="H31" s="7">
-[...109 lines deleted...]
-      <c r="R32" s="9">
+      <c r="N32" s="6">
+        <v>0</v>
+      </c>
+      <c r="O32" s="6">
+        <v>0</v>
+      </c>
+      <c r="P32" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>0</v>
+      </c>
+      <c r="R32" s="6">
         <v>0</v>
       </c>
       <c r="S32" s="1" t="s">
         <v>266</v>
       </c>
       <c r="T32" s="1" t="s">
         <v>267</v>
       </c>
       <c r="U32" s="1" t="s">
         <v>268</v>
       </c>
       <c r="V32" s="1" t="s">
         <v>269</v>
       </c>
       <c r="W32" s="1" t="s">
         <v>270</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>271</v>
       </c>
       <c r="Y32" s="1" t="s">
         <v>272</v>
       </c>
       <c r="Z32" s="1" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="33" spans="1:26" ht="20.100000000000001" customHeight="1">
+    <row r="33" spans="1:26" ht="19.899999999999999" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>274</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>275</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>65</v>
+        <v>276</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F33" s="6">
+        <v>58</v>
+      </c>
+      <c r="G33" s="7">
+        <v>6</v>
+      </c>
+      <c r="H33" s="7">
+        <v>0</v>
+      </c>
+      <c r="I33" s="6">
+        <v>7</v>
+      </c>
+      <c r="J33" s="2">
+        <v>45064</v>
+      </c>
+      <c r="K33" s="2">
+        <v>52985</v>
+      </c>
+      <c r="L33" s="6">
+        <v>0</v>
+      </c>
+      <c r="M33" s="6">
+        <v>13</v>
+      </c>
+      <c r="N33" s="6">
+        <v>25</v>
+      </c>
+      <c r="O33" s="6">
+        <v>15</v>
+      </c>
+      <c r="P33" s="6">
+        <v>5</v>
+      </c>
+      <c r="Q33" s="6">
+        <v>0</v>
+      </c>
+      <c r="R33" s="6">
+        <v>0</v>
+      </c>
+      <c r="S33" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="T33" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="U33" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="V33" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="W33" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="X33" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="Y33" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="Z33" s="1" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="34" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A34" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="D34" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="E34" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F34" s="6">
+        <v>59</v>
+      </c>
+      <c r="G34" s="6">
+        <v>45</v>
+      </c>
+      <c r="H34" s="7">
+        <v>0</v>
+      </c>
+      <c r="I34" s="6">
+        <v>39</v>
+      </c>
+      <c r="J34" s="2">
+        <v>45552</v>
+      </c>
+      <c r="K34" s="8">
+        <v>57086</v>
+      </c>
+      <c r="L34" s="6">
+        <v>31</v>
+      </c>
+      <c r="M34" s="6">
+        <v>28</v>
+      </c>
+      <c r="N34" s="6">
+        <v>0</v>
+      </c>
+      <c r="O34" s="6">
+        <v>0</v>
+      </c>
+      <c r="P34" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q34" s="6">
+        <v>0</v>
+      </c>
+      <c r="R34" s="6">
+        <v>0</v>
+      </c>
+      <c r="S34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="T34" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="U34" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="V34" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="W34" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="X34" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="Y34" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="Z34" s="1" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="35" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A35" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>148</v>
+      </c>
+      <c r="F35" s="6">
         <v>60</v>
       </c>
-      <c r="G33" s="7">
-[...5 lines deleted...]
-      <c r="I33" s="6">
+      <c r="G35" s="7">
+        <v>15</v>
+      </c>
+      <c r="H35" s="7">
+        <v>9</v>
+      </c>
+      <c r="I35" s="6">
         <v>30</v>
       </c>
-      <c r="J33" s="2">
-[...8 lines deleted...]
-      <c r="M33" s="9">
+      <c r="J35" s="2">
+        <v>45575</v>
+      </c>
+      <c r="K35" s="2">
+        <v>64385</v>
+      </c>
+      <c r="L35" s="6">
+        <v>30</v>
+      </c>
+      <c r="M35" s="6">
+        <v>30</v>
+      </c>
+      <c r="N35" s="6">
+        <v>0</v>
+      </c>
+      <c r="O35" s="6">
+        <v>0</v>
+      </c>
+      <c r="P35" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q35" s="6">
+        <v>0</v>
+      </c>
+      <c r="R35" s="6">
+        <v>0</v>
+      </c>
+      <c r="S35" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="T35" s="1"/>
+      <c r="U35" s="1"/>
+      <c r="V35" s="1"/>
+      <c r="W35" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="X35" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y35" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z35" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="36" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A36" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D36" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E36" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F36" s="6">
+        <v>60</v>
+      </c>
+      <c r="G36" s="7">
+        <v>15</v>
+      </c>
+      <c r="H36" s="7">
+        <v>0</v>
+      </c>
+      <c r="I36" s="6">
+        <v>30</v>
+      </c>
+      <c r="J36" s="2">
+        <v>45575</v>
+      </c>
+      <c r="K36" s="2">
+        <v>53427</v>
+      </c>
+      <c r="L36" s="6">
+        <v>30</v>
+      </c>
+      <c r="M36" s="6">
+        <v>30</v>
+      </c>
+      <c r="N36" s="6">
+        <v>0</v>
+      </c>
+      <c r="O36" s="6">
+        <v>0</v>
+      </c>
+      <c r="P36" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q36" s="6">
+        <v>0</v>
+      </c>
+      <c r="R36" s="6">
+        <v>0</v>
+      </c>
+      <c r="S36" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="T36" s="1"/>
+      <c r="U36" s="1"/>
+      <c r="V36" s="1"/>
+      <c r="W36" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="X36" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z36" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A37" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="D37" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="E37" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F37" s="6">
+        <v>30</v>
+      </c>
+      <c r="G37" s="6">
+        <v>21</v>
+      </c>
+      <c r="H37" s="7">
+        <v>0</v>
+      </c>
+      <c r="I37" s="6">
+        <v>0</v>
+      </c>
+      <c r="J37" s="2">
+        <v>45736</v>
+      </c>
+      <c r="K37" s="2">
+        <v>53041</v>
+      </c>
+      <c r="L37" s="6">
+        <v>12</v>
+      </c>
+      <c r="M37" s="6">
+        <v>18</v>
+      </c>
+      <c r="N37" s="6">
+        <v>0</v>
+      </c>
+      <c r="O37" s="6">
+        <v>0</v>
+      </c>
+      <c r="P37" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q37" s="6">
+        <v>0</v>
+      </c>
+      <c r="R37" s="6">
+        <v>0</v>
+      </c>
+      <c r="S37" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="T37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="U37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="V37" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="W37" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="X37" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="Y37" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="Z37" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="38" spans="1:26" ht="19.899999999999999" customHeight="1">
+      <c r="A38" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="D38" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="E38" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F38" s="6">
+        <v>45</v>
+      </c>
+      <c r="G38" s="7">
+        <v>6</v>
+      </c>
+      <c r="H38" s="7">
+        <v>0</v>
+      </c>
+      <c r="I38" s="6">
         <v>4</v>
       </c>
-      <c r="N33" s="9">
-[...376 lines deleted...]
-      </c>
       <c r="J38" s="2">
-        <v>45575</v>
+        <v>45685</v>
       </c>
       <c r="K38" s="2">
-        <v>64385</v>
-[...19 lines deleted...]
-      <c r="R38" s="9">
+        <v>61025</v>
+      </c>
+      <c r="L38" s="6">
+        <v>0</v>
+      </c>
+      <c r="M38" s="6">
+        <v>0</v>
+      </c>
+      <c r="N38" s="6">
+        <v>0</v>
+      </c>
+      <c r="O38" s="6">
+        <v>0</v>
+      </c>
+      <c r="P38" s="6">
+        <v>0</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>0</v>
+      </c>
+      <c r="R38" s="6">
         <v>0</v>
       </c>
       <c r="S38" s="1" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      <c r="V38" s="1"/>
+        <v>90</v>
+      </c>
+      <c r="T38" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="U38" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="V38" s="1" t="s">
+        <v>97</v>
+      </c>
       <c r="W38" s="1" t="s">
         <v>301</v>
       </c>
       <c r="X38" s="1" t="s">
-        <v>152</v>
+        <v>95</v>
       </c>
       <c r="Y38" s="1" t="s">
-        <v>153</v>
+        <v>96</v>
       </c>
       <c r="Z38" s="1" t="s">
-        <v>154</v>
+        <v>97</v>
       </c>
     </row>
-    <row r="39" spans="1:26" ht="20.100000000000001" customHeight="1">
-[...159 lines deleted...]
-    <row r="41" spans="1:26" ht="104.1" customHeight="1"/>
+    <row r="39" spans="1:26" ht="103.9" customHeight="1"/>
   </sheetData>
-  <autoFilter ref="A1:AD40" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A2:AB2" xr:uid="{00000000-0001-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:AB41">
+      <sortCondition ref="A2"/>
+    </sortState>
+  </autoFilter>
   <pageMargins left="0" right="0" top="0.6" bottom="1.65" header="0.6" footer="0.2"/>
   <pageSetup orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0">
-    <oddFooter>&amp;L&amp;"Tahoma"&amp;8Page&amp;B&amp;P&amp;B of &amp;B&amp;N &amp;C&amp;"Tahoma,Regular"&amp;8 5/1/2025 9:03:34 AM</oddFooter>
+    <oddFooter>&amp;L&amp;"Tahoma"&amp;8Page&amp;B&amp;P&amp;B of &amp;B&amp;N &amp;C&amp;"Tahoma,Regular"&amp;8 4/20/2026 9:47:33 AM</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Unknown Document Type" ma:contentTypeID="0x010104" ma:contentTypeVersion="0" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="05d83ceaa0bbd2e3bc716e6e66bd857a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b3d69fe45253d5ff147bb69036b756a7">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D39D030-ACCE-4E71-A822-E4FCE7723CD6}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9799380C-0F80-4238-9264-3AE248C4587B}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{407ED90B-78F4-47FF-A0F8-A83EB86CBBEA}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <TotalTime></TotalTime>
-[...30 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/core0.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>