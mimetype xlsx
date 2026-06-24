--- v0 (2025-11-21)
+++ v1 (2026-06-24)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{83750C07-5BF4-4646-98C6-2AFD544E4044}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C3951315-E8C9-4DEA-86EC-6A52A3878FA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="q0OWHxPjOH85vvmzAJaSaZc89sB/yStQDdr5gucwiZHuegFYK1+Oz3rbENj1Tp7dieVgn9yV2vcJYxPn9pSFbQ==" workbookSaltValue="jeq51CDRDYYSvW9+CWSkRg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Open Closed Awards" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Open Closed Awards'!$A$1:$R$27</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Open Closed Awards'!$4:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S10" i="1" l="1"/>
@@ -259,114 +260,108 @@
         <scheme val="minor"/>
       </rPr>
       <t>Include any pertinent information as to why applicant is not able to complete any of the awards by the contract termination date and any other information that may be helpful for staff to know about the information provided (i.e. why construction has not started, actual dates of units with closing dates, reasoning for extensions, why funds were deobligated/recaptured, etc).</t>
     </r>
   </si>
   <si>
     <t>Open</t>
   </si>
   <si>
     <t>EXAMPLE:
 Open</t>
   </si>
   <si>
     <t>Closed</t>
   </si>
   <si>
     <t>Closed and Reported to Impact Fund</t>
   </si>
   <si>
     <t>Status (Open or Closed)</t>
   </si>
   <si>
     <t>School Direct Costs</t>
   </si>
   <si>
-    <t>12-2023-01</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">Applicant Name: </t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>Not Yet Started</t>
   </si>
   <si>
     <t>Estimated  Closeout Date</t>
   </si>
   <si>
     <t>Multiple (Add explanation in Notes)</t>
   </si>
   <si>
     <t>Other (Add explanation in Notes)</t>
   </si>
   <si>
     <t>Closing Date Scheduled</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Unit Progress
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(Note the number of units in each progress category. Do not duplicate units between columns G-L.)</t>
     </r>
   </si>
   <si>
-    <t>The two units under construction will be completed by 3/1/26. Another extension may be required.</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t xml:space="preserve">Has the applicant had open and/or closed awards within the past five years? 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(If no, stop here and do not complete the rest of the worksheet.)</t>
     </r>
+  </si>
+  <si>
+    <t>2026 Single Family Request for Proposals (RFP)
+Open and Closed Award Status Report</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">INSTRUCTIONS: </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Complete the chart below listing the applicant's open Single Family RFP awards, as well as any Single Family RFP awards that have closed within the past five years. Complete one row for each award. If an award funded multiple eligible uses, such as Value Gap and Affordability gap, select "Multiple" in the field for the Activity Funded. If this is part of a first-time application or the Applicant has not had any open or closed awards within the last five years, simply indicate "No" in cell R4 to complete the worksheet.
 </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
@@ -466,52 +461,58 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Notes:</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> Include all pertinent information about the applicable awards (e.g. why construction has not started, actual closing dates, reason for extensions, number of homebuyers in pipeline, etc.). 
 Complete additional worksheets if additional rows are needed.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
-Complete and submit this required form with your 2025 Single Family RFP Application.</t>
+Complete and submit this required form with your 2026 Single Family RFP Application.</t>
     </r>
+  </si>
+  <si>
+    <t>12-2024-01</t>
+  </si>
+  <si>
+    <t>The two units under construction will be completed by 3/1/27. Another extension may be required.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1116,237 +1117,237 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="4" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="12" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...28 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...91 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEEF688"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
@@ -1624,2240 +1625,2240 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:BN38"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="F9" sqref="F9"/>
+      <selection activeCell="C4" sqref="C4:H4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="2" width="12.85546875" style="88" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="19" max="16384" width="9.140625" style="88"/>
+    <col min="1" max="2" width="12.88671875" style="62" customWidth="1"/>
+    <col min="3" max="3" width="16.5546875" style="62" customWidth="1"/>
+    <col min="4" max="8" width="12.88671875" style="62" customWidth="1"/>
+    <col min="9" max="9" width="15" style="62" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.88671875" style="62" customWidth="1"/>
+    <col min="11" max="11" width="16.33203125" style="62" customWidth="1"/>
+    <col min="12" max="16" width="12.88671875" style="62" customWidth="1"/>
+    <col min="17" max="17" width="13.44140625" style="62" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="46.33203125" style="62" customWidth="1"/>
+    <col min="19" max="16384" width="9.109375" style="62"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66" s="38" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-      <c r="BN1" s="37"/>
+    <row r="1" spans="1:66" s="26" customFormat="1" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="B1" s="64"/>
+      <c r="C1" s="64"/>
+      <c r="D1" s="64"/>
+      <c r="E1" s="64"/>
+      <c r="F1" s="64"/>
+      <c r="G1" s="64"/>
+      <c r="H1" s="64"/>
+      <c r="I1" s="64"/>
+      <c r="J1" s="64"/>
+      <c r="K1" s="64"/>
+      <c r="L1" s="64"/>
+      <c r="M1" s="64"/>
+      <c r="N1" s="64"/>
+      <c r="O1" s="64"/>
+      <c r="P1" s="64"/>
+      <c r="Q1" s="64"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="25"/>
+      <c r="T1" s="25"/>
+      <c r="U1" s="25"/>
+      <c r="V1" s="25"/>
+      <c r="W1" s="25"/>
+      <c r="X1" s="25"/>
+      <c r="Y1" s="25"/>
+      <c r="Z1" s="25"/>
+      <c r="AA1" s="25"/>
+      <c r="AB1" s="25"/>
+      <c r="AC1" s="25"/>
+      <c r="AD1" s="25"/>
+      <c r="AE1" s="25"/>
+      <c r="AF1" s="25"/>
+      <c r="AG1" s="25"/>
+      <c r="AH1" s="25"/>
+      <c r="AI1" s="25"/>
+      <c r="AJ1" s="25"/>
+      <c r="AK1" s="25"/>
+      <c r="AL1" s="25"/>
+      <c r="AM1" s="25"/>
+      <c r="AN1" s="25"/>
+      <c r="AO1" s="25"/>
+      <c r="AP1" s="25"/>
+      <c r="AQ1" s="25"/>
+      <c r="AR1" s="25"/>
+      <c r="AS1" s="25"/>
+      <c r="AT1" s="25"/>
+      <c r="AU1" s="25"/>
+      <c r="AV1" s="25"/>
+      <c r="AW1" s="25"/>
+      <c r="AX1" s="25"/>
+      <c r="AY1" s="25"/>
+      <c r="AZ1" s="25"/>
+      <c r="BA1" s="25"/>
+      <c r="BB1" s="25"/>
+      <c r="BC1" s="25"/>
+      <c r="BD1" s="25"/>
+      <c r="BE1" s="25"/>
+      <c r="BF1" s="25"/>
+      <c r="BG1" s="25"/>
+      <c r="BH1" s="25"/>
+      <c r="BI1" s="25"/>
+      <c r="BJ1" s="25"/>
+      <c r="BK1" s="25"/>
+      <c r="BL1" s="25"/>
+      <c r="BM1" s="25"/>
+      <c r="BN1" s="25"/>
     </row>
-    <row r="2" spans="1:66" s="38" customFormat="1" ht="168" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...67 lines deleted...]
-      <c r="BN2" s="37"/>
+    <row r="2" spans="1:66" s="26" customFormat="1" ht="168" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="27"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
+      <c r="BD2" s="25"/>
+      <c r="BE2" s="25"/>
+      <c r="BF2" s="25"/>
+      <c r="BG2" s="25"/>
+      <c r="BH2" s="25"/>
+      <c r="BI2" s="25"/>
+      <c r="BJ2" s="25"/>
+      <c r="BK2" s="25"/>
+      <c r="BL2" s="25"/>
+      <c r="BM2" s="25"/>
+      <c r="BN2" s="25"/>
     </row>
-    <row r="3" spans="1:66" s="38" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-      <c r="BN3" s="37"/>
+    <row r="3" spans="1:66" s="26" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="25"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+      <c r="D3" s="28"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="28"/>
+      <c r="G3" s="28"/>
+      <c r="H3" s="28"/>
+      <c r="I3" s="28"/>
+      <c r="J3" s="28"/>
+      <c r="K3" s="28"/>
+      <c r="L3" s="28"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="28"/>
+      <c r="O3" s="28"/>
+      <c r="P3" s="28"/>
+      <c r="Q3" s="28"/>
+      <c r="R3" s="25"/>
+      <c r="S3" s="25"/>
+      <c r="T3" s="25"/>
+      <c r="U3" s="25"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
+      <c r="Z3" s="25"/>
+      <c r="AA3" s="25"/>
+      <c r="AB3" s="25"/>
+      <c r="AC3" s="25"/>
+      <c r="AD3" s="25"/>
+      <c r="AE3" s="25"/>
+      <c r="AF3" s="25"/>
+      <c r="AG3" s="25"/>
+      <c r="AH3" s="25"/>
+      <c r="AI3" s="25"/>
+      <c r="AJ3" s="25"/>
+      <c r="AK3" s="25"/>
+      <c r="AL3" s="25"/>
+      <c r="AM3" s="25"/>
+      <c r="AN3" s="25"/>
+      <c r="AO3" s="25"/>
+      <c r="AP3" s="25"/>
+      <c r="AQ3" s="25"/>
+      <c r="AR3" s="25"/>
+      <c r="AS3" s="25"/>
+      <c r="AT3" s="25"/>
+      <c r="AU3" s="25"/>
+      <c r="AV3" s="25"/>
+      <c r="AW3" s="25"/>
+      <c r="AX3" s="25"/>
+      <c r="AY3" s="25"/>
+      <c r="AZ3" s="25"/>
+      <c r="BA3" s="25"/>
+      <c r="BB3" s="25"/>
+      <c r="BC3" s="25"/>
+      <c r="BD3" s="25"/>
+      <c r="BE3" s="25"/>
+      <c r="BF3" s="25"/>
+      <c r="BG3" s="25"/>
+      <c r="BH3" s="25"/>
+      <c r="BI3" s="25"/>
+      <c r="BJ3" s="25"/>
+      <c r="BK3" s="25"/>
+      <c r="BL3" s="25"/>
+      <c r="BM3" s="25"/>
+      <c r="BN3" s="25"/>
     </row>
-    <row r="4" spans="1:66" s="38" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="J4" s="46" t="s">
+    <row r="4" spans="1:66" s="26" customFormat="1" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="81" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" s="81"/>
+      <c r="C4" s="82"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
+      <c r="G4" s="83"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="29"/>
+      <c r="J4" s="85" t="s">
+        <v>36</v>
+      </c>
+      <c r="K4" s="85"/>
+      <c r="L4" s="85"/>
+      <c r="M4" s="85"/>
+      <c r="N4" s="85"/>
+      <c r="O4" s="85"/>
+      <c r="P4" s="85"/>
+      <c r="Q4" s="25"/>
+      <c r="R4" s="19"/>
+      <c r="S4" s="30"/>
+      <c r="T4" s="30"/>
+      <c r="U4" s="30"/>
+      <c r="V4" s="30"/>
+      <c r="W4" s="25"/>
+      <c r="X4" s="25"/>
+      <c r="Y4" s="25"/>
+      <c r="Z4" s="25"/>
+      <c r="AA4" s="25"/>
+      <c r="AB4" s="25"/>
+      <c r="AC4" s="25"/>
+      <c r="AD4" s="25"/>
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="25"/>
+      <c r="AH4" s="25"/>
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="25"/>
+      <c r="AL4" s="25"/>
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="25"/>
+      <c r="AP4" s="25"/>
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="25"/>
+      <c r="AT4" s="25"/>
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="25"/>
+      <c r="AX4" s="25"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="25"/>
+      <c r="BB4" s="25"/>
+      <c r="BC4" s="25"/>
+      <c r="BD4" s="25"/>
+      <c r="BE4" s="25"/>
+      <c r="BF4" s="25"/>
+      <c r="BG4" s="25"/>
+      <c r="BH4" s="25"/>
+      <c r="BI4" s="25"/>
+      <c r="BJ4" s="25"/>
+      <c r="BK4" s="25"/>
+      <c r="BL4" s="25"/>
+      <c r="BM4" s="25"/>
+      <c r="BN4" s="25"/>
+    </row>
+    <row r="5" spans="1:66" s="25" customFormat="1" ht="7.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="31"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="I5" s="32"/>
+    </row>
+    <row r="6" spans="1:66" s="35" customFormat="1" ht="44.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="78" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="79"/>
+      <c r="C6" s="79"/>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="78" t="s">
+        <v>16</v>
+      </c>
+      <c r="O6" s="79"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="33"/>
+      <c r="R6" s="33"/>
+      <c r="S6" s="34"/>
+      <c r="T6" s="34"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="34"/>
+      <c r="AB6" s="34"/>
+      <c r="AC6" s="34"/>
+      <c r="AD6" s="34"/>
+      <c r="AE6" s="34"/>
+      <c r="AF6" s="34"/>
+      <c r="AG6" s="34"/>
+      <c r="AH6" s="34"/>
+      <c r="AI6" s="34"/>
+      <c r="AJ6" s="34"/>
+      <c r="AK6" s="34"/>
+      <c r="AL6" s="34"/>
+      <c r="AM6" s="34"/>
+      <c r="AN6" s="34"/>
+      <c r="AO6" s="34"/>
+      <c r="AP6" s="34"/>
+      <c r="AQ6" s="34"/>
+      <c r="AR6" s="34"/>
+      <c r="AS6" s="34"/>
+      <c r="AT6" s="34"/>
+      <c r="AU6" s="34"/>
+      <c r="AV6" s="34"/>
+      <c r="AW6" s="34"/>
+      <c r="AX6" s="34"/>
+      <c r="AY6" s="34"/>
+      <c r="AZ6" s="34"/>
+      <c r="BA6" s="34"/>
+      <c r="BB6" s="34"/>
+      <c r="BC6" s="34"/>
+      <c r="BD6" s="34"/>
+      <c r="BE6" s="34"/>
+      <c r="BF6" s="34"/>
+      <c r="BG6" s="34"/>
+      <c r="BH6" s="34"/>
+      <c r="BI6" s="34"/>
+      <c r="BJ6" s="34"/>
+      <c r="BK6" s="34"/>
+      <c r="BL6" s="34"/>
+      <c r="BM6" s="34"/>
+      <c r="BN6" s="34"/>
+    </row>
+    <row r="7" spans="1:66" s="42" customFormat="1" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="36" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" s="37" t="s">
+        <v>1</v>
+      </c>
+      <c r="C7" s="38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" s="38" t="s">
+        <v>4</v>
+      </c>
+      <c r="E7" s="38" t="s">
+        <v>14</v>
+      </c>
+      <c r="F7" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="36" t="s">
+        <v>30</v>
+      </c>
+      <c r="H7" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="I7" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="J7" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="L7" s="38" t="s">
+        <v>34</v>
+      </c>
+      <c r="M7" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="N7" s="36" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" s="37" t="s">
+        <v>6</v>
+      </c>
+      <c r="P7" s="39" t="s">
+        <v>3</v>
+      </c>
+      <c r="Q7" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="R7" s="40" t="s">
+        <v>0</v>
+      </c>
+      <c r="S7" s="41"/>
+      <c r="T7" s="41"/>
+      <c r="U7" s="41"/>
+      <c r="V7" s="41"/>
+      <c r="W7" s="41"/>
+      <c r="X7" s="41"/>
+      <c r="Y7" s="41"/>
+      <c r="Z7" s="41"/>
+      <c r="AA7" s="41"/>
+      <c r="AB7" s="41"/>
+      <c r="AC7" s="41"/>
+      <c r="AD7" s="41"/>
+      <c r="AE7" s="41"/>
+      <c r="AF7" s="41"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="41"/>
+      <c r="AI7" s="41"/>
+      <c r="AJ7" s="41"/>
+      <c r="AK7" s="41"/>
+      <c r="AL7" s="41"/>
+      <c r="AM7" s="41"/>
+      <c r="AN7" s="41"/>
+      <c r="AO7" s="41"/>
+      <c r="AP7" s="41"/>
+      <c r="AQ7" s="41"/>
+      <c r="AR7" s="41"/>
+      <c r="AS7" s="41"/>
+      <c r="AT7" s="41"/>
+      <c r="AU7" s="41"/>
+      <c r="AV7" s="41"/>
+      <c r="AW7" s="41"/>
+      <c r="AX7" s="41"/>
+      <c r="AY7" s="41"/>
+      <c r="AZ7" s="41"/>
+      <c r="BA7" s="41"/>
+      <c r="BB7" s="41"/>
+      <c r="BC7" s="41"/>
+      <c r="BD7" s="41"/>
+      <c r="BE7" s="41"/>
+      <c r="BF7" s="41"/>
+      <c r="BG7" s="41"/>
+      <c r="BH7" s="41"/>
+      <c r="BI7" s="41"/>
+      <c r="BJ7" s="41"/>
+      <c r="BK7" s="41"/>
+      <c r="BL7" s="41"/>
+      <c r="BM7" s="41"/>
+      <c r="BN7" s="41"/>
+    </row>
+    <row r="8" spans="1:66" s="58" customFormat="1" ht="49.35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="43" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="46"/>
-[...249 lines deleted...]
-      <c r="C8" s="68" t="s">
+      <c r="C8" s="45" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="1">
         <v>250000</v>
       </c>
       <c r="E8" s="1">
         <v>50000</v>
       </c>
-      <c r="F8" s="69">
+      <c r="F8" s="46">
         <v>5</v>
       </c>
-      <c r="G8" s="70">
+      <c r="G8" s="47">
         <v>1</v>
       </c>
-      <c r="H8" s="71"/>
-      <c r="I8" s="72">
+      <c r="H8" s="48"/>
+      <c r="I8" s="49">
         <v>2</v>
       </c>
-      <c r="J8" s="72">
+      <c r="J8" s="49">
         <v>1</v>
       </c>
-      <c r="K8" s="72" t="str">
+      <c r="K8" s="49" t="str">
         <f>IF(C8="Owner-Occupied Rehab","N/A","")</f>
         <v/>
       </c>
-      <c r="L8" s="72" t="str">
+      <c r="L8" s="49" t="str">
         <f>IF(OR(C8="School Direct Costs"),"N/A","")</f>
         <v/>
       </c>
-      <c r="M8" s="73">
+      <c r="M8" s="50">
         <v>3</v>
       </c>
-      <c r="N8" s="74">
-[...2 lines deleted...]
-      <c r="O8" s="75">
+      <c r="N8" s="51">
+        <v>46614</v>
+      </c>
+      <c r="O8" s="52">
         <v>1</v>
       </c>
-      <c r="P8" s="76">
-[...6 lines deleted...]
-      <c r="S8" s="79" t="str">
+      <c r="P8" s="53">
+        <v>46357</v>
+      </c>
+      <c r="Q8" s="54"/>
+      <c r="R8" s="55" t="s">
+        <v>40</v>
+      </c>
+      <c r="S8" s="56" t="str">
         <f>IF(F8&lt;=SUM(G8:M8),"","Please check your work. The number of units awarded does not match the number of units in progress.")</f>
         <v/>
       </c>
-      <c r="T8" s="80"/>
-[...45 lines deleted...]
-      <c r="BN8" s="80"/>
+      <c r="T8" s="57"/>
+      <c r="U8" s="57"/>
+      <c r="V8" s="57"/>
+      <c r="W8" s="57"/>
+      <c r="X8" s="57"/>
+      <c r="Y8" s="57"/>
+      <c r="Z8" s="57"/>
+      <c r="AA8" s="57"/>
+      <c r="AB8" s="57"/>
+      <c r="AC8" s="57"/>
+      <c r="AD8" s="57"/>
+      <c r="AE8" s="57"/>
+      <c r="AF8" s="57"/>
+      <c r="AG8" s="57"/>
+      <c r="AH8" s="57"/>
+      <c r="AI8" s="57"/>
+      <c r="AJ8" s="57"/>
+      <c r="AK8" s="57"/>
+      <c r="AL8" s="57"/>
+      <c r="AM8" s="57"/>
+      <c r="AN8" s="57"/>
+      <c r="AO8" s="57"/>
+      <c r="AP8" s="57"/>
+      <c r="AQ8" s="57"/>
+      <c r="AR8" s="57"/>
+      <c r="AS8" s="57"/>
+      <c r="AT8" s="57"/>
+      <c r="AU8" s="57"/>
+      <c r="AV8" s="57"/>
+      <c r="AW8" s="57"/>
+      <c r="AX8" s="57"/>
+      <c r="AY8" s="57"/>
+      <c r="AZ8" s="57"/>
+      <c r="BA8" s="57"/>
+      <c r="BB8" s="57"/>
+      <c r="BC8" s="57"/>
+      <c r="BD8" s="57"/>
+      <c r="BE8" s="57"/>
+      <c r="BF8" s="57"/>
+      <c r="BG8" s="57"/>
+      <c r="BH8" s="57"/>
+      <c r="BI8" s="57"/>
+      <c r="BJ8" s="57"/>
+      <c r="BK8" s="57"/>
+      <c r="BL8" s="57"/>
+      <c r="BM8" s="57"/>
+      <c r="BN8" s="57"/>
     </row>
-    <row r="9" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8"/>
       <c r="B9" s="24"/>
       <c r="C9" s="2"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="22"/>
       <c r="G9" s="4"/>
       <c r="H9" s="4"/>
       <c r="I9" s="4"/>
       <c r="J9" s="4"/>
       <c r="K9" s="4"/>
       <c r="L9" s="4"/>
       <c r="M9" s="5"/>
       <c r="N9" s="17"/>
       <c r="O9" s="10"/>
       <c r="P9" s="6"/>
-      <c r="Q9" s="86"/>
+      <c r="Q9" s="60"/>
       <c r="R9" s="9"/>
-      <c r="S9" s="79" t="str">
+      <c r="S9" s="56" t="str">
         <f>IF(F9&lt;=SUM(G9:M9),"","Please check your work. The number of units awarded does not match the number of units in progress.")</f>
         <v/>
       </c>
-      <c r="T9" s="80"/>
-[...45 lines deleted...]
-      <c r="BN9" s="80"/>
+      <c r="T9" s="57"/>
+      <c r="U9" s="57"/>
+      <c r="V9" s="57"/>
+      <c r="W9" s="57"/>
+      <c r="X9" s="57"/>
+      <c r="Y9" s="57"/>
+      <c r="Z9" s="57"/>
+      <c r="AA9" s="57"/>
+      <c r="AB9" s="57"/>
+      <c r="AC9" s="57"/>
+      <c r="AD9" s="57"/>
+      <c r="AE9" s="57"/>
+      <c r="AF9" s="57"/>
+      <c r="AG9" s="57"/>
+      <c r="AH9" s="57"/>
+      <c r="AI9" s="57"/>
+      <c r="AJ9" s="57"/>
+      <c r="AK9" s="57"/>
+      <c r="AL9" s="57"/>
+      <c r="AM9" s="57"/>
+      <c r="AN9" s="57"/>
+      <c r="AO9" s="57"/>
+      <c r="AP9" s="57"/>
+      <c r="AQ9" s="57"/>
+      <c r="AR9" s="57"/>
+      <c r="AS9" s="57"/>
+      <c r="AT9" s="57"/>
+      <c r="AU9" s="57"/>
+      <c r="AV9" s="57"/>
+      <c r="AW9" s="57"/>
+      <c r="AX9" s="57"/>
+      <c r="AY9" s="57"/>
+      <c r="AZ9" s="57"/>
+      <c r="BA9" s="57"/>
+      <c r="BB9" s="57"/>
+      <c r="BC9" s="57"/>
+      <c r="BD9" s="57"/>
+      <c r="BE9" s="57"/>
+      <c r="BF9" s="57"/>
+      <c r="BG9" s="57"/>
+      <c r="BH9" s="57"/>
+      <c r="BI9" s="57"/>
+      <c r="BJ9" s="57"/>
+      <c r="BK9" s="57"/>
+      <c r="BL9" s="57"/>
+      <c r="BM9" s="57"/>
+      <c r="BN9" s="57"/>
     </row>
-    <row r="10" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="7"/>
       <c r="C10" s="2"/>
       <c r="D10" s="3"/>
       <c r="E10" s="3"/>
       <c r="F10" s="22"/>
       <c r="G10" s="4"/>
       <c r="H10" s="4" t="str">
         <f t="shared" ref="H10:H23" si="0">IF(OR(C10="Owner-Occupied Rehab",C10="Stand-Alone Affordability gap"),"N/A","")</f>
         <v/>
       </c>
       <c r="I10" s="4" t="str">
         <f t="shared" ref="I10:I23" si="1">IF(C10="Stand-Alone Affordability gap","N/A","")</f>
         <v/>
       </c>
       <c r="J10" s="4" t="str">
         <f t="shared" ref="J10:J23" si="2">IF(OR(C10="Owner-Occupied Rehab",C10="Stand-Alone Affordability gap",C10="School Direct Costs"),"N/A","")</f>
         <v/>
       </c>
       <c r="K10" s="4" t="str">
         <f t="shared" ref="K10:K23" si="3">IF(OR(C10="Owner-Occupied Rehab",C10="Stand-Alone Affordability gap",C10="School Direct Costs"),"N/A","")</f>
         <v/>
       </c>
       <c r="L10" s="4" t="str">
         <f t="shared" ref="L10:L23" si="4">IF(OR(C10="School Direct Costs"),"N/A","")</f>
         <v/>
       </c>
       <c r="M10" s="5"/>
       <c r="N10" s="17"/>
       <c r="O10" s="10"/>
       <c r="P10" s="6"/>
-      <c r="Q10" s="86"/>
+      <c r="Q10" s="60"/>
       <c r="R10" s="9"/>
-      <c r="S10" s="79" t="str">
+      <c r="S10" s="56" t="str">
         <f t="shared" ref="S10:S23" si="5">IF(F10&lt;=SUM(G10:M10),"","Please check your work. The number of units awarded does not match the number of units in progress.")</f>
         <v/>
       </c>
-      <c r="T10" s="80"/>
-[...45 lines deleted...]
-      <c r="BN10" s="80"/>
+      <c r="T10" s="57"/>
+      <c r="U10" s="57"/>
+      <c r="V10" s="57"/>
+      <c r="W10" s="57"/>
+      <c r="X10" s="57"/>
+      <c r="Y10" s="57"/>
+      <c r="Z10" s="57"/>
+      <c r="AA10" s="57"/>
+      <c r="AB10" s="57"/>
+      <c r="AC10" s="57"/>
+      <c r="AD10" s="57"/>
+      <c r="AE10" s="57"/>
+      <c r="AF10" s="57"/>
+      <c r="AG10" s="57"/>
+      <c r="AH10" s="57"/>
+      <c r="AI10" s="57"/>
+      <c r="AJ10" s="57"/>
+      <c r="AK10" s="57"/>
+      <c r="AL10" s="57"/>
+      <c r="AM10" s="57"/>
+      <c r="AN10" s="57"/>
+      <c r="AO10" s="57"/>
+      <c r="AP10" s="57"/>
+      <c r="AQ10" s="57"/>
+      <c r="AR10" s="57"/>
+      <c r="AS10" s="57"/>
+      <c r="AT10" s="57"/>
+      <c r="AU10" s="57"/>
+      <c r="AV10" s="57"/>
+      <c r="AW10" s="57"/>
+      <c r="AX10" s="57"/>
+      <c r="AY10" s="57"/>
+      <c r="AZ10" s="57"/>
+      <c r="BA10" s="57"/>
+      <c r="BB10" s="57"/>
+      <c r="BC10" s="57"/>
+      <c r="BD10" s="57"/>
+      <c r="BE10" s="57"/>
+      <c r="BF10" s="57"/>
+      <c r="BG10" s="57"/>
+      <c r="BH10" s="57"/>
+      <c r="BI10" s="57"/>
+      <c r="BJ10" s="57"/>
+      <c r="BK10" s="57"/>
+      <c r="BL10" s="57"/>
+      <c r="BM10" s="57"/>
+      <c r="BN10" s="57"/>
     </row>
-    <row r="11" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="7"/>
       <c r="C11" s="2"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="22"/>
       <c r="G11" s="4"/>
       <c r="H11" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I11" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J11" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K11" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L11" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M11" s="5"/>
       <c r="N11" s="17"/>
       <c r="O11" s="10"/>
       <c r="P11" s="6"/>
-      <c r="Q11" s="86"/>
+      <c r="Q11" s="60"/>
       <c r="R11" s="9"/>
-      <c r="S11" s="79" t="str">
+      <c r="S11" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T11" s="80"/>
-[...45 lines deleted...]
-      <c r="BN11" s="80"/>
+      <c r="T11" s="57"/>
+      <c r="U11" s="57"/>
+      <c r="V11" s="57"/>
+      <c r="W11" s="57"/>
+      <c r="X11" s="57"/>
+      <c r="Y11" s="57"/>
+      <c r="Z11" s="57"/>
+      <c r="AA11" s="57"/>
+      <c r="AB11" s="57"/>
+      <c r="AC11" s="57"/>
+      <c r="AD11" s="57"/>
+      <c r="AE11" s="57"/>
+      <c r="AF11" s="57"/>
+      <c r="AG11" s="57"/>
+      <c r="AH11" s="57"/>
+      <c r="AI11" s="57"/>
+      <c r="AJ11" s="57"/>
+      <c r="AK11" s="57"/>
+      <c r="AL11" s="57"/>
+      <c r="AM11" s="57"/>
+      <c r="AN11" s="57"/>
+      <c r="AO11" s="57"/>
+      <c r="AP11" s="57"/>
+      <c r="AQ11" s="57"/>
+      <c r="AR11" s="57"/>
+      <c r="AS11" s="57"/>
+      <c r="AT11" s="57"/>
+      <c r="AU11" s="57"/>
+      <c r="AV11" s="57"/>
+      <c r="AW11" s="57"/>
+      <c r="AX11" s="57"/>
+      <c r="AY11" s="57"/>
+      <c r="AZ11" s="57"/>
+      <c r="BA11" s="57"/>
+      <c r="BB11" s="57"/>
+      <c r="BC11" s="57"/>
+      <c r="BD11" s="57"/>
+      <c r="BE11" s="57"/>
+      <c r="BF11" s="57"/>
+      <c r="BG11" s="57"/>
+      <c r="BH11" s="57"/>
+      <c r="BI11" s="57"/>
+      <c r="BJ11" s="57"/>
+      <c r="BK11" s="57"/>
+      <c r="BL11" s="57"/>
+      <c r="BM11" s="57"/>
+      <c r="BN11" s="57"/>
     </row>
-    <row r="12" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="7"/>
       <c r="C12" s="2"/>
       <c r="D12" s="3"/>
       <c r="E12" s="3"/>
       <c r="F12" s="22"/>
       <c r="G12" s="4"/>
       <c r="H12" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I12" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J12" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K12" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L12" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M12" s="5"/>
       <c r="N12" s="17"/>
       <c r="O12" s="10"/>
       <c r="P12" s="6"/>
-      <c r="Q12" s="86"/>
+      <c r="Q12" s="60"/>
       <c r="R12" s="9"/>
-      <c r="S12" s="79" t="str">
+      <c r="S12" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T12" s="80"/>
-[...45 lines deleted...]
-      <c r="BN12" s="80"/>
+      <c r="T12" s="57"/>
+      <c r="U12" s="57"/>
+      <c r="V12" s="57"/>
+      <c r="W12" s="57"/>
+      <c r="X12" s="57"/>
+      <c r="Y12" s="57"/>
+      <c r="Z12" s="57"/>
+      <c r="AA12" s="57"/>
+      <c r="AB12" s="57"/>
+      <c r="AC12" s="57"/>
+      <c r="AD12" s="57"/>
+      <c r="AE12" s="57"/>
+      <c r="AF12" s="57"/>
+      <c r="AG12" s="57"/>
+      <c r="AH12" s="57"/>
+      <c r="AI12" s="57"/>
+      <c r="AJ12" s="57"/>
+      <c r="AK12" s="57"/>
+      <c r="AL12" s="57"/>
+      <c r="AM12" s="57"/>
+      <c r="AN12" s="57"/>
+      <c r="AO12" s="57"/>
+      <c r="AP12" s="57"/>
+      <c r="AQ12" s="57"/>
+      <c r="AR12" s="57"/>
+      <c r="AS12" s="57"/>
+      <c r="AT12" s="57"/>
+      <c r="AU12" s="57"/>
+      <c r="AV12" s="57"/>
+      <c r="AW12" s="57"/>
+      <c r="AX12" s="57"/>
+      <c r="AY12" s="57"/>
+      <c r="AZ12" s="57"/>
+      <c r="BA12" s="57"/>
+      <c r="BB12" s="57"/>
+      <c r="BC12" s="57"/>
+      <c r="BD12" s="57"/>
+      <c r="BE12" s="57"/>
+      <c r="BF12" s="57"/>
+      <c r="BG12" s="57"/>
+      <c r="BH12" s="57"/>
+      <c r="BI12" s="57"/>
+      <c r="BJ12" s="57"/>
+      <c r="BK12" s="57"/>
+      <c r="BL12" s="57"/>
+      <c r="BM12" s="57"/>
+      <c r="BN12" s="57"/>
     </row>
-    <row r="13" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="7"/>
       <c r="C13" s="2"/>
       <c r="D13" s="3"/>
       <c r="E13" s="3"/>
       <c r="F13" s="22"/>
       <c r="G13" s="4"/>
       <c r="H13" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I13" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J13" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K13" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L13" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M13" s="5"/>
       <c r="N13" s="17"/>
       <c r="O13" s="10"/>
       <c r="P13" s="6"/>
-      <c r="Q13" s="86"/>
+      <c r="Q13" s="60"/>
       <c r="R13" s="9"/>
-      <c r="S13" s="79" t="str">
+      <c r="S13" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T13" s="80"/>
-[...45 lines deleted...]
-      <c r="BN13" s="80"/>
+      <c r="T13" s="57"/>
+      <c r="U13" s="57"/>
+      <c r="V13" s="57"/>
+      <c r="W13" s="57"/>
+      <c r="X13" s="57"/>
+      <c r="Y13" s="57"/>
+      <c r="Z13" s="57"/>
+      <c r="AA13" s="57"/>
+      <c r="AB13" s="57"/>
+      <c r="AC13" s="57"/>
+      <c r="AD13" s="57"/>
+      <c r="AE13" s="57"/>
+      <c r="AF13" s="57"/>
+      <c r="AG13" s="57"/>
+      <c r="AH13" s="57"/>
+      <c r="AI13" s="57"/>
+      <c r="AJ13" s="57"/>
+      <c r="AK13" s="57"/>
+      <c r="AL13" s="57"/>
+      <c r="AM13" s="57"/>
+      <c r="AN13" s="57"/>
+      <c r="AO13" s="57"/>
+      <c r="AP13" s="57"/>
+      <c r="AQ13" s="57"/>
+      <c r="AR13" s="57"/>
+      <c r="AS13" s="57"/>
+      <c r="AT13" s="57"/>
+      <c r="AU13" s="57"/>
+      <c r="AV13" s="57"/>
+      <c r="AW13" s="57"/>
+      <c r="AX13" s="57"/>
+      <c r="AY13" s="57"/>
+      <c r="AZ13" s="57"/>
+      <c r="BA13" s="57"/>
+      <c r="BB13" s="57"/>
+      <c r="BC13" s="57"/>
+      <c r="BD13" s="57"/>
+      <c r="BE13" s="57"/>
+      <c r="BF13" s="57"/>
+      <c r="BG13" s="57"/>
+      <c r="BH13" s="57"/>
+      <c r="BI13" s="57"/>
+      <c r="BJ13" s="57"/>
+      <c r="BK13" s="57"/>
+      <c r="BL13" s="57"/>
+      <c r="BM13" s="57"/>
+      <c r="BN13" s="57"/>
     </row>
-    <row r="14" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="7"/>
       <c r="C14" s="2"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="22"/>
       <c r="G14" s="4"/>
       <c r="H14" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I14" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J14" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K14" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L14" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M14" s="5"/>
       <c r="N14" s="17"/>
       <c r="O14" s="10"/>
       <c r="P14" s="6"/>
-      <c r="Q14" s="86"/>
+      <c r="Q14" s="60"/>
       <c r="R14" s="9"/>
-      <c r="S14" s="79" t="str">
+      <c r="S14" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T14" s="80"/>
-[...45 lines deleted...]
-      <c r="BN14" s="80"/>
+      <c r="T14" s="57"/>
+      <c r="U14" s="57"/>
+      <c r="V14" s="57"/>
+      <c r="W14" s="57"/>
+      <c r="X14" s="57"/>
+      <c r="Y14" s="57"/>
+      <c r="Z14" s="57"/>
+      <c r="AA14" s="57"/>
+      <c r="AB14" s="57"/>
+      <c r="AC14" s="57"/>
+      <c r="AD14" s="57"/>
+      <c r="AE14" s="57"/>
+      <c r="AF14" s="57"/>
+      <c r="AG14" s="57"/>
+      <c r="AH14" s="57"/>
+      <c r="AI14" s="57"/>
+      <c r="AJ14" s="57"/>
+      <c r="AK14" s="57"/>
+      <c r="AL14" s="57"/>
+      <c r="AM14" s="57"/>
+      <c r="AN14" s="57"/>
+      <c r="AO14" s="57"/>
+      <c r="AP14" s="57"/>
+      <c r="AQ14" s="57"/>
+      <c r="AR14" s="57"/>
+      <c r="AS14" s="57"/>
+      <c r="AT14" s="57"/>
+      <c r="AU14" s="57"/>
+      <c r="AV14" s="57"/>
+      <c r="AW14" s="57"/>
+      <c r="AX14" s="57"/>
+      <c r="AY14" s="57"/>
+      <c r="AZ14" s="57"/>
+      <c r="BA14" s="57"/>
+      <c r="BB14" s="57"/>
+      <c r="BC14" s="57"/>
+      <c r="BD14" s="57"/>
+      <c r="BE14" s="57"/>
+      <c r="BF14" s="57"/>
+      <c r="BG14" s="57"/>
+      <c r="BH14" s="57"/>
+      <c r="BI14" s="57"/>
+      <c r="BJ14" s="57"/>
+      <c r="BK14" s="57"/>
+      <c r="BL14" s="57"/>
+      <c r="BM14" s="57"/>
+      <c r="BN14" s="57"/>
     </row>
-    <row r="15" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="8"/>
       <c r="B15" s="7"/>
       <c r="C15" s="2"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="22"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I15" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J15" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K15" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L15" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M15" s="5"/>
       <c r="N15" s="17"/>
       <c r="O15" s="10"/>
       <c r="P15" s="6"/>
-      <c r="Q15" s="86"/>
+      <c r="Q15" s="60"/>
       <c r="R15" s="9"/>
-      <c r="S15" s="79" t="str">
+      <c r="S15" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T15" s="80"/>
-[...45 lines deleted...]
-      <c r="BN15" s="80"/>
+      <c r="T15" s="57"/>
+      <c r="U15" s="57"/>
+      <c r="V15" s="57"/>
+      <c r="W15" s="57"/>
+      <c r="X15" s="57"/>
+      <c r="Y15" s="57"/>
+      <c r="Z15" s="57"/>
+      <c r="AA15" s="57"/>
+      <c r="AB15" s="57"/>
+      <c r="AC15" s="57"/>
+      <c r="AD15" s="57"/>
+      <c r="AE15" s="57"/>
+      <c r="AF15" s="57"/>
+      <c r="AG15" s="57"/>
+      <c r="AH15" s="57"/>
+      <c r="AI15" s="57"/>
+      <c r="AJ15" s="57"/>
+      <c r="AK15" s="57"/>
+      <c r="AL15" s="57"/>
+      <c r="AM15" s="57"/>
+      <c r="AN15" s="57"/>
+      <c r="AO15" s="57"/>
+      <c r="AP15" s="57"/>
+      <c r="AQ15" s="57"/>
+      <c r="AR15" s="57"/>
+      <c r="AS15" s="57"/>
+      <c r="AT15" s="57"/>
+      <c r="AU15" s="57"/>
+      <c r="AV15" s="57"/>
+      <c r="AW15" s="57"/>
+      <c r="AX15" s="57"/>
+      <c r="AY15" s="57"/>
+      <c r="AZ15" s="57"/>
+      <c r="BA15" s="57"/>
+      <c r="BB15" s="57"/>
+      <c r="BC15" s="57"/>
+      <c r="BD15" s="57"/>
+      <c r="BE15" s="57"/>
+      <c r="BF15" s="57"/>
+      <c r="BG15" s="57"/>
+      <c r="BH15" s="57"/>
+      <c r="BI15" s="57"/>
+      <c r="BJ15" s="57"/>
+      <c r="BK15" s="57"/>
+      <c r="BL15" s="57"/>
+      <c r="BM15" s="57"/>
+      <c r="BN15" s="57"/>
     </row>
-    <row r="16" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="8"/>
       <c r="B16" s="7"/>
       <c r="C16" s="2"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="22"/>
       <c r="G16" s="4"/>
       <c r="H16" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I16" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J16" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K16" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L16" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M16" s="5"/>
       <c r="N16" s="17"/>
       <c r="O16" s="10"/>
       <c r="P16" s="6"/>
-      <c r="Q16" s="86"/>
+      <c r="Q16" s="60"/>
       <c r="R16" s="9"/>
-      <c r="S16" s="79" t="str">
+      <c r="S16" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T16" s="80"/>
-[...45 lines deleted...]
-      <c r="BN16" s="80"/>
+      <c r="T16" s="57"/>
+      <c r="U16" s="57"/>
+      <c r="V16" s="57"/>
+      <c r="W16" s="57"/>
+      <c r="X16" s="57"/>
+      <c r="Y16" s="57"/>
+      <c r="Z16" s="57"/>
+      <c r="AA16" s="57"/>
+      <c r="AB16" s="57"/>
+      <c r="AC16" s="57"/>
+      <c r="AD16" s="57"/>
+      <c r="AE16" s="57"/>
+      <c r="AF16" s="57"/>
+      <c r="AG16" s="57"/>
+      <c r="AH16" s="57"/>
+      <c r="AI16" s="57"/>
+      <c r="AJ16" s="57"/>
+      <c r="AK16" s="57"/>
+      <c r="AL16" s="57"/>
+      <c r="AM16" s="57"/>
+      <c r="AN16" s="57"/>
+      <c r="AO16" s="57"/>
+      <c r="AP16" s="57"/>
+      <c r="AQ16" s="57"/>
+      <c r="AR16" s="57"/>
+      <c r="AS16" s="57"/>
+      <c r="AT16" s="57"/>
+      <c r="AU16" s="57"/>
+      <c r="AV16" s="57"/>
+      <c r="AW16" s="57"/>
+      <c r="AX16" s="57"/>
+      <c r="AY16" s="57"/>
+      <c r="AZ16" s="57"/>
+      <c r="BA16" s="57"/>
+      <c r="BB16" s="57"/>
+      <c r="BC16" s="57"/>
+      <c r="BD16" s="57"/>
+      <c r="BE16" s="57"/>
+      <c r="BF16" s="57"/>
+      <c r="BG16" s="57"/>
+      <c r="BH16" s="57"/>
+      <c r="BI16" s="57"/>
+      <c r="BJ16" s="57"/>
+      <c r="BK16" s="57"/>
+      <c r="BL16" s="57"/>
+      <c r="BM16" s="57"/>
+      <c r="BN16" s="57"/>
     </row>
-    <row r="17" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="7"/>
       <c r="C17" s="2"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="22"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I17" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J17" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K17" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L17" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M17" s="5"/>
       <c r="N17" s="17"/>
       <c r="O17" s="10"/>
       <c r="P17" s="6"/>
-      <c r="Q17" s="86"/>
+      <c r="Q17" s="60"/>
       <c r="R17" s="9"/>
-      <c r="S17" s="79" t="str">
+      <c r="S17" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T17" s="80"/>
-[...45 lines deleted...]
-      <c r="BN17" s="80"/>
+      <c r="T17" s="57"/>
+      <c r="U17" s="57"/>
+      <c r="V17" s="57"/>
+      <c r="W17" s="57"/>
+      <c r="X17" s="57"/>
+      <c r="Y17" s="57"/>
+      <c r="Z17" s="57"/>
+      <c r="AA17" s="57"/>
+      <c r="AB17" s="57"/>
+      <c r="AC17" s="57"/>
+      <c r="AD17" s="57"/>
+      <c r="AE17" s="57"/>
+      <c r="AF17" s="57"/>
+      <c r="AG17" s="57"/>
+      <c r="AH17" s="57"/>
+      <c r="AI17" s="57"/>
+      <c r="AJ17" s="57"/>
+      <c r="AK17" s="57"/>
+      <c r="AL17" s="57"/>
+      <c r="AM17" s="57"/>
+      <c r="AN17" s="57"/>
+      <c r="AO17" s="57"/>
+      <c r="AP17" s="57"/>
+      <c r="AQ17" s="57"/>
+      <c r="AR17" s="57"/>
+      <c r="AS17" s="57"/>
+      <c r="AT17" s="57"/>
+      <c r="AU17" s="57"/>
+      <c r="AV17" s="57"/>
+      <c r="AW17" s="57"/>
+      <c r="AX17" s="57"/>
+      <c r="AY17" s="57"/>
+      <c r="AZ17" s="57"/>
+      <c r="BA17" s="57"/>
+      <c r="BB17" s="57"/>
+      <c r="BC17" s="57"/>
+      <c r="BD17" s="57"/>
+      <c r="BE17" s="57"/>
+      <c r="BF17" s="57"/>
+      <c r="BG17" s="57"/>
+      <c r="BH17" s="57"/>
+      <c r="BI17" s="57"/>
+      <c r="BJ17" s="57"/>
+      <c r="BK17" s="57"/>
+      <c r="BL17" s="57"/>
+      <c r="BM17" s="57"/>
+      <c r="BN17" s="57"/>
     </row>
-    <row r="18" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="8"/>
       <c r="B18" s="7"/>
       <c r="C18" s="2"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="22"/>
       <c r="G18" s="4"/>
       <c r="H18" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I18" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J18" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K18" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L18" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M18" s="5"/>
       <c r="N18" s="17"/>
       <c r="O18" s="10"/>
       <c r="P18" s="6"/>
-      <c r="Q18" s="86"/>
+      <c r="Q18" s="60"/>
       <c r="R18" s="9"/>
-      <c r="S18" s="79" t="str">
+      <c r="S18" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T18" s="80"/>
-[...45 lines deleted...]
-      <c r="BN18" s="80"/>
+      <c r="T18" s="57"/>
+      <c r="U18" s="57"/>
+      <c r="V18" s="57"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="57"/>
+      <c r="AA18" s="57"/>
+      <c r="AB18" s="57"/>
+      <c r="AC18" s="57"/>
+      <c r="AD18" s="57"/>
+      <c r="AE18" s="57"/>
+      <c r="AF18" s="57"/>
+      <c r="AG18" s="57"/>
+      <c r="AH18" s="57"/>
+      <c r="AI18" s="57"/>
+      <c r="AJ18" s="57"/>
+      <c r="AK18" s="57"/>
+      <c r="AL18" s="57"/>
+      <c r="AM18" s="57"/>
+      <c r="AN18" s="57"/>
+      <c r="AO18" s="57"/>
+      <c r="AP18" s="57"/>
+      <c r="AQ18" s="57"/>
+      <c r="AR18" s="57"/>
+      <c r="AS18" s="57"/>
+      <c r="AT18" s="57"/>
+      <c r="AU18" s="57"/>
+      <c r="AV18" s="57"/>
+      <c r="AW18" s="57"/>
+      <c r="AX18" s="57"/>
+      <c r="AY18" s="57"/>
+      <c r="AZ18" s="57"/>
+      <c r="BA18" s="57"/>
+      <c r="BB18" s="57"/>
+      <c r="BC18" s="57"/>
+      <c r="BD18" s="57"/>
+      <c r="BE18" s="57"/>
+      <c r="BF18" s="57"/>
+      <c r="BG18" s="57"/>
+      <c r="BH18" s="57"/>
+      <c r="BI18" s="57"/>
+      <c r="BJ18" s="57"/>
+      <c r="BK18" s="57"/>
+      <c r="BL18" s="57"/>
+      <c r="BM18" s="57"/>
+      <c r="BN18" s="57"/>
     </row>
-    <row r="19" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="8"/>
       <c r="B19" s="7"/>
       <c r="C19" s="2"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="22"/>
       <c r="G19" s="4"/>
       <c r="H19" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I19" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J19" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K19" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L19" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M19" s="5"/>
       <c r="N19" s="17"/>
       <c r="O19" s="10"/>
       <c r="P19" s="6"/>
-      <c r="Q19" s="86"/>
+      <c r="Q19" s="60"/>
       <c r="R19" s="9"/>
-      <c r="S19" s="79" t="str">
+      <c r="S19" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T19" s="80"/>
-[...45 lines deleted...]
-      <c r="BN19" s="80"/>
+      <c r="T19" s="57"/>
+      <c r="U19" s="57"/>
+      <c r="V19" s="57"/>
+      <c r="W19" s="57"/>
+      <c r="X19" s="57"/>
+      <c r="Y19" s="57"/>
+      <c r="Z19" s="57"/>
+      <c r="AA19" s="57"/>
+      <c r="AB19" s="57"/>
+      <c r="AC19" s="57"/>
+      <c r="AD19" s="57"/>
+      <c r="AE19" s="57"/>
+      <c r="AF19" s="57"/>
+      <c r="AG19" s="57"/>
+      <c r="AH19" s="57"/>
+      <c r="AI19" s="57"/>
+      <c r="AJ19" s="57"/>
+      <c r="AK19" s="57"/>
+      <c r="AL19" s="57"/>
+      <c r="AM19" s="57"/>
+      <c r="AN19" s="57"/>
+      <c r="AO19" s="57"/>
+      <c r="AP19" s="57"/>
+      <c r="AQ19" s="57"/>
+      <c r="AR19" s="57"/>
+      <c r="AS19" s="57"/>
+      <c r="AT19" s="57"/>
+      <c r="AU19" s="57"/>
+      <c r="AV19" s="57"/>
+      <c r="AW19" s="57"/>
+      <c r="AX19" s="57"/>
+      <c r="AY19" s="57"/>
+      <c r="AZ19" s="57"/>
+      <c r="BA19" s="57"/>
+      <c r="BB19" s="57"/>
+      <c r="BC19" s="57"/>
+      <c r="BD19" s="57"/>
+      <c r="BE19" s="57"/>
+      <c r="BF19" s="57"/>
+      <c r="BG19" s="57"/>
+      <c r="BH19" s="57"/>
+      <c r="BI19" s="57"/>
+      <c r="BJ19" s="57"/>
+      <c r="BK19" s="57"/>
+      <c r="BL19" s="57"/>
+      <c r="BM19" s="57"/>
+      <c r="BN19" s="57"/>
     </row>
-    <row r="20" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="B20" s="7"/>
       <c r="C20" s="2"/>
       <c r="D20" s="3"/>
       <c r="E20" s="3"/>
       <c r="F20" s="22"/>
       <c r="G20" s="4"/>
       <c r="H20" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I20" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J20" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K20" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L20" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M20" s="5"/>
       <c r="N20" s="17"/>
       <c r="O20" s="10"/>
       <c r="P20" s="6"/>
-      <c r="Q20" s="86"/>
+      <c r="Q20" s="60"/>
       <c r="R20" s="9"/>
-      <c r="S20" s="79" t="str">
+      <c r="S20" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T20" s="80"/>
-[...45 lines deleted...]
-      <c r="BN20" s="80"/>
+      <c r="T20" s="57"/>
+      <c r="U20" s="57"/>
+      <c r="V20" s="57"/>
+      <c r="W20" s="57"/>
+      <c r="X20" s="57"/>
+      <c r="Y20" s="57"/>
+      <c r="Z20" s="57"/>
+      <c r="AA20" s="57"/>
+      <c r="AB20" s="57"/>
+      <c r="AC20" s="57"/>
+      <c r="AD20" s="57"/>
+      <c r="AE20" s="57"/>
+      <c r="AF20" s="57"/>
+      <c r="AG20" s="57"/>
+      <c r="AH20" s="57"/>
+      <c r="AI20" s="57"/>
+      <c r="AJ20" s="57"/>
+      <c r="AK20" s="57"/>
+      <c r="AL20" s="57"/>
+      <c r="AM20" s="57"/>
+      <c r="AN20" s="57"/>
+      <c r="AO20" s="57"/>
+      <c r="AP20" s="57"/>
+      <c r="AQ20" s="57"/>
+      <c r="AR20" s="57"/>
+      <c r="AS20" s="57"/>
+      <c r="AT20" s="57"/>
+      <c r="AU20" s="57"/>
+      <c r="AV20" s="57"/>
+      <c r="AW20" s="57"/>
+      <c r="AX20" s="57"/>
+      <c r="AY20" s="57"/>
+      <c r="AZ20" s="57"/>
+      <c r="BA20" s="57"/>
+      <c r="BB20" s="57"/>
+      <c r="BC20" s="57"/>
+      <c r="BD20" s="57"/>
+      <c r="BE20" s="57"/>
+      <c r="BF20" s="57"/>
+      <c r="BG20" s="57"/>
+      <c r="BH20" s="57"/>
+      <c r="BI20" s="57"/>
+      <c r="BJ20" s="57"/>
+      <c r="BK20" s="57"/>
+      <c r="BL20" s="57"/>
+      <c r="BM20" s="57"/>
+      <c r="BN20" s="57"/>
     </row>
-    <row r="21" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="7"/>
       <c r="C21" s="2"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="22"/>
       <c r="G21" s="4"/>
       <c r="H21" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I21" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J21" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K21" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L21" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M21" s="5"/>
       <c r="N21" s="17"/>
       <c r="O21" s="10"/>
       <c r="P21" s="6"/>
-      <c r="Q21" s="86"/>
+      <c r="Q21" s="60"/>
       <c r="R21" s="9"/>
-      <c r="S21" s="79" t="str">
+      <c r="S21" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T21" s="80"/>
-[...45 lines deleted...]
-      <c r="BN21" s="80"/>
+      <c r="T21" s="57"/>
+      <c r="U21" s="57"/>
+      <c r="V21" s="57"/>
+      <c r="W21" s="57"/>
+      <c r="X21" s="57"/>
+      <c r="Y21" s="57"/>
+      <c r="Z21" s="57"/>
+      <c r="AA21" s="57"/>
+      <c r="AB21" s="57"/>
+      <c r="AC21" s="57"/>
+      <c r="AD21" s="57"/>
+      <c r="AE21" s="57"/>
+      <c r="AF21" s="57"/>
+      <c r="AG21" s="57"/>
+      <c r="AH21" s="57"/>
+      <c r="AI21" s="57"/>
+      <c r="AJ21" s="57"/>
+      <c r="AK21" s="57"/>
+      <c r="AL21" s="57"/>
+      <c r="AM21" s="57"/>
+      <c r="AN21" s="57"/>
+      <c r="AO21" s="57"/>
+      <c r="AP21" s="57"/>
+      <c r="AQ21" s="57"/>
+      <c r="AR21" s="57"/>
+      <c r="AS21" s="57"/>
+      <c r="AT21" s="57"/>
+      <c r="AU21" s="57"/>
+      <c r="AV21" s="57"/>
+      <c r="AW21" s="57"/>
+      <c r="AX21" s="57"/>
+      <c r="AY21" s="57"/>
+      <c r="AZ21" s="57"/>
+      <c r="BA21" s="57"/>
+      <c r="BB21" s="57"/>
+      <c r="BC21" s="57"/>
+      <c r="BD21" s="57"/>
+      <c r="BE21" s="57"/>
+      <c r="BF21" s="57"/>
+      <c r="BG21" s="57"/>
+      <c r="BH21" s="57"/>
+      <c r="BI21" s="57"/>
+      <c r="BJ21" s="57"/>
+      <c r="BK21" s="57"/>
+      <c r="BL21" s="57"/>
+      <c r="BM21" s="57"/>
+      <c r="BN21" s="57"/>
     </row>
-    <row r="22" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="B22" s="7"/>
       <c r="C22" s="2"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="22"/>
       <c r="G22" s="4"/>
       <c r="H22" s="4" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I22" s="4" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J22" s="4" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K22" s="4" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L22" s="4" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M22" s="5"/>
       <c r="N22" s="17"/>
       <c r="O22" s="10"/>
       <c r="P22" s="6"/>
-      <c r="Q22" s="86"/>
+      <c r="Q22" s="60"/>
       <c r="R22" s="9"/>
-      <c r="S22" s="79" t="str">
+      <c r="S22" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T22" s="80"/>
-[...45 lines deleted...]
-      <c r="BN22" s="80"/>
+      <c r="T22" s="57"/>
+      <c r="U22" s="57"/>
+      <c r="V22" s="57"/>
+      <c r="W22" s="57"/>
+      <c r="X22" s="57"/>
+      <c r="Y22" s="57"/>
+      <c r="Z22" s="57"/>
+      <c r="AA22" s="57"/>
+      <c r="AB22" s="57"/>
+      <c r="AC22" s="57"/>
+      <c r="AD22" s="57"/>
+      <c r="AE22" s="57"/>
+      <c r="AF22" s="57"/>
+      <c r="AG22" s="57"/>
+      <c r="AH22" s="57"/>
+      <c r="AI22" s="57"/>
+      <c r="AJ22" s="57"/>
+      <c r="AK22" s="57"/>
+      <c r="AL22" s="57"/>
+      <c r="AM22" s="57"/>
+      <c r="AN22" s="57"/>
+      <c r="AO22" s="57"/>
+      <c r="AP22" s="57"/>
+      <c r="AQ22" s="57"/>
+      <c r="AR22" s="57"/>
+      <c r="AS22" s="57"/>
+      <c r="AT22" s="57"/>
+      <c r="AU22" s="57"/>
+      <c r="AV22" s="57"/>
+      <c r="AW22" s="57"/>
+      <c r="AX22" s="57"/>
+      <c r="AY22" s="57"/>
+      <c r="AZ22" s="57"/>
+      <c r="BA22" s="57"/>
+      <c r="BB22" s="57"/>
+      <c r="BC22" s="57"/>
+      <c r="BD22" s="57"/>
+      <c r="BE22" s="57"/>
+      <c r="BF22" s="57"/>
+      <c r="BG22" s="57"/>
+      <c r="BH22" s="57"/>
+      <c r="BI22" s="57"/>
+      <c r="BJ22" s="57"/>
+      <c r="BK22" s="57"/>
+      <c r="BL22" s="57"/>
+      <c r="BM22" s="57"/>
+      <c r="BN22" s="57"/>
     </row>
-    <row r="23" spans="1:66" s="81" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:66" s="58" customFormat="1" ht="50.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="11"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="23"/>
       <c r="G23" s="4"/>
       <c r="H23" s="20" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="I23" s="20" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="J23" s="20" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="K23" s="20" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="L23" s="20" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="M23" s="21"/>
       <c r="N23" s="18"/>
       <c r="O23" s="14"/>
       <c r="P23" s="15"/>
-      <c r="Q23" s="87"/>
+      <c r="Q23" s="61"/>
       <c r="R23" s="16"/>
-      <c r="S23" s="79" t="str">
+      <c r="S23" s="56" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
-      <c r="T23" s="80"/>
-[...45 lines deleted...]
-      <c r="BN23" s="80"/>
+      <c r="T23" s="57"/>
+      <c r="U23" s="57"/>
+      <c r="V23" s="57"/>
+      <c r="W23" s="57"/>
+      <c r="X23" s="57"/>
+      <c r="Y23" s="57"/>
+      <c r="Z23" s="57"/>
+      <c r="AA23" s="57"/>
+      <c r="AB23" s="57"/>
+      <c r="AC23" s="57"/>
+      <c r="AD23" s="57"/>
+      <c r="AE23" s="57"/>
+      <c r="AF23" s="57"/>
+      <c r="AG23" s="57"/>
+      <c r="AH23" s="57"/>
+      <c r="AI23" s="57"/>
+      <c r="AJ23" s="57"/>
+      <c r="AK23" s="57"/>
+      <c r="AL23" s="57"/>
+      <c r="AM23" s="57"/>
+      <c r="AN23" s="57"/>
+      <c r="AO23" s="57"/>
+      <c r="AP23" s="57"/>
+      <c r="AQ23" s="57"/>
+      <c r="AR23" s="57"/>
+      <c r="AS23" s="57"/>
+      <c r="AT23" s="57"/>
+      <c r="AU23" s="57"/>
+      <c r="AV23" s="57"/>
+      <c r="AW23" s="57"/>
+      <c r="AX23" s="57"/>
+      <c r="AY23" s="57"/>
+      <c r="AZ23" s="57"/>
+      <c r="BA23" s="57"/>
+      <c r="BB23" s="57"/>
+      <c r="BC23" s="57"/>
+      <c r="BD23" s="57"/>
+      <c r="BE23" s="57"/>
+      <c r="BF23" s="57"/>
+      <c r="BG23" s="57"/>
+      <c r="BH23" s="57"/>
+      <c r="BI23" s="57"/>
+      <c r="BJ23" s="57"/>
+      <c r="BK23" s="57"/>
+      <c r="BL23" s="57"/>
+      <c r="BM23" s="57"/>
+      <c r="BN23" s="57"/>
     </row>
-    <row r="24" spans="1:66" s="81" customFormat="1" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...64 lines deleted...]
-      <c r="BN24" s="80"/>
+    <row r="24" spans="1:66" s="58" customFormat="1" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="57"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="57"/>
+      <c r="D24" s="57"/>
+      <c r="E24" s="57"/>
+      <c r="F24" s="57"/>
+      <c r="G24" s="57"/>
+      <c r="H24" s="57"/>
+      <c r="I24" s="57"/>
+      <c r="J24" s="57"/>
+      <c r="K24" s="57"/>
+      <c r="L24" s="57"/>
+      <c r="M24" s="57"/>
+      <c r="N24" s="57"/>
+      <c r="O24" s="57"/>
+      <c r="P24" s="57"/>
+      <c r="R24" s="57"/>
+      <c r="S24" s="57"/>
+      <c r="T24" s="57"/>
+      <c r="U24" s="57"/>
+      <c r="V24" s="57"/>
+      <c r="W24" s="57"/>
+      <c r="X24" s="57"/>
+      <c r="Y24" s="57"/>
+      <c r="Z24" s="57"/>
+      <c r="AA24" s="57"/>
+      <c r="AB24" s="57"/>
+      <c r="AC24" s="57"/>
+      <c r="AD24" s="57"/>
+      <c r="AE24" s="57"/>
+      <c r="AF24" s="57"/>
+      <c r="AG24" s="57"/>
+      <c r="AH24" s="57"/>
+      <c r="AI24" s="57"/>
+      <c r="AJ24" s="57"/>
+      <c r="AK24" s="57"/>
+      <c r="AL24" s="57"/>
+      <c r="AM24" s="57"/>
+      <c r="AN24" s="57"/>
+      <c r="AO24" s="57"/>
+      <c r="AP24" s="57"/>
+      <c r="AQ24" s="57"/>
+      <c r="AR24" s="57"/>
+      <c r="AS24" s="57"/>
+      <c r="AT24" s="57"/>
+      <c r="AU24" s="57"/>
+      <c r="AV24" s="57"/>
+      <c r="AW24" s="57"/>
+      <c r="AX24" s="57"/>
+      <c r="AY24" s="57"/>
+      <c r="AZ24" s="57"/>
+      <c r="BA24" s="57"/>
+      <c r="BB24" s="57"/>
+      <c r="BC24" s="57"/>
+      <c r="BD24" s="57"/>
+      <c r="BE24" s="57"/>
+      <c r="BF24" s="57"/>
+      <c r="BG24" s="57"/>
+      <c r="BH24" s="57"/>
+      <c r="BI24" s="57"/>
+      <c r="BJ24" s="57"/>
+      <c r="BK24" s="57"/>
+      <c r="BL24" s="57"/>
+      <c r="BM24" s="57"/>
+      <c r="BN24" s="57"/>
     </row>
-    <row r="25" spans="1:66" s="81" customFormat="1" ht="51.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B25" s="82" t="s">
+    <row r="25" spans="1:66" s="58" customFormat="1" ht="51.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="57"/>
+      <c r="B25" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="83"/>
-[...62 lines deleted...]
-      <c r="BN25" s="80"/>
+      <c r="C25" s="70"/>
+      <c r="D25" s="70"/>
+      <c r="E25" s="70"/>
+      <c r="F25" s="70"/>
+      <c r="G25" s="70"/>
+      <c r="H25" s="70"/>
+      <c r="I25" s="70"/>
+      <c r="J25" s="70"/>
+      <c r="K25" s="70"/>
+      <c r="L25" s="70"/>
+      <c r="M25" s="70"/>
+      <c r="N25" s="70"/>
+      <c r="O25" s="70"/>
+      <c r="P25" s="71"/>
+      <c r="Q25" s="59"/>
+      <c r="R25" s="57"/>
+      <c r="S25" s="57"/>
+      <c r="T25" s="57"/>
+      <c r="U25" s="57"/>
+      <c r="V25" s="57"/>
+      <c r="W25" s="57"/>
+      <c r="X25" s="57"/>
+      <c r="Y25" s="57"/>
+      <c r="Z25" s="57"/>
+      <c r="AA25" s="57"/>
+      <c r="AB25" s="57"/>
+      <c r="AC25" s="57"/>
+      <c r="AD25" s="57"/>
+      <c r="AE25" s="57"/>
+      <c r="AF25" s="57"/>
+      <c r="AG25" s="57"/>
+      <c r="AH25" s="57"/>
+      <c r="AI25" s="57"/>
+      <c r="AJ25" s="57"/>
+      <c r="AK25" s="57"/>
+      <c r="AL25" s="57"/>
+      <c r="AM25" s="57"/>
+      <c r="AN25" s="57"/>
+      <c r="AO25" s="57"/>
+      <c r="AP25" s="57"/>
+      <c r="AQ25" s="57"/>
+      <c r="AR25" s="57"/>
+      <c r="AS25" s="57"/>
+      <c r="AT25" s="57"/>
+      <c r="AU25" s="57"/>
+      <c r="AV25" s="57"/>
+      <c r="AW25" s="57"/>
+      <c r="AX25" s="57"/>
+      <c r="AY25" s="57"/>
+      <c r="AZ25" s="57"/>
+      <c r="BA25" s="57"/>
+      <c r="BB25" s="57"/>
+      <c r="BC25" s="57"/>
+      <c r="BD25" s="57"/>
+      <c r="BE25" s="57"/>
+      <c r="BF25" s="57"/>
+      <c r="BG25" s="57"/>
+      <c r="BH25" s="57"/>
+      <c r="BI25" s="57"/>
+      <c r="BJ25" s="57"/>
+      <c r="BK25" s="57"/>
+      <c r="BL25" s="57"/>
+      <c r="BM25" s="57"/>
+      <c r="BN25" s="57"/>
     </row>
-    <row r="26" spans="1:66" s="81" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
-[...65 lines deleted...]
-      <c r="BN26" s="80"/>
+    <row r="26" spans="1:66" s="58" customFormat="1" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A26" s="57"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="73"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
+      <c r="N26" s="73"/>
+      <c r="O26" s="73"/>
+      <c r="P26" s="74"/>
+      <c r="Q26" s="59"/>
+      <c r="R26" s="57"/>
+      <c r="S26" s="57"/>
+      <c r="T26" s="57"/>
+      <c r="U26" s="57"/>
+      <c r="V26" s="57"/>
+      <c r="W26" s="57"/>
+      <c r="X26" s="57"/>
+      <c r="Y26" s="57"/>
+      <c r="Z26" s="57"/>
+      <c r="AA26" s="57"/>
+      <c r="AB26" s="57"/>
+      <c r="AC26" s="57"/>
+      <c r="AD26" s="57"/>
+      <c r="AE26" s="57"/>
+      <c r="AF26" s="57"/>
+      <c r="AG26" s="57"/>
+      <c r="AH26" s="57"/>
+      <c r="AI26" s="57"/>
+      <c r="AJ26" s="57"/>
+      <c r="AK26" s="57"/>
+      <c r="AL26" s="57"/>
+      <c r="AM26" s="57"/>
+      <c r="AN26" s="57"/>
+      <c r="AO26" s="57"/>
+      <c r="AP26" s="57"/>
+      <c r="AQ26" s="57"/>
+      <c r="AR26" s="57"/>
+      <c r="AS26" s="57"/>
+      <c r="AT26" s="57"/>
+      <c r="AU26" s="57"/>
+      <c r="AV26" s="57"/>
+      <c r="AW26" s="57"/>
+      <c r="AX26" s="57"/>
+      <c r="AY26" s="57"/>
+      <c r="AZ26" s="57"/>
+      <c r="BA26" s="57"/>
+      <c r="BB26" s="57"/>
+      <c r="BC26" s="57"/>
+      <c r="BD26" s="57"/>
+      <c r="BE26" s="57"/>
+      <c r="BF26" s="57"/>
+      <c r="BG26" s="57"/>
+      <c r="BH26" s="57"/>
+      <c r="BI26" s="57"/>
+      <c r="BJ26" s="57"/>
+      <c r="BK26" s="57"/>
+      <c r="BL26" s="57"/>
+      <c r="BM26" s="57"/>
+      <c r="BN26" s="57"/>
     </row>
-    <row r="27" spans="1:66" s="81" customFormat="1" ht="79.349999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...65 lines deleted...]
-      <c r="BN27" s="80"/>
+    <row r="27" spans="1:66" s="58" customFormat="1" ht="79.349999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="57"/>
+      <c r="B27" s="75"/>
+      <c r="C27" s="76"/>
+      <c r="D27" s="76"/>
+      <c r="E27" s="76"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="76"/>
+      <c r="H27" s="76"/>
+      <c r="I27" s="76"/>
+      <c r="J27" s="76"/>
+      <c r="K27" s="76"/>
+      <c r="L27" s="76"/>
+      <c r="M27" s="76"/>
+      <c r="N27" s="76"/>
+      <c r="O27" s="76"/>
+      <c r="P27" s="77"/>
+      <c r="Q27" s="59"/>
+      <c r="R27" s="57"/>
+      <c r="S27" s="57"/>
+      <c r="T27" s="57"/>
+      <c r="U27" s="57"/>
+      <c r="V27" s="57"/>
+      <c r="W27" s="57"/>
+      <c r="X27" s="57"/>
+      <c r="Y27" s="57"/>
+      <c r="Z27" s="57"/>
+      <c r="AA27" s="57"/>
+      <c r="AB27" s="57"/>
+      <c r="AC27" s="57"/>
+      <c r="AD27" s="57"/>
+      <c r="AE27" s="57"/>
+      <c r="AF27" s="57"/>
+      <c r="AG27" s="57"/>
+      <c r="AH27" s="57"/>
+      <c r="AI27" s="57"/>
+      <c r="AJ27" s="57"/>
+      <c r="AK27" s="57"/>
+      <c r="AL27" s="57"/>
+      <c r="AM27" s="57"/>
+      <c r="AN27" s="57"/>
+      <c r="AO27" s="57"/>
+      <c r="AP27" s="57"/>
+      <c r="AQ27" s="57"/>
+      <c r="AR27" s="57"/>
+      <c r="AS27" s="57"/>
+      <c r="AT27" s="57"/>
+      <c r="AU27" s="57"/>
+      <c r="AV27" s="57"/>
+      <c r="AW27" s="57"/>
+      <c r="AX27" s="57"/>
+      <c r="AY27" s="57"/>
+      <c r="AZ27" s="57"/>
+      <c r="BA27" s="57"/>
+      <c r="BB27" s="57"/>
+      <c r="BC27" s="57"/>
+      <c r="BD27" s="57"/>
+      <c r="BE27" s="57"/>
+      <c r="BF27" s="57"/>
+      <c r="BG27" s="57"/>
+      <c r="BH27" s="57"/>
+      <c r="BI27" s="57"/>
+      <c r="BJ27" s="57"/>
+      <c r="BK27" s="57"/>
+      <c r="BL27" s="57"/>
+      <c r="BM27" s="57"/>
+      <c r="BN27" s="57"/>
     </row>
-    <row r="31" spans="1:66" hidden="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B31" s="88" t="s">
+    <row r="31" spans="1:66" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="62" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="C31" s="88" t="s">
+      <c r="C31" s="62" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="32" spans="1:66" hidden="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B32" s="88" t="s">
+    <row r="32" spans="1:66" hidden="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="62" t="s">
+        <v>29</v>
+      </c>
+      <c r="B32" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="C32" s="88" t="s">
+      <c r="C32" s="62" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="33" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-      <c r="C33" s="88" t="s">
+    <row r="33" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C33" s="62" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-      <c r="C34" s="88" t="s">
+    <row r="34" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C34" s="62" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="35" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-      <c r="C35" s="88" t="s">
+    <row r="35" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C35" s="62" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="36" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-      <c r="C36" s="88" t="s">
+    <row r="36" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C36" s="62" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="37" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>34</v>
+    <row r="37" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C37" s="62" t="s">
+        <v>32</v>
       </c>
     </row>
-    <row r="38" spans="3:3" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>35</v>
+    <row r="38" spans="3:3" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C38" s="62" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="DEkYsTiPU1SYOSiBx+3gtQ79smyaECCGkDH3+qRdl+NuaC1v0fxbwMsiwCixJL2lF0RtRMiHrGKMad1A3EbaGQ==" saltValue="7u41TFrcWXXKSlxO2THYjA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="qfNUqQsot1WK+66YXgVwDJeGudDloUhyUy3SYoK7YBRrWlDYURIZ1abBc7viqS0Y5OP0V2jnsVluBH8mjcAkDw==" saltValue="K7bq1ez6TNNqzNjlZT5GUA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
     <mergeCell ref="B25:P25"/>
     <mergeCell ref="B26:P27"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="N6:P6"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:H4"/>
     <mergeCell ref="J4:P4"/>
     <mergeCell ref="G6:M6"/>
   </mergeCells>
   <dataValidations count="6">
     <dataValidation allowBlank="1" showErrorMessage="1" prompt="Example: 10-2017-10" sqref="B8" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please use drop-down" sqref="A9:A23" xr:uid="{2D9EBCAC-21B1-4E5F-8F8A-5EEFD7937697}">
       <formula1>$B$31:$B$32</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Example: 11-2020-01" sqref="B9:B23" xr:uid="{021B24B3-8B18-469C-A364-D3DE1C174131}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R4" xr:uid="{7A8EA3D9-E96B-498B-BDF4-9CF9CF5D0E3B}">
       <formula1>$A$31:$A$32</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please use drop-down" sqref="C8" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$B$29:$I$29</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please use drop-down" sqref="C9:C23" xr:uid="{DAA88227-A45D-49BB-A20A-89CB227AB484}">