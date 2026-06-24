--- v0 (2025-11-21)
+++ v1 (2026-06-24)
@@ -1,538 +1,506 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0FD0AC90-DCE8-4489-8FF5-35CD736C7200}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="XOvlD63QCYEvw+mEKyIojHekcpEbv3zc7HDbGCAYxbsPsAkkBITjHN1pZVKat7hlJr/Kz8JcFizqPOzOLJVHsA==" workbookSaltValue="sSX3BUHcm1MEiACLA+qI/w==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7CF37DB-2271-4E0C-973F-EA72447A9EBA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="R59USh+v3NxIWwcnovVzlgpb5YzByTa8HjU+zYsysslXOtGM0br68qOm+fGs64vIuZFlSeQUAiXtq4moem9Hqg==" workbookSaltValue="rUbjy7q0wOm9WipWWA4ljw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="950" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources &amp; Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Project Info" sheetId="43" r:id="rId3"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId4"/>
     <sheet name="1 - Value Gap" sheetId="41" r:id="rId5"/>
     <sheet name="1 - Aff Gap" sheetId="45" r:id="rId6"/>
     <sheet name="2 - Sources &amp; Uses" sheetId="46" state="hidden" r:id="rId7"/>
     <sheet name="2 - Project Info" sheetId="47" r:id="rId8"/>
     <sheet name="2 - Leverage" sheetId="48" r:id="rId9"/>
     <sheet name="2 - Value Gap" sheetId="49" r:id="rId10"/>
     <sheet name="2 - Aff Gap" sheetId="50" r:id="rId11"/>
     <sheet name="3 - Sources &amp; Uses" sheetId="51" state="hidden" r:id="rId12"/>
     <sheet name="3 - Project Info" sheetId="52" r:id="rId13"/>
     <sheet name="3 - Leverage" sheetId="53" r:id="rId14"/>
     <sheet name="3 - Value Gap" sheetId="54" r:id="rId15"/>
     <sheet name="3 - Aff Gap" sheetId="61" r:id="rId16"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="3">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="4">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="8">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="7">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="9">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="13">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="12">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="14">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'1 - Aff Gap'!$A$1:$F$42</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Project Info'!$A$1:$G$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'1 - Aff Gap'!$A$1:$F$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Leverage'!$A$1:$F$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Project Info'!$A$1:$G$65</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'1 - Value Gap'!$A$1:$H$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'2 - Aff Gap'!$A$1:$F$40</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="7">'2 - Project Info'!$A$1:$G$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'2 - Aff Gap'!$A$1:$F$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'2 - Leverage'!$A$1:$F$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'2 - Project Info'!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'2 - Value Gap'!$A$1:$H$29</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="15">'3 - Aff Gap'!$A$1:$F$40</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="12">'3 - Project Info'!$A$1:$G$50</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="15">'3 - Aff Gap'!$A$1:$F$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="13">'3 - Leverage'!$A$1:$F$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="12">'3 - Project Info'!$A$1:$G$64</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="11">'3 - Sources &amp; Uses'!$A$1:$I$38</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="14">'3 - Value Gap'!$A$1:$H$29</definedName>
     <definedName name="solver_eng" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_eng" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_eng" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_num" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_num" localSheetId="9" hidden="1">0</definedName>
     <definedName name="solver_num" localSheetId="14" hidden="1">0</definedName>
     <definedName name="solver_opt" localSheetId="4" hidden="1">'1 - Value Gap'!$H$25</definedName>
     <definedName name="solver_opt" localSheetId="9" hidden="1">'2 - Value Gap'!$H$25</definedName>
     <definedName name="solver_opt" localSheetId="14" hidden="1">'3 - Value Gap'!$H$25</definedName>
     <definedName name="solver_typ" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_typ" localSheetId="9" hidden="1">1</definedName>
     <definedName name="solver_typ" localSheetId="14" hidden="1">1</definedName>
     <definedName name="solver_val" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_val" localSheetId="9" hidden="1">0</definedName>
     <definedName name="solver_val" localSheetId="14" hidden="1">0</definedName>
     <definedName name="solver_ver" localSheetId="4" hidden="1">3</definedName>
     <definedName name="solver_ver" localSheetId="9" hidden="1">3</definedName>
     <definedName name="solver_ver" localSheetId="14" hidden="1">3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D24" i="51" l="1"/>
-[...4 lines deleted...]
-  <c r="I4" i="51" l="1"/>
+  <c r="H9" i="52" l="1"/>
+  <c r="H9" i="47"/>
+  <c r="H9" i="43"/>
+  <c r="I3" i="38"/>
+  <c r="F22" i="62"/>
+  <c r="C29" i="51"/>
+  <c r="C28" i="51"/>
+  <c r="C29" i="46"/>
+  <c r="C28" i="46"/>
+  <c r="C29" i="38"/>
+  <c r="C28" i="38"/>
+  <c r="C19" i="51"/>
+  <c r="E19" i="51"/>
+  <c r="C19" i="46"/>
+  <c r="C19" i="38"/>
+  <c r="E19" i="46"/>
+  <c r="I5" i="51"/>
+  <c r="I5" i="46"/>
+  <c r="I4" i="51"/>
   <c r="I4" i="46"/>
-  <c r="I33" i="51"/>
+  <c r="I4" i="38"/>
+  <c r="E19" i="38"/>
+  <c r="G49" i="52"/>
+  <c r="G49" i="47"/>
+  <c r="G50" i="43"/>
+  <c r="I5" i="38" s="1"/>
+  <c r="D25" i="51" l="1"/>
+  <c r="D25" i="46"/>
+  <c r="D25" i="38"/>
+  <c r="D23" i="38"/>
+  <c r="I33" i="51" l="1"/>
   <c r="I33" i="38"/>
   <c r="I33" i="46"/>
   <c r="F30" i="62"/>
   <c r="F28" i="62"/>
   <c r="F25" i="62"/>
   <c r="I29" i="51"/>
   <c r="I34" i="51"/>
   <c r="I35" i="51"/>
   <c r="I36" i="51"/>
   <c r="I37" i="51"/>
   <c r="I37" i="46"/>
   <c r="I36" i="46"/>
   <c r="I35" i="46"/>
   <c r="I34" i="46"/>
   <c r="C18" i="46" s="1"/>
-  <c r="C24" i="46" s="1"/>
   <c r="I29" i="46"/>
-  <c r="E19" i="46"/>
-[...3 lines deleted...]
-  <c r="E20" i="38" s="1"/>
+  <c r="E20" i="46"/>
+  <c r="C20" i="46"/>
+  <c r="C20" i="51"/>
+  <c r="D21" i="38"/>
+  <c r="E21" i="38" s="1"/>
   <c r="D11" i="38"/>
-  <c r="D20" i="46"/>
+  <c r="D21" i="46"/>
   <c r="D11" i="46"/>
-  <c r="D13" i="46" s="1"/>
-  <c r="D15" i="46" s="1"/>
   <c r="F11" i="50"/>
   <c r="F13" i="50" s="1"/>
   <c r="G18" i="50" s="1"/>
   <c r="F11" i="61"/>
   <c r="F13" i="61" s="1"/>
-  <c r="F38" i="61"/>
-[...3 lines deleted...]
-  <c r="F32" i="61"/>
+  <c r="F39" i="61"/>
+  <c r="F40" i="61" s="1"/>
+  <c r="F35" i="61"/>
+  <c r="G34" i="61"/>
+  <c r="F33" i="61"/>
   <c r="F39" i="50"/>
-  <c r="F38" i="50"/>
-[...2 lines deleted...]
-  <c r="F32" i="50"/>
+  <c r="F40" i="50" s="1"/>
+  <c r="F35" i="50"/>
+  <c r="G34" i="50"/>
+  <c r="F33" i="50"/>
   <c r="H9" i="49"/>
   <c r="H6" i="49"/>
   <c r="H9" i="54"/>
   <c r="H6" i="54"/>
   <c r="H26" i="54"/>
   <c r="I25" i="54"/>
   <c r="H23" i="54"/>
   <c r="H26" i="49"/>
   <c r="I25" i="49"/>
   <c r="H23" i="49"/>
-  <c r="G43" i="52"/>
-[...1 lines deleted...]
-  <c r="G33" i="52"/>
+  <c r="G57" i="52"/>
+  <c r="G38" i="52"/>
   <c r="F22" i="52"/>
   <c r="F23" i="52" s="1"/>
-  <c r="G43" i="47"/>
+  <c r="G57" i="47"/>
   <c r="I13" i="46" s="1"/>
-  <c r="G37" i="47"/>
-  <c r="G33" i="47"/>
+  <c r="G38" i="47"/>
   <c r="F22" i="47"/>
   <c r="F23" i="47" s="1"/>
   <c r="F24" i="62"/>
-  <c r="F22" i="62"/>
   <c r="I29" i="38"/>
   <c r="I37" i="38"/>
   <c r="I36" i="38"/>
   <c r="I35" i="38"/>
   <c r="I34" i="38"/>
   <c r="C18" i="38" s="1"/>
-  <c r="C24" i="38" s="1"/>
+  <c r="C25" i="38" s="1"/>
   <c r="I24" i="38"/>
   <c r="I23" i="38"/>
   <c r="I12" i="38"/>
-  <c r="I5" i="38"/>
-[...21 lines deleted...]
-  <c r="D32" i="38"/>
   <c r="A33" i="38"/>
   <c r="B33" i="38"/>
   <c r="C33" i="38"/>
   <c r="D33" i="38"/>
   <c r="A34" i="38"/>
   <c r="B34" i="38"/>
   <c r="C34" i="38"/>
   <c r="D34" i="38"/>
   <c r="A35" i="38"/>
   <c r="B35" i="38"/>
   <c r="C35" i="38"/>
   <c r="D35" i="38"/>
   <c r="A36" i="38"/>
   <c r="B36" i="38"/>
   <c r="C36" i="38"/>
   <c r="D36" i="38"/>
   <c r="A37" i="38"/>
   <c r="B37" i="38"/>
   <c r="C37" i="38"/>
   <c r="D37" i="38"/>
-  <c r="D27" i="38"/>
-[...3 lines deleted...]
-  <c r="C19" i="38"/>
+  <c r="A38" i="38"/>
+  <c r="B38" i="38"/>
+  <c r="C38" i="38"/>
+  <c r="D38" i="38"/>
+  <c r="D32" i="38"/>
+  <c r="C32" i="38"/>
+  <c r="B32" i="38"/>
+  <c r="A32" i="38"/>
+  <c r="C20" i="38"/>
   <c r="C10" i="38"/>
   <c r="C9" i="38"/>
   <c r="B4" i="38"/>
-  <c r="E19" i="38"/>
+  <c r="E20" i="38"/>
   <c r="E18" i="38"/>
   <c r="E10" i="38"/>
   <c r="E9" i="38"/>
   <c r="B3" i="38"/>
   <c r="B2" i="38"/>
   <c r="I24" i="46"/>
   <c r="I23" i="46"/>
   <c r="I12" i="46"/>
-  <c r="I5" i="46"/>
-  <c r="I9" i="46" s="1"/>
   <c r="I3" i="46"/>
-  <c r="B28" i="46"/>
-[...13 lines deleted...]
-  <c r="D32" i="46"/>
   <c r="B33" i="46"/>
   <c r="C33" i="46"/>
   <c r="D33" i="46"/>
   <c r="B34" i="46"/>
   <c r="C34" i="46"/>
   <c r="D34" i="46"/>
   <c r="B35" i="46"/>
   <c r="C35" i="46"/>
   <c r="D35" i="46"/>
   <c r="B36" i="46"/>
   <c r="C36" i="46"/>
   <c r="D36" i="46"/>
   <c r="B37" i="46"/>
   <c r="C37" i="46"/>
   <c r="D37" i="46"/>
-  <c r="D27" i="46"/>
-[...6 lines deleted...]
-  <c r="A32" i="46"/>
+  <c r="B38" i="46"/>
+  <c r="C38" i="46"/>
+  <c r="D38" i="46"/>
+  <c r="D32" i="46"/>
+  <c r="C32" i="46"/>
+  <c r="B32" i="46"/>
   <c r="A33" i="46"/>
   <c r="A34" i="46"/>
   <c r="A35" i="46"/>
   <c r="A36" i="46"/>
   <c r="A37" i="46"/>
-  <c r="A27" i="46"/>
+  <c r="A38" i="46"/>
+  <c r="A32" i="46"/>
   <c r="C10" i="46"/>
   <c r="C9" i="46"/>
   <c r="B4" i="46"/>
-  <c r="D22" i="46"/>
+  <c r="D23" i="46"/>
   <c r="E10" i="46"/>
   <c r="E9" i="46"/>
   <c r="B3" i="46"/>
   <c r="B2" i="46"/>
   <c r="C10" i="51"/>
   <c r="C9" i="51"/>
-  <c r="D13" i="38" l="1"/>
+  <c r="C25" i="46" l="1"/>
+  <c r="D13" i="46"/>
+  <c r="D15" i="46"/>
+  <c r="I7" i="38"/>
+  <c r="I9" i="38"/>
+  <c r="I7" i="46"/>
+  <c r="I9" i="46"/>
+  <c r="I11" i="46"/>
+  <c r="I11" i="38"/>
+  <c r="D13" i="38"/>
   <c r="D15" i="38"/>
   <c r="I28" i="51"/>
-  <c r="I11" i="46"/>
-  <c r="I11" i="38"/>
   <c r="C11" i="46"/>
-  <c r="C13" i="46" s="1"/>
-  <c r="C15" i="46" s="1"/>
   <c r="I28" i="46"/>
   <c r="I30" i="46" s="1"/>
   <c r="E18" i="46"/>
-  <c r="E20" i="46"/>
+  <c r="E21" i="46"/>
   <c r="E11" i="46"/>
   <c r="E11" i="38"/>
-  <c r="G38" i="52"/>
-  <c r="G44" i="52" s="1"/>
+  <c r="G50" i="52"/>
+  <c r="G58" i="52" s="1"/>
   <c r="H5" i="54" s="1"/>
   <c r="H7" i="54" s="1"/>
-  <c r="G38" i="47"/>
-  <c r="G44" i="47" s="1"/>
+  <c r="G50" i="47"/>
+  <c r="G58" i="47" s="1"/>
   <c r="H5" i="49" s="1"/>
   <c r="H7" i="49" s="1"/>
   <c r="A28" i="49" s="1"/>
   <c r="G18" i="61"/>
   <c r="F14" i="61"/>
-  <c r="G32" i="61" s="1"/>
+  <c r="G33" i="61" s="1"/>
   <c r="F14" i="50"/>
-  <c r="G32" i="50" s="1"/>
-  <c r="C20" i="38"/>
+  <c r="G33" i="50" s="1"/>
+  <c r="C21" i="38"/>
   <c r="C11" i="38"/>
   <c r="I25" i="38"/>
   <c r="I25" i="46"/>
   <c r="I38" i="38"/>
-  <c r="I7" i="38"/>
-  <c r="C22" i="38"/>
+  <c r="C23" i="38"/>
   <c r="I38" i="46"/>
-  <c r="I7" i="46"/>
   <c r="I14" i="46"/>
-  <c r="C20" i="46"/>
-  <c r="C22" i="46"/>
+  <c r="I20" i="46" s="1"/>
+  <c r="C21" i="46"/>
+  <c r="C23" i="46"/>
   <c r="I23" i="51"/>
   <c r="D11" i="51"/>
+  <c r="D15" i="51" s="1"/>
   <c r="C11" i="51"/>
+  <c r="C15" i="51" s="1"/>
   <c r="E10" i="51"/>
   <c r="E9" i="51"/>
   <c r="B4" i="51"/>
   <c r="F11" i="45"/>
-  <c r="C13" i="38" l="1"/>
+  <c r="C13" i="46" l="1"/>
+  <c r="C15" i="46"/>
+  <c r="C13" i="38"/>
   <c r="C15" i="38"/>
-  <c r="I20" i="46"/>
   <c r="I18" i="46"/>
   <c r="I28" i="38"/>
   <c r="I30" i="38" s="1"/>
   <c r="A28" i="54"/>
   <c r="I23" i="54"/>
   <c r="I23" i="49"/>
   <c r="I16" i="46"/>
   <c r="E11" i="51"/>
   <c r="C18" i="51"/>
-  <c r="C24" i="51" s="1"/>
-[...3 lines deleted...]
-  <c r="E19" i="51"/>
+  <c r="C25" i="51" s="1"/>
+  <c r="D23" i="51"/>
+  <c r="D21" i="51"/>
+  <c r="E21" i="51" s="1"/>
+  <c r="E20" i="51"/>
   <c r="E18" i="51"/>
   <c r="D13" i="51"/>
-  <c r="D15" i="51" s="1"/>
   <c r="I38" i="51" l="1"/>
-  <c r="C20" i="51"/>
+  <c r="C21" i="51"/>
   <c r="C13" i="51"/>
-  <c r="C15" i="51" s="1"/>
-  <c r="C22" i="51"/>
+  <c r="C23" i="51"/>
   <c r="H9" i="41"/>
   <c r="F29" i="62" l="1"/>
   <c r="B3" i="51"/>
   <c r="B2" i="51"/>
-  <c r="D18" i="53" l="1"/>
+  <c r="D14" i="53" l="1"/>
   <c r="I13" i="51"/>
   <c r="I30" i="51"/>
+  <c r="D38" i="51"/>
+  <c r="C38" i="51"/>
+  <c r="B38" i="51"/>
+  <c r="A38" i="51"/>
   <c r="D37" i="51"/>
   <c r="C37" i="51"/>
   <c r="B37" i="51"/>
   <c r="A37" i="51"/>
   <c r="D36" i="51"/>
   <c r="C36" i="51"/>
   <c r="B36" i="51"/>
   <c r="A36" i="51"/>
   <c r="D35" i="51"/>
   <c r="C35" i="51"/>
   <c r="B35" i="51"/>
   <c r="A35" i="51"/>
+  <c r="I24" i="51"/>
   <c r="D34" i="51"/>
   <c r="C34" i="51"/>
   <c r="B34" i="51"/>
   <c r="A34" i="51"/>
   <c r="D33" i="51"/>
   <c r="C33" i="51"/>
   <c r="B33" i="51"/>
   <c r="A33" i="51"/>
   <c r="D32" i="51"/>
   <c r="C32" i="51"/>
   <c r="B32" i="51"/>
   <c r="A32" i="51"/>
-  <c r="D31" i="51"/>
-[...19 lines deleted...]
-  <c r="A27" i="51"/>
   <c r="I12" i="51"/>
-  <c r="I5" i="51"/>
   <c r="I3" i="51"/>
-  <c r="D18" i="48"/>
+  <c r="D14" i="48"/>
   <c r="I7" i="51" l="1"/>
   <c r="I11" i="51"/>
+  <c r="I9" i="51"/>
   <c r="I25" i="51"/>
   <c r="I14" i="51"/>
-  <c r="I9" i="51"/>
-[...2 lines deleted...]
-  <c r="I18" i="51"/>
+  <c r="I20" i="51" s="1"/>
+  <c r="F39" i="45"/>
+  <c r="I18" i="51" l="1"/>
   <c r="I16" i="51"/>
-  <c r="D18" i="42"/>
-[...1 lines deleted...]
-  <c r="F34" i="45" l="1"/>
+  <c r="D14" i="42"/>
+  <c r="F33" i="45"/>
+  <c r="F35" i="45" l="1"/>
   <c r="F19" i="62" s="1"/>
   <c r="H23" i="41"/>
   <c r="H26" i="41"/>
   <c r="F18" i="62" s="1"/>
-  <c r="G33" i="45" l="1"/>
-  <c r="G43" i="43" l="1"/>
+  <c r="G34" i="45" l="1"/>
+  <c r="G58" i="43" l="1"/>
   <c r="I13" i="38" s="1"/>
   <c r="I14" i="38" s="1"/>
   <c r="I20" i="38" s="1"/>
-  <c r="G37" i="43"/>
-[...1 lines deleted...]
-  <c r="I16" i="38" l="1"/>
+  <c r="G38" i="43"/>
+  <c r="G51" i="43" s="1"/>
+  <c r="G59" i="43" l="1"/>
+  <c r="I16" i="38"/>
   <c r="I18" i="38"/>
-  <c r="G38" i="43"/>
-[...1 lines deleted...]
-  <c r="F39" i="45" l="1"/>
+  <c r="F40" i="45" l="1"/>
   <c r="F20" i="62" s="1"/>
   <c r="F23" i="62" s="1"/>
   <c r="F32" i="62" l="1"/>
   <c r="F13" i="45"/>
   <c r="F14" i="45" l="1"/>
-  <c r="G32" i="45" s="1"/>
+  <c r="G33" i="45" s="1"/>
   <c r="G18" i="45"/>
   <c r="H6" i="41"/>
   <c r="F22" i="43" l="1"/>
   <c r="F23" i="43" s="1"/>
   <c r="H5" i="41" l="1"/>
   <c r="H7" i="41" s="1"/>
   <c r="I23" i="41" s="1"/>
   <c r="I25" i="41" l="1"/>
   <c r="A28" i="41"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="936" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="958" uniqueCount="234">
   <si>
     <t>Type of Activity 
 Being Funded</t>
   </si>
   <si>
     <t>Philanthropic Leverage</t>
   </si>
   <si>
     <t>Ownership Type:</t>
   </si>
   <si>
     <t>Soft Costs</t>
   </si>
   <si>
     <t>Federal Leverage</t>
   </si>
   <si>
     <t xml:space="preserve">Total Hard Costs </t>
   </si>
   <si>
     <t xml:space="preserve"> Project Information Financial Worksheet</t>
   </si>
   <si>
     <t>Typical Lot Size</t>
   </si>
@@ -801,53 +769,50 @@
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (Purchase Price + Settlement and Closing Costs)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Leverage Sources </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Worksheet</t>
     </r>
   </si>
   <si>
     <t>Are these funds committed?</t>
-  </si>
-[...1 lines deleted...]
-    <t>Developer Fee (up to 10% of TDC)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The leveraged sources listed below </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>must match the sources on the Leverage Sources Worksheet.</t>
     </r>
   </si>
   <si>
     <t>Funds committed</t>
   </si>
   <si>
     <t xml:space="preserve">% Over/Under Historical 80th Percentile </t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL DEVELOPMENT COST (TDC):  </t>
   </si>
   <si>
     <t>Total Affordability Gap Required</t>
@@ -1123,132 +1088,111 @@
   <si>
     <t>Impact Fund: Land Acquisition (HIB)</t>
   </si>
   <si>
     <t>Impact Fund: Value Gap (Grant or HIB)</t>
   </si>
   <si>
     <t>Be sure to enter an amount here if requesting an Interim Loan</t>
   </si>
   <si>
     <t>Total # of units to be completed with Value Gap dollars</t>
   </si>
   <si>
     <t>Total # of units to be completed with Affordability Gap dollars</t>
   </si>
   <si>
     <t xml:space="preserve">Total # of units to be completed with GMHF dollars  </t>
   </si>
   <si>
     <t>Land Acquisition, Demolition, and Utility Connections (CLTs only)</t>
   </si>
   <si>
     <t>Downpayment Assistance/Affordability Gap</t>
   </si>
   <si>
-    <t xml:space="preserve">General Construction (include fees, environmental remediation, garage, water, sewer, driveways, landscaping, contingency, etc.) </t>
-[...1 lines deleted...]
-  <si>
     <t>Land Acquisition, Demolition, and Utility Connections</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="22"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">FUNDING REQUEST SUMMARY </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 New Construction
 Value Gap and Affordability Gap</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Are you willing to accept Housing Infrastructure Bond (HIB) Proceeds? </t>
   </si>
   <si>
     <t xml:space="preserve">Impact Fund Value Gap Historical 80th Percentile </t>
   </si>
   <si>
     <t>Impact Fund Affordability Gap Historical 80th Percentile</t>
   </si>
   <si>
     <t>Hard Costs: Acquisition, Demolition and Site Work</t>
   </si>
   <si>
     <t>Hard Costs: Unit Construction</t>
   </si>
   <si>
-    <t>Other (include site work, contingency, etc. Provide an explanation of costs below)</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> IMPACT FUND VALUE GAP REQUIRED: </t>
   </si>
   <si>
     <t>Proposed Typical Unit Information</t>
   </si>
   <si>
     <t>3 - Sources and Uses - New Construction</t>
   </si>
   <si>
     <t>2 - Sources and Uses - New Construction</t>
   </si>
   <si>
     <t>Affordability Gap</t>
   </si>
   <si>
     <t>Total Leverage from non-Impact Fund Sources</t>
   </si>
   <si>
     <t>Construction Costs Impact Fund Historical 80th Percentile</t>
-  </si>
-[...7 lines deleted...]
-    <t>% Over/Under 2025 Average Request</t>
   </si>
   <si>
     <t>Grant funds may be awarded from a variety of sources.</t>
   </si>
   <si>
     <t>1 - Sources and Uses - New Construction</t>
   </si>
   <si>
     <t>Type of unit described in this worksheet, for example 1-1/2 story single family homes, 5-unit townhomes, duplexes, etc.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Instructions</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
@@ -1619,130 +1563,208 @@
   <si>
     <t>70 Character maximum</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Anticipated Affordability Gap per unit </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(Total Purchase Price - First Mortgage)</t>
     </r>
   </si>
   <si>
     <t>Demo, Utility Connections, Other (site work, contingency)</t>
   </si>
   <si>
     <t>Combined Borrower and Seller Resources</t>
   </si>
   <si>
-    <t>2025 RFP Average Construction  Costs</t>
+    <r>
+      <t xml:space="preserve">Total Leverage Amount 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(specific to the project seeking Impact Funds)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Notes 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>(include dates of possible commitment, how much will go toward the project, or other relevant notes)</t>
+    </r>
+  </si>
+  <si>
+    <t>Holding Costs</t>
+  </si>
+  <si>
+    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Site Work</t>
+  </si>
+  <si>
+    <t>Other (include contingency, etc. Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Major Systems (include plumbing, electrical, HVAC, etc.)</t>
+  </si>
+  <si>
+    <t>Outdoor Work (include landscaping, outdoor structures, driveway, etc.)</t>
+  </si>
+  <si>
+    <t>Interior Finishes (include insulation, drywall, interior carpentry, appliances, flooring, etc.)</t>
+  </si>
+  <si>
+    <t>Exterior Finishes (include exterior wall finishes, roofing, windows and doors, etc.)</t>
+  </si>
+  <si>
+    <t>Foundation (include excavation, foundation, concrete, retaining walls, etc.)</t>
+  </si>
+  <si>
+    <t>Structure (include all framing, trusses, sheathing, metalwork, panelized walls, garage, etc.)</t>
+  </si>
+  <si>
+    <t>Accessibility (include ramps and other modifications)</t>
+  </si>
+  <si>
+    <t>Supplemental Energy Efficiency Implementation (zero energy ready, solar, geothermal, etc.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contingency </t>
+  </si>
+  <si>
+    <t>Developer Fee (up to 10% of TDC if primary builder)</t>
+  </si>
+  <si>
+    <t>Fees (legal, professional, realtor, marketing, etc.)</t>
+  </si>
+  <si>
+    <t>Other (Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Homebuyer Costs</t>
+  </si>
+  <si>
+    <t>Expected monthly mortgage principal + interest cost:</t>
+  </si>
+  <si>
+    <t>Expected monthly taxes, insurance, and HOA costs:</t>
+  </si>
+  <si>
+    <t>Costs to Homeowner (per unit)</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Construction  Costs</t>
+  </si>
+  <si>
+    <t>% Over/Under 2026 Average Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Value Gap Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Affordability Gap Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Construction Costs</t>
+  </si>
+  <si>
+    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below.)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GRAND TOTAL New Construction request </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Complete the chart below listing the total amount of leverage sources for the units included in this worksheet set. Leverage must also be entered on the associated Value Gap and/or Affordability Gap tab, where leverage amounts need to be entered it on a per unit basis. 
 * Only include the portion of the leverage that is specific to the project seeking Impact Funds.
 * Do not include the entire dollar amount of a leverage source if only a portion will be available for the units included in this set. 
-* Do not include Minnesota Housing Impact Fund Dollars or Greater Minnesota Housing Fund resources in this worksheet.
+* Do not include Minnesota Housing Impact Fund dollars in this worksheet.
 * Do not include temporary financial support from the Applicant's and Seller's own resources or borrowers' market-rate financing (e.g., first mortgage loans). 
 Note:  Committed financial leverage is</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>the dollar amount of funds dedicated specifically to the proposed project and must be supported by documentation.</t>
     </r>
   </si>
-  <si>
-[...28 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="55" x14ac:knownFonts="1">
+  <fonts count="57" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2071,50 +2093,62 @@
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FFC00000"/>
+      <name val="Aptos"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2128,51 +2162,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="65">
+  <borders count="68">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -2658,74 +2692,50 @@
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...22 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
@@ -2934,66 +2944,121 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thick">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="597">
+  <cellXfs count="629">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -3121,506 +3186,488 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="36" fillId="8" borderId="55" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="53" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="37" fillId="6" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="36" fillId="8" borderId="54" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="52" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="4" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="44" fontId="10" fillId="2" borderId="55" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="10" fillId="2" borderId="53" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="10" fillId="2" borderId="54" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="10" fillId="2" borderId="52" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="9" fillId="2" borderId="43" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="43" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="7" fillId="0" borderId="59" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="7" fillId="0" borderId="57" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="4" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="10" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="14" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="7" fillId="4" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="10" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="4" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="4" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="7" fillId="4" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="4" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="10" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="5" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="34" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="7" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="7" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="164" fontId="5" fillId="7" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="7" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="7" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="9" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
@@ -3654,348 +3701,517 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="22" fillId="4" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="7" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="5" fillId="7" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="34" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="17" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="9" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="30" fillId="9" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="2" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="10" fillId="2" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="9" borderId="26" xfId="3" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="36" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="24" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="36" fillId="8" borderId="47" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="45" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="18" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="36" fillId="8" borderId="48" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="46" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="10" fillId="4" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="1" fontId="10" fillId="4" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="10" fillId="4" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="10" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="55" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="56" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="9" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="14" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="51" fillId="6" borderId="49" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="53" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="53" fillId="7" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="54" fillId="8" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="53" fillId="8" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="54" fillId="8" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="53" fillId="8" borderId="54" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="53" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="64" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="20" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="35" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="54" fillId="8" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="9" fontId="36" fillId="8" borderId="3" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="12" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="67" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="53" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
@@ -4013,51 +4229,51 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="63" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
       <protection locked="0"/>
@@ -4091,196 +4307,208 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="50" fillId="6" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="39" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
@@ -4615,187 +4843,100 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...65 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
-  <dxfs count="37">
+  <dxfs count="21">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-    </dxf>
-[...18 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
@@ -4818,132 +4959,72 @@
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
-      <font>
-[...28 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
-    </dxf>
-[...28 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
@@ -5027,51 +5108,51 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>289560</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>8</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37892" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37892"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -5447,4758 +5528,4851 @@
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhousing.gov/homeownership/buy-a-home---refinance.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="C13" sqref="C13:F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4" style="272" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="272"/>
+    <col min="1" max="1" width="4" style="267" customWidth="1"/>
+    <col min="2" max="2" width="49.44140625" style="267" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="267" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="267" customWidth="1"/>
+    <col min="5" max="5" width="45.5546875" style="267" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="279" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" style="267" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="267" customWidth="1"/>
+    <col min="9" max="12" width="9.109375" style="267" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="267"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="70.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...56 lines deleted...]
-      <c r="C7" s="595" t="s">
+    <row r="1" spans="1:6" ht="70.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="417" t="s">
+        <v>159</v>
+      </c>
+      <c r="B1" s="418"/>
+      <c r="C1" s="418"/>
+      <c r="D1" s="418"/>
+      <c r="E1" s="418"/>
+      <c r="F1" s="419"/>
+    </row>
+    <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="434" t="s">
+        <v>199</v>
+      </c>
+      <c r="B2" s="435"/>
+      <c r="C2" s="435"/>
+      <c r="D2" s="435"/>
+      <c r="E2" s="435"/>
+      <c r="F2" s="436"/>
+    </row>
+    <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="437"/>
+      <c r="B3" s="438"/>
+      <c r="C3" s="438"/>
+      <c r="D3" s="438"/>
+      <c r="E3" s="438"/>
+      <c r="F3" s="439"/>
+    </row>
+    <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="437"/>
+      <c r="B4" s="438"/>
+      <c r="C4" s="438"/>
+      <c r="D4" s="438"/>
+      <c r="E4" s="438"/>
+      <c r="F4" s="439"/>
+    </row>
+    <row r="5" spans="1:6" ht="116.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="440"/>
+      <c r="B5" s="441"/>
+      <c r="C5" s="441"/>
+      <c r="D5" s="441"/>
+      <c r="E5" s="441"/>
+      <c r="F5" s="442"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="337"/>
+      <c r="B6" s="338"/>
+      <c r="C6" s="338"/>
+      <c r="D6" s="338"/>
+      <c r="E6" s="338"/>
+      <c r="F6" s="339"/>
+    </row>
+    <row r="7" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="324"/>
+      <c r="B7" s="420" t="s">
+        <v>160</v>
+      </c>
+      <c r="C7" s="363" t="s">
         <v>22</v>
       </c>
-      <c r="D7" s="251"/>
-[...6 lines deleted...]
-      <c r="C8" s="595" t="s">
+      <c r="D7" s="246"/>
+      <c r="E7" s="241"/>
+      <c r="F7" s="325"/>
+    </row>
+    <row r="8" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="324"/>
+      <c r="B8" s="421"/>
+      <c r="C8" s="363" t="s">
         <v>23</v>
       </c>
-      <c r="D8" s="251"/>
-[...13 lines deleted...]
-      <c r="B10" s="352" t="s">
+      <c r="D8" s="246"/>
+      <c r="E8" s="241"/>
+      <c r="F8" s="325"/>
+    </row>
+    <row r="9" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="324"/>
+      <c r="B9" s="326"/>
+      <c r="C9" s="326"/>
+      <c r="D9" s="326"/>
+      <c r="E9" s="326"/>
+      <c r="F9" s="325"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="324"/>
+      <c r="B10" s="343" t="s">
         <v>60</v>
       </c>
-      <c r="C10" s="382"/>
-[...6 lines deleted...]
-      <c r="B11" s="353" t="s">
+      <c r="C10" s="428"/>
+      <c r="D10" s="429"/>
+      <c r="E10" s="429"/>
+      <c r="F10" s="430"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="324"/>
+      <c r="B11" s="344" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="385"/>
-[...17 lines deleted...]
-      <c r="C13" s="379" t="s">
+      <c r="C11" s="431"/>
+      <c r="D11" s="432"/>
+      <c r="E11" s="432"/>
+      <c r="F11" s="433"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="324"/>
+      <c r="B12" s="345"/>
+      <c r="C12" s="341"/>
+      <c r="D12" s="341"/>
+      <c r="E12" s="341"/>
+      <c r="F12" s="342"/>
+    </row>
+    <row r="13" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="324"/>
+      <c r="B13" s="346" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" s="425" t="s">
+        <v>14</v>
+      </c>
+      <c r="D13" s="426"/>
+      <c r="E13" s="426"/>
+      <c r="F13" s="427"/>
+    </row>
+    <row r="14" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="324"/>
+      <c r="B14" s="326"/>
+      <c r="C14" s="326"/>
+      <c r="D14" s="326"/>
+      <c r="E14" s="326"/>
+      <c r="F14" s="325"/>
+    </row>
+    <row r="15" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="327"/>
+      <c r="B15" s="299" t="s">
+        <v>136</v>
+      </c>
+      <c r="C15" s="422" t="s">
+        <v>137</v>
+      </c>
+      <c r="D15" s="423"/>
+      <c r="E15" s="424"/>
+      <c r="F15" s="328" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="269" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="347" t="s">
+        <v>138</v>
+      </c>
+      <c r="B16" s="263"/>
+      <c r="C16" s="263"/>
+      <c r="D16" s="263"/>
+      <c r="E16" s="268"/>
+      <c r="F16" s="329"/>
+    </row>
+    <row r="17" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="327"/>
+      <c r="B17" s="330"/>
+      <c r="C17" s="270"/>
+      <c r="D17" s="270"/>
+      <c r="E17" s="271"/>
+      <c r="F17" s="331"/>
+    </row>
+    <row r="18" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="327"/>
+      <c r="B18" s="348" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="405" t="s">
+        <v>142</v>
+      </c>
+      <c r="D18" s="406"/>
+      <c r="E18" s="406"/>
+      <c r="F18" s="317">
+        <f>'1 - Value Gap'!H26+'2 - Value Gap'!H26+'3 - Value Gap'!H26</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="315" t="s">
+        <v>172</v>
+      </c>
+      <c r="H18" s="273"/>
+    </row>
+    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="327"/>
+      <c r="B19" s="264"/>
+      <c r="C19" s="406" t="s">
+        <v>144</v>
+      </c>
+      <c r="D19" s="406"/>
+      <c r="E19" s="406"/>
+      <c r="F19" s="318">
+        <f>'1 - Aff Gap'!F35+'2 - Aff Gap'!F35+'3 - Aff Gap'!F35</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="316"/>
+      <c r="H19" s="273"/>
+    </row>
+    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="327"/>
+      <c r="B20" s="265"/>
+      <c r="C20" s="406" t="s">
+        <v>146</v>
+      </c>
+      <c r="D20" s="406"/>
+      <c r="E20" s="406"/>
+      <c r="F20" s="318">
+        <f>'1 - Aff Gap'!F40+'2 - Aff Gap'!F40+'3 - Aff Gap'!F40</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="327"/>
+      <c r="B21" s="265"/>
+      <c r="C21" s="407" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="407"/>
+      <c r="E21" s="407"/>
+      <c r="F21" s="364">
+        <v>0</v>
+      </c>
+      <c r="G21" s="274" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="16.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="327"/>
+      <c r="B22" s="265"/>
+      <c r="C22" s="406" t="s">
+        <v>156</v>
+      </c>
+      <c r="D22" s="406"/>
+      <c r="E22" s="406"/>
+      <c r="F22" s="319">
+        <f>('1 - Value Gap'!H14*'1 - Value Gap'!H25)+('2 - Value Gap'!H14*'2 - Value Gap'!H25)+('3 - Value Gap'!H14*'3 - Value Gap'!H25)+('1 - Aff Gap'!F22*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F22*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F22+'3 - Aff Gap'!F34)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="274"/>
+    </row>
+    <row r="23" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="332"/>
+      <c r="B23" s="266"/>
+      <c r="C23" s="404" t="s">
+        <v>148</v>
+      </c>
+      <c r="D23" s="404"/>
+      <c r="E23" s="404"/>
+      <c r="F23" s="320">
+        <f>SUM(F18:F22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="327"/>
+      <c r="B24" s="409" t="s">
+        <v>153</v>
+      </c>
+      <c r="C24" s="410"/>
+      <c r="D24" s="410"/>
+      <c r="E24" s="410"/>
+      <c r="F24" s="321">
+        <f>'1 - Value Gap'!H25+'2 - Value Gap'!H25+'3 - Value Gap'!H25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="327"/>
+      <c r="B25" s="409" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" s="410"/>
+      <c r="D25" s="410"/>
+      <c r="E25" s="410"/>
+      <c r="F25" s="322">
+        <f>'1 - Aff Gap'!F34+'2 - Aff Gap'!F34+'3 - Aff Gap'!F34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="327"/>
+      <c r="B26" s="330"/>
+      <c r="C26" s="330"/>
+      <c r="D26" s="330"/>
+      <c r="E26" s="333"/>
+      <c r="F26" s="331"/>
+    </row>
+    <row r="27" spans="1:8" ht="31.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="414" t="s">
+        <v>141</v>
+      </c>
+      <c r="B27" s="415"/>
+      <c r="C27" s="415"/>
+      <c r="D27" s="415"/>
+      <c r="E27" s="415"/>
+      <c r="F27" s="416"/>
+    </row>
+    <row r="28" spans="1:8" ht="19.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="327"/>
+      <c r="B28" s="348" t="s">
+        <v>157</v>
+      </c>
+      <c r="C28" s="408" t="s">
+        <v>140</v>
+      </c>
+      <c r="D28" s="408"/>
+      <c r="E28" s="408"/>
+      <c r="F28" s="317">
+        <f>('1 - Aff Gap'!F23*'1 - Aff Gap'!F34)+('2 - Aff Gap'!F23*'2 - Aff Gap'!F34)+('3 - Aff Gap'!F23*'3 - Aff Gap'!F34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="25.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="327"/>
+      <c r="B29" s="275"/>
+      <c r="C29" s="404" t="s">
+        <v>145</v>
+      </c>
+      <c r="D29" s="404"/>
+      <c r="E29" s="404"/>
+      <c r="F29" s="320">
+        <f>SUM(F28)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="16.95" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="327"/>
+      <c r="B30" s="409" t="s">
+        <v>155</v>
+      </c>
+      <c r="C30" s="410"/>
+      <c r="D30" s="410"/>
+      <c r="E30" s="410"/>
+      <c r="F30" s="323">
+        <f>(IF('1 - Aff Gap'!F23&gt;0,'1 - Aff Gap'!F34,0)+IF('2 - Aff Gap'!F23&gt;0,'2 - Aff Gap'!F34,0)+IF('3 - Aff Gap'!F23&gt;0,'3 - Aff Gap'!F34,0))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="327"/>
+      <c r="B31" s="334"/>
+      <c r="C31" s="334"/>
+      <c r="D31" s="334"/>
+      <c r="E31" s="334"/>
+      <c r="F31" s="335"/>
+    </row>
+    <row r="32" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="411" t="s">
+        <v>232</v>
+      </c>
+      <c r="B32" s="412"/>
+      <c r="C32" s="412"/>
+      <c r="D32" s="412"/>
+      <c r="E32" s="413"/>
+      <c r="F32" s="336">
+        <f>F23+F29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="276"/>
+      <c r="B33" s="277"/>
+      <c r="C33" s="277"/>
+      <c r="D33" s="277"/>
+      <c r="E33" s="277"/>
+      <c r="F33" s="278"/>
+    </row>
+    <row r="35" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E35" s="267" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E36" s="267" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E37" s="267" t="s">
         <v>23</v>
       </c>
-      <c r="D13" s="380"/>
-[...259 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="b7uJv7A0DMs+Y6AsOxH832xjwLb2UtJdUrIFQZHjm9vIPLfeuq5ZzVLza1IBh9nJuNiITgqveULFUs6hPOPquw==" saltValue="ckBya1Il6rQq//xj13q6WQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="eR9M6FHrc9SaH54ewoETsfkaE9kqW4mv3r3ilY4QOskMgmJeHWNoGWxDivVN2ZLNLw/xeDR/J3oL1kYy4CtZ6w==" saltValue="prhPhuKuuEWU+MXyAkM+RQ==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="20">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A2:F5"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:F13" xr:uid="{856D1D84-0F8A-4DCC-A2F6-6C45326195E1}">
       <formula1>$E$35:$E$37</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F21" xr:uid="{FF05BFC1-6460-4FE2-A59A-A7F8C1FABF7E}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37892" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F1658739-E91E-4E18-AB35-EA33985B1826}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="B16" sqref="B16:G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="9.140625" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="35" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="35"/>
     <col min="7" max="8" width="24" style="35" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="35"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="35"/>
+    <col min="9" max="9" width="9.109375" style="35"/>
+    <col min="10" max="10" width="9.44140625" style="35" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="500" t="s">
+    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="550" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="501"/>
-[...8 lines deleted...]
-      <c r="A2" s="503" t="s">
+      <c r="B1" s="551"/>
+      <c r="C1" s="551"/>
+      <c r="D1" s="551"/>
+      <c r="E1" s="551"/>
+      <c r="F1" s="551"/>
+      <c r="G1" s="551"/>
+      <c r="H1" s="552"/>
+    </row>
+    <row r="2" spans="1:10" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="553" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="504"/>
-[...28 lines deleted...]
-      <c r="G4" s="507"/>
+      <c r="B2" s="554"/>
+      <c r="C2" s="554"/>
+      <c r="D2" s="554"/>
+      <c r="E2" s="554"/>
+      <c r="F2" s="554"/>
+      <c r="G2" s="554"/>
+      <c r="H2" s="555"/>
+    </row>
+    <row r="3" spans="1:10" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="560" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3" s="561"/>
+      <c r="C3" s="561"/>
+      <c r="D3" s="561"/>
+      <c r="E3" s="561"/>
+      <c r="F3" s="561"/>
+      <c r="G3" s="561"/>
+      <c r="H3" s="562"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="556" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4" s="557"/>
+      <c r="C4" s="557"/>
+      <c r="D4" s="557"/>
+      <c r="E4" s="557"/>
+      <c r="F4" s="557"/>
+      <c r="G4" s="557"/>
       <c r="H4" s="45"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="508" t="s">
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="558" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="509"/>
-[...4 lines deleted...]
-      <c r="G5" s="509"/>
+      <c r="B5" s="559"/>
+      <c r="C5" s="559"/>
+      <c r="D5" s="559"/>
+      <c r="E5" s="559"/>
+      <c r="F5" s="559"/>
+      <c r="G5" s="559"/>
       <c r="H5" s="48">
-        <f>'2 - Project Info'!G44</f>
+        <f>'2 - Project Info'!G58</f>
         <v>0</v>
       </c>
       <c r="I5" s="4"/>
     </row>
-    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G6" s="499"/>
+    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="548" t="s">
+        <v>118</v>
+      </c>
+      <c r="B6" s="549"/>
+      <c r="C6" s="549"/>
+      <c r="D6" s="549"/>
+      <c r="E6" s="549"/>
+      <c r="F6" s="549"/>
+      <c r="G6" s="549"/>
       <c r="H6" s="48">
-        <f>'2 - Project Info'!G47</f>
+        <f>'2 - Project Info'!G61</f>
         <v>0</v>
       </c>
       <c r="I6" s="4"/>
     </row>
-    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="490" t="s">
+    <row r="7" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="540" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="541"/>
+      <c r="C7" s="541"/>
+      <c r="D7" s="541"/>
+      <c r="E7" s="541"/>
+      <c r="F7" s="541"/>
+      <c r="G7" s="541"/>
       <c r="H7" s="48">
         <f>H5-H6</f>
         <v>0</v>
       </c>
       <c r="I7" s="36"/>
       <c r="J7" s="37"/>
     </row>
-    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="252"/>
+    <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="247"/>
       <c r="B8" s="70"/>
       <c r="C8" s="70"/>
       <c r="D8" s="70"/>
       <c r="E8" s="70"/>
       <c r="F8" s="70"/>
       <c r="G8" s="70"/>
-      <c r="H8" s="253"/>
+      <c r="H8" s="248"/>
       <c r="I8" s="36"/>
       <c r="J8" s="37"/>
     </row>
-    <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G9" s="292"/>
+    <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="285" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="286"/>
+      <c r="C9" s="286"/>
+      <c r="D9" s="286"/>
+      <c r="E9" s="286"/>
+      <c r="F9" s="286"/>
+      <c r="G9" s="287"/>
       <c r="H9" s="48">
-        <f>'2 - Project Info'!G30+'2 - Project Info'!G31</f>
-[...2 lines deleted...]
-      <c r="I9" s="225"/>
+        <f>'2 - Project Info'!G34+'2 - Project Info'!G35</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="220"/>
       <c r="J9" s="37"/>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="33"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="34"/>
       <c r="I10" s="4"/>
     </row>
-    <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="60"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="61" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B12" s="62"/>
       <c r="C12" s="62"/>
       <c r="D12" s="62"/>
       <c r="E12" s="62"/>
       <c r="F12" s="62"/>
       <c r="G12" s="62"/>
       <c r="H12" s="39"/>
       <c r="I12" s="4"/>
     </row>
-    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="67" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
-      <c r="H13" s="254">
+      <c r="H13" s="249">
         <v>0</v>
       </c>
       <c r="I13" s="4"/>
     </row>
-    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H14" s="127">
+    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="288" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14" s="286"/>
+      <c r="C14" s="286"/>
+      <c r="D14" s="286"/>
+      <c r="E14" s="286"/>
+      <c r="F14" s="286"/>
+      <c r="G14" s="286"/>
+      <c r="H14" s="124">
         <v>0</v>
       </c>
       <c r="I14" s="58"/>
     </row>
-    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="496" t="s">
+    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="497"/>
-[...4 lines deleted...]
-      <c r="H15" s="127">
+      <c r="C15" s="547"/>
+      <c r="D15" s="547"/>
+      <c r="E15" s="547"/>
+      <c r="F15" s="547"/>
+      <c r="G15" s="547"/>
+      <c r="H15" s="124">
         <v>0</v>
       </c>
       <c r="I15" s="56"/>
     </row>
-    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="98" t="s">
+    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="496" t="s">
+      <c r="B16" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="497"/>
-[...4 lines deleted...]
-      <c r="H16" s="127">
+      <c r="C16" s="547"/>
+      <c r="D16" s="547"/>
+      <c r="E16" s="547"/>
+      <c r="F16" s="547"/>
+      <c r="G16" s="547"/>
+      <c r="H16" s="124">
         <v>0</v>
       </c>
       <c r="I16" s="56"/>
     </row>
-    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="98" t="s">
+    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="496" t="s">
+      <c r="B17" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="497"/>
-[...4 lines deleted...]
-      <c r="H17" s="127">
+      <c r="C17" s="547"/>
+      <c r="D17" s="547"/>
+      <c r="E17" s="547"/>
+      <c r="F17" s="547"/>
+      <c r="G17" s="547"/>
+      <c r="H17" s="124">
         <v>0</v>
       </c>
       <c r="I17" s="56"/>
     </row>
-    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="98" t="s">
+    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="496" t="s">
+      <c r="B18" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="497"/>
-[...4 lines deleted...]
-      <c r="H18" s="127">
+      <c r="C18" s="547"/>
+      <c r="D18" s="547"/>
+      <c r="E18" s="547"/>
+      <c r="F18" s="547"/>
+      <c r="G18" s="547"/>
+      <c r="H18" s="124">
         <v>0</v>
       </c>
       <c r="I18" s="56"/>
     </row>
-    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="98" t="s">
+    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="496" t="s">
+      <c r="B19" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="497"/>
-[...4 lines deleted...]
-      <c r="H19" s="127">
+      <c r="C19" s="547"/>
+      <c r="D19" s="547"/>
+      <c r="E19" s="547"/>
+      <c r="F19" s="547"/>
+      <c r="G19" s="547"/>
+      <c r="H19" s="124">
         <v>0</v>
       </c>
       <c r="I19" s="56"/>
     </row>
-    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="98" t="s">
+    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="496" t="s">
+      <c r="B20" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="497"/>
-[...4 lines deleted...]
-      <c r="H20" s="127">
+      <c r="C20" s="547"/>
+      <c r="D20" s="547"/>
+      <c r="E20" s="547"/>
+      <c r="F20" s="547"/>
+      <c r="G20" s="547"/>
+      <c r="H20" s="124">
         <v>0</v>
       </c>
       <c r="I20" s="56"/>
     </row>
-    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="98" t="s">
+    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="496" t="s">
+      <c r="B21" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="497"/>
-[...4 lines deleted...]
-      <c r="H21" s="127">
+      <c r="C21" s="547"/>
+      <c r="D21" s="547"/>
+      <c r="E21" s="547"/>
+      <c r="F21" s="547"/>
+      <c r="G21" s="547"/>
+      <c r="H21" s="124">
         <v>0</v>
       </c>
       <c r="I21" s="56"/>
     </row>
-    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="98" t="s">
+    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="496" t="s">
+      <c r="B22" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="497"/>
-[...4 lines deleted...]
-      <c r="H22" s="127">
+      <c r="C22" s="547"/>
+      <c r="D22" s="547"/>
+      <c r="E22" s="547"/>
+      <c r="F22" s="547"/>
+      <c r="G22" s="547"/>
+      <c r="H22" s="124">
         <v>0</v>
       </c>
       <c r="I22" s="56"/>
     </row>
-    <row r="23" spans="1:10" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G23" s="493"/>
+    <row r="23" spans="1:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="542" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" s="543"/>
+      <c r="C23" s="543"/>
+      <c r="D23" s="543"/>
+      <c r="E23" s="543"/>
+      <c r="F23" s="543"/>
+      <c r="G23" s="543"/>
       <c r="H23" s="63">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="58" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H25" s="82"/>
+    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="544" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" s="545"/>
+      <c r="C25" s="545"/>
+      <c r="D25" s="545"/>
+      <c r="E25" s="545"/>
+      <c r="F25" s="545"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="81"/>
       <c r="I25" s="72" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G26" s="486"/>
+    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="535" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="536"/>
+      <c r="C26" s="536"/>
+      <c r="D26" s="536"/>
+      <c r="E26" s="536"/>
+      <c r="F26" s="536"/>
+      <c r="G26" s="536"/>
       <c r="H26" s="73">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="38"/>
       <c r="J26" s="37"/>
     </row>
-    <row r="27" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="37"/>
     </row>
-    <row r="28" spans="1:10" s="106" customFormat="1" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="487" t="str">
+    <row r="28" spans="1:10" s="104" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="537" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="488"/>
-[...17 lines deleted...]
-    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="538"/>
+      <c r="C28" s="538"/>
+      <c r="D28" s="538"/>
+      <c r="E28" s="538"/>
+      <c r="F28" s="538"/>
+      <c r="G28" s="538"/>
+      <c r="H28" s="539"/>
+    </row>
+    <row r="29" spans="1:10" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="508"/>
+      <c r="B29" s="509"/>
+      <c r="C29" s="509"/>
+      <c r="D29" s="509"/>
+      <c r="E29" s="509"/>
+      <c r="F29" s="509"/>
+      <c r="G29" s="509"/>
+      <c r="H29" s="510"/>
+    </row>
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="35" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="35" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="35" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.2"/>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="V4sAYx8tmtkqJ8BRdWPKYJKGPo8IZR2OFwENRTY8CbE6ttQnWIpXVwLnT/mtSl9gisKiEzFNrhLAVAS+9gizhQ==" saltValue="6dVVL2zw3J3SRE8MIhiFmg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
-    <cfRule type="expression" dxfId="12" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="8" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{3D67FCA2-D291-4B9E-A5D6-E19332291B00}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{AD9CCD8B-4A90-4847-AFD6-3A1A9F9D40B7}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{71A869CE-9032-400F-8CFB-A7599255648A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{D4F0C9AA-2AA6-4920-B8E4-1CC8D2284563}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{078DE30E-3C88-4D62-95B7-68717CB2CC12}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{A22D02E7-5712-4E6C-BD94-A2B4C9CE0E61}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2DA246FF-3FD8-4E1B-B37F-73A9F23B7358}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K49"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+    <sheetView topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F29" sqref="F29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="222" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="222"/>
+    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="217" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="217" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="217" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="217" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="217" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="217" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="217" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="217"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="553" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="603" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="554"/>
-[...6 lines deleted...]
-      <c r="A2" s="565" t="s">
+      <c r="B1" s="604"/>
+      <c r="C1" s="604"/>
+      <c r="D1" s="604"/>
+      <c r="E1" s="604"/>
+      <c r="F1" s="605"/>
+    </row>
+    <row r="2" spans="1:8" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="615" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" s="616"/>
+      <c r="C2" s="616"/>
+      <c r="D2" s="616"/>
+      <c r="E2" s="616"/>
+      <c r="F2" s="617"/>
+    </row>
+    <row r="3" spans="1:8" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="618" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3" s="619"/>
+      <c r="C3" s="619"/>
+      <c r="D3" s="619"/>
+      <c r="E3" s="619"/>
+      <c r="F3" s="620"/>
+    </row>
+    <row r="4" spans="1:8" s="218" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="227"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="228"/>
+    </row>
+    <row r="5" spans="1:8" s="219" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="572" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="573"/>
+      <c r="C5" s="574"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="625" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" s="626"/>
+      <c r="C6" s="313"/>
+      <c r="D6" s="231"/>
+      <c r="E6" s="231"/>
+      <c r="F6" s="220"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="621" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7" s="622"/>
+      <c r="C7" s="127">
+        <v>0</v>
+      </c>
+      <c r="D7" s="231"/>
+      <c r="E7" s="231"/>
+      <c r="F7" s="220"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="623" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8" s="624"/>
+      <c r="C8" s="314">
+        <v>0</v>
+      </c>
+      <c r="D8" s="231"/>
+      <c r="E8" s="231"/>
+      <c r="F8" s="220"/>
+    </row>
+    <row r="9" spans="1:8" s="220" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="229"/>
+      <c r="B9" s="230"/>
+      <c r="C9" s="231"/>
+      <c r="D9" s="231"/>
+      <c r="E9" s="231"/>
+    </row>
+    <row r="10" spans="1:8" s="221" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="575" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10" s="576"/>
+      <c r="C10" s="576"/>
+      <c r="D10" s="576"/>
+      <c r="E10" s="576"/>
+      <c r="F10" s="577"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="609" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" s="610"/>
+      <c r="C11" s="610"/>
+      <c r="D11" s="610"/>
+      <c r="E11" s="611"/>
+      <c r="F11" s="289">
+        <f>'2 - Project Info'!G61</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="222"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="581" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="582"/>
+      <c r="C12" s="582"/>
+      <c r="D12" s="582"/>
+      <c r="E12" s="583"/>
+      <c r="F12" s="127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="612" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="613"/>
+      <c r="C13" s="613"/>
+      <c r="D13" s="613"/>
+      <c r="E13" s="614"/>
+      <c r="F13" s="111">
+        <f>SUM(F11:F12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="578" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14" s="579"/>
+      <c r="C14" s="579"/>
+      <c r="D14" s="579"/>
+      <c r="E14" s="580"/>
+      <c r="F14" s="112">
+        <f>F13-F18</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="220"/>
+      <c r="H14" s="220"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="240"/>
+      <c r="B15" s="241"/>
+      <c r="C15" s="241"/>
+      <c r="D15" s="241"/>
+      <c r="E15" s="241"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="575" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16" s="576"/>
+      <c r="C16" s="576"/>
+      <c r="D16" s="576"/>
+      <c r="E16" s="576"/>
+      <c r="F16" s="577"/>
+    </row>
+    <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="606" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="607"/>
+      <c r="C17" s="607"/>
+      <c r="D17" s="607"/>
+      <c r="E17" s="607"/>
+      <c r="F17" s="608"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="234"/>
+      <c r="C18" s="235"/>
+      <c r="D18" s="236"/>
+      <c r="E18" s="236"/>
+      <c r="F18" s="132">
+        <v>0</v>
+      </c>
+      <c r="G18" s="222" t="str">
+        <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="581" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="582"/>
+      <c r="C19" s="582"/>
+      <c r="D19" s="582"/>
+      <c r="E19" s="583"/>
+      <c r="F19" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="233" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="234"/>
+      <c r="C20" s="235"/>
+      <c r="D20" s="236"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="237" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21" s="234"/>
+      <c r="C21" s="238"/>
+      <c r="D21" s="236"/>
+      <c r="E21" s="236"/>
+      <c r="F21" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="237" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22" s="234"/>
+      <c r="C22" s="238"/>
+      <c r="D22" s="236"/>
+      <c r="E22" s="373"/>
+      <c r="F22" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="569" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="570"/>
+      <c r="C23" s="570"/>
+      <c r="D23" s="571"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="110">
+        <v>0</v>
+      </c>
+      <c r="G23" s="223" t="s">
         <v>113</v>
       </c>
-      <c r="B2" s="566"/>
-[...6 lines deleted...]
-      <c r="A3" s="568" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="563" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24" s="564"/>
+      <c r="C24" s="564"/>
+      <c r="D24" s="564"/>
+      <c r="E24" s="565"/>
+      <c r="F24" s="110">
+        <v>0</v>
+      </c>
+      <c r="G24" s="290" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="547"/>
+      <c r="D25" s="547"/>
+      <c r="E25" s="591"/>
+      <c r="F25" s="110">
+        <v>0</v>
+      </c>
+      <c r="G25" s="224"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="547"/>
+      <c r="D26" s="547"/>
+      <c r="E26" s="591"/>
+      <c r="F26" s="110">
+        <v>0</v>
+      </c>
+      <c r="G26" s="224"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="547"/>
+      <c r="D27" s="547"/>
+      <c r="E27" s="591"/>
+      <c r="F27" s="110">
+        <v>0</v>
+      </c>
+      <c r="G27" s="224"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="547"/>
+      <c r="D28" s="547"/>
+      <c r="E28" s="591"/>
+      <c r="F28" s="110">
+        <v>0</v>
+      </c>
+      <c r="G28" s="224"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="547"/>
+      <c r="D29" s="547"/>
+      <c r="E29" s="591"/>
+      <c r="F29" s="110">
+        <v>0</v>
+      </c>
+      <c r="G29" s="224"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="547"/>
+      <c r="D30" s="547"/>
+      <c r="E30" s="591"/>
+      <c r="F30" s="110">
+        <v>0</v>
+      </c>
+      <c r="G30" s="224"/>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="547"/>
+      <c r="D31" s="547"/>
+      <c r="E31" s="591"/>
+      <c r="F31" s="110">
+        <v>0</v>
+      </c>
+      <c r="G31" s="224"/>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="547"/>
+      <c r="D32" s="547"/>
+      <c r="E32" s="591"/>
+      <c r="F32" s="133">
+        <v>0</v>
+      </c>
+      <c r="G32" s="224"/>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="566" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="567"/>
+      <c r="C33" s="567"/>
+      <c r="D33" s="567"/>
+      <c r="E33" s="568"/>
+      <c r="F33" s="123">
+        <f>SUM(F19:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="225" t="str">
+        <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="587" t="s">
+        <v>188</v>
+      </c>
+      <c r="B34" s="588"/>
+      <c r="C34" s="588"/>
+      <c r="D34" s="588"/>
+      <c r="E34" s="242"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="224" t="str">
+        <f>IF(F34=0,"Be sure to enter a number here","")</f>
+        <v>Be sure to enter a number here</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="589" t="s">
+        <v>189</v>
+      </c>
+      <c r="B35" s="590"/>
+      <c r="C35" s="590"/>
+      <c r="D35" s="590"/>
+      <c r="E35" s="262"/>
+      <c r="F35" s="73">
+        <f>(F21)*F34</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="226"/>
+      <c r="H35" s="220"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="243"/>
+      <c r="B36" s="243"/>
+      <c r="C36" s="243"/>
+      <c r="D36" s="243"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="226"/>
+      <c r="H36" s="220"/>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="575" t="s">
+        <v>190</v>
+      </c>
+      <c r="B37" s="576"/>
+      <c r="C37" s="576"/>
+      <c r="D37" s="576"/>
+      <c r="E37" s="576"/>
+      <c r="F37" s="577"/>
+      <c r="G37" s="226"/>
+      <c r="H37" s="220"/>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="594" t="s">
         <v>191</v>
       </c>
-      <c r="B3" s="569"/>
-[...62 lines deleted...]
-      <c r="A10" s="525" t="s">
+      <c r="B38" s="595"/>
+      <c r="C38" s="595"/>
+      <c r="D38" s="595"/>
+      <c r="E38" s="596"/>
+      <c r="F38" s="138">
+        <v>0</v>
+      </c>
+      <c r="G38" s="226"/>
+      <c r="H38" s="220"/>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="597" t="s">
         <v>192</v>
       </c>
-      <c r="B10" s="526"/>
-[...68 lines deleted...]
-      <c r="A16" s="525" t="s">
+      <c r="B39" s="598"/>
+      <c r="C39" s="598"/>
+      <c r="D39" s="598"/>
+      <c r="E39" s="599"/>
+      <c r="F39" s="291">
+        <f>F34</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="220"/>
+    </row>
+    <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="600" t="s">
         <v>193</v>
       </c>
-      <c r="B16" s="526"/>
-[...56 lines deleted...]
-      <c r="A21" s="242" t="s">
+      <c r="B40" s="601"/>
+      <c r="C40" s="601"/>
+      <c r="D40" s="601"/>
+      <c r="E40" s="602"/>
+      <c r="F40" s="137">
+        <f>F38*F39</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="592" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="593"/>
+      <c r="I40" s="593"/>
+      <c r="J40" s="593"/>
+      <c r="K40" s="593"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="244"/>
+      <c r="B41" s="244"/>
+      <c r="C41" s="244"/>
+      <c r="D41" s="244"/>
+      <c r="E41" s="245"/>
+      <c r="F41" s="220"/>
+    </row>
+    <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="584" t="s">
         <v>194</v>
       </c>
-      <c r="B21" s="239"/>
-[...38 lines deleted...]
-      <c r="A24" s="98" t="s">
+      <c r="B42" s="585"/>
+      <c r="C42" s="585"/>
+      <c r="D42" s="585"/>
+      <c r="E42" s="585"/>
+      <c r="F42" s="586"/>
+    </row>
+    <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="483" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="484"/>
+      <c r="C43" s="484"/>
+      <c r="D43" s="484"/>
+      <c r="E43" s="484"/>
+      <c r="F43" s="485"/>
+    </row>
+    <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="217" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="496" t="s">
-[...267 lines deleted...]
-      <c r="B46" s="222" t="s">
+    </row>
+    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="217" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="222" t="s">
+    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="217" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="217" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="HA7BEQhDJEZCyA5Wr3MRQl8x0in0LfIEoD2aIIzEgiUb/0loswRPNhNE/Fgm06GHGpYODAY/smOY8w7bfFIpiQ==" saltValue="9e478TOtJgsj83GigNp0Mw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="txoU0vwAnOdSspm7qeAF2tsOJph629v4u/tUlsDgFwINpx3yNA8kTaBQygpvCXOFEJMXSVNdm0M1FbU554MIxQ==" saltValue="Frhy0E5H2maAkTdqkMg6Bw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
-    <mergeCell ref="A22:D22"/>
-[...1 lines deleted...]
-    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
-    <mergeCell ref="B24:E24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
-    <mergeCell ref="A36:F36"/>
-    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
-    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="B26:E26"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="G39:K39"/>
-    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="G40:K40"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
-    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
   </mergeCells>
-  <conditionalFormatting sqref="A41">
-    <cfRule type="expression" dxfId="11" priority="1" stopIfTrue="1">
+  <conditionalFormatting sqref="A42">
+    <cfRule type="expression" dxfId="7" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
-    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F37" xr:uid="{09B9FD16-A1A2-4B9A-BFFD-6B8F49418BD5}">
+    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{09B9FD16-A1A2-4B9A-BFFD-6B8F49418BD5}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F39" xr:uid="{A46A317C-2971-4B37-B460-6E7C075661E4}"/>
-[...1 lines deleted...]
-      <formula1>F33</formula1>
+    <dataValidation allowBlank="1" sqref="F40" xr:uid="{A46A317C-2971-4B37-B460-6E7C075661E4}"/>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{0741AA35-29DC-430D-A55F-4DB185ACA452}">
+      <formula1>F34</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{B9A91F23-CE7D-485B-AC3F-E442CE886E0C}"/>
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A22:E22" xr:uid="{70159B4A-E100-48AA-BF96-A15D7EA4D184}"/>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F18:F23 F12 C6:C8" xr:uid="{E76D447B-6F36-4102-A008-BA110F77BA03}">
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{70159B4A-E100-48AA-BF96-A15D7EA4D184}"/>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{E76D447B-6F36-4102-A008-BA110F77BA03}">
       <formula1>-1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F33" xr:uid="{EF194433-E0A5-4E83-B93F-FBE06FE6089A}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{EF194433-E0A5-4E83-B93F-FBE06FE6089A}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A24:A31" xr:uid="{F22E2C3F-7B07-453A-8A3D-4D5F57D9710E}">
-      <formula1>$B$45:$B$48</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{F22E2C3F-7B07-453A-8A3D-4D5F57D9710E}">
+      <formula1>$B$46:$B$49</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" xr:uid="{24778A3B-7643-42BC-93F7-CFFCEF47C90F}"/>
+    <hyperlink ref="G24" r:id="rId1" xr:uid="{24778A3B-7643-42BC-93F7-CFFCEF47C90F}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{1D338598-DF2D-4EAD-88FC-4543D6FA87DE}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
-          <xm:sqref>F24:F31</xm:sqref>
+          <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{68758B21-5C1C-4E3A-8E65-43371B47FB52}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE39"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScale="98" zoomScaleNormal="100" zoomScalePageLayoutView="98" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="I15" sqref="I15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="106" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="106"/>
+    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
+    <col min="2" max="2" width="22" style="104" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="104" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="170" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="104" customWidth="1"/>
+    <col min="6" max="6" width="3.33203125" style="104" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="104" customWidth="1"/>
+    <col min="8" max="8" width="24.109375" style="104" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="104" customWidth="1"/>
+    <col min="10" max="10" width="9" style="104" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="104" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="310" t="s">
+    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="457" t="s">
+        <v>167</v>
+      </c>
+      <c r="B1" s="457"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="457"/>
+      <c r="I1" s="457"/>
+    </row>
+    <row r="2" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="301" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="425">
+      <c r="B2" s="473">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="426"/>
-[...7 lines deleted...]
-      <c r="I2" s="152" t="s">
+      <c r="C2" s="474"/>
+      <c r="D2" s="474"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="206" t="s">
+        <v>107</v>
+      </c>
+      <c r="H2" s="190"/>
+      <c r="I2" s="147" t="s">
         <v>64</v>
       </c>
-      <c r="J2" s="145"/>
-[...22 lines deleted...]
-      <c r="A3" s="311" t="s">
+      <c r="J2" s="140"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+      <c r="V2" s="106"/>
+      <c r="W2" s="106"/>
+      <c r="X2" s="106"/>
+      <c r="Y2" s="106"/>
+      <c r="Z2" s="106"/>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
+      <c r="AC2" s="106"/>
+      <c r="AD2" s="106"/>
+      <c r="AE2" s="106"/>
+    </row>
+    <row r="3" spans="1:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="302" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="428">
+      <c r="B3" s="476">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="429"/>
-[...3 lines deleted...]
-      <c r="G3" s="416" t="s">
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="478"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="462" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="417"/>
-[...27 lines deleted...]
-      <c r="A4" s="312" t="s">
+      <c r="H3" s="463"/>
+      <c r="I3" s="148">
+        <f>'3 - Project Info'!G34</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="142"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106"/>
+      <c r="AE3" s="106"/>
+    </row>
+    <row r="4" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="303" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="418">
+      <c r="B4" s="464">
         <f>'3 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="419"/>
-[...35 lines deleted...]
-      <c r="G5" s="200" t="s">
+      <c r="C4" s="465"/>
+      <c r="D4" s="465"/>
+      <c r="E4" s="466"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="467" t="s">
+        <v>202</v>
+      </c>
+      <c r="H4" s="468"/>
+      <c r="I4" s="149">
+        <f>'3 - Project Info'!G35+'3 - Project Info'!G36+'3 - Project Info'!G37</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="142"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="146"/>
+      <c r="P4" s="146"/>
+      <c r="Q4" s="146"/>
+      <c r="R4" s="146"/>
+      <c r="S4" s="146"/>
+      <c r="T4" s="146"/>
+      <c r="U4" s="146"/>
+      <c r="V4" s="146"/>
+      <c r="W4" s="146"/>
+      <c r="X4" s="146"/>
+      <c r="Y4" s="146"/>
+      <c r="Z4" s="146"/>
+      <c r="AA4" s="146"/>
+      <c r="AB4" s="146"/>
+      <c r="AC4" s="146"/>
+      <c r="AD4" s="146"/>
+      <c r="AE4" s="146"/>
+    </row>
+    <row r="5" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F5" s="141"/>
+      <c r="G5" s="195" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="165"/>
-[...27 lines deleted...]
-      <c r="A6" s="579" t="s">
+      <c r="H5" s="160"/>
+      <c r="I5" s="149">
+        <f>'3 - Project Info'!G50</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="142"/>
+      <c r="L5" s="146"/>
+      <c r="M5" s="146"/>
+      <c r="N5" s="146"/>
+      <c r="O5" s="146"/>
+      <c r="P5" s="146"/>
+      <c r="Q5" s="146"/>
+      <c r="R5" s="146"/>
+      <c r="S5" s="146"/>
+      <c r="T5" s="146"/>
+      <c r="U5" s="146"/>
+      <c r="V5" s="146"/>
+      <c r="W5" s="146"/>
+      <c r="X5" s="146"/>
+      <c r="Y5" s="146"/>
+      <c r="Z5" s="146"/>
+      <c r="AA5" s="146"/>
+      <c r="AB5" s="146"/>
+      <c r="AC5" s="146"/>
+      <c r="AD5" s="146"/>
+      <c r="AE5" s="146"/>
+    </row>
+    <row r="6" spans="1:31" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="349" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="580"/>
-[...47 lines deleted...]
-        <f>-((I6-I5)/I6)</f>
+      <c r="B6" s="350"/>
+      <c r="C6" s="469" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" s="470"/>
+      <c r="E6" s="350"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="471" t="s">
+        <v>171</v>
+      </c>
+      <c r="H6" s="472"/>
+      <c r="I6" s="358">
+        <v>0</v>
+      </c>
+      <c r="J6" s="142"/>
+      <c r="L6" s="146"/>
+      <c r="M6" s="146"/>
+      <c r="N6" s="146"/>
+      <c r="O6" s="146"/>
+      <c r="P6" s="146"/>
+      <c r="Q6" s="146"/>
+      <c r="R6" s="146"/>
+      <c r="S6" s="146"/>
+      <c r="T6" s="146"/>
+      <c r="U6" s="146"/>
+      <c r="V6" s="146"/>
+      <c r="W6" s="146"/>
+      <c r="X6" s="146"/>
+      <c r="Y6" s="146"/>
+      <c r="Z6" s="146"/>
+      <c r="AA6" s="146"/>
+      <c r="AB6" s="146"/>
+      <c r="AC6" s="146"/>
+      <c r="AD6" s="146"/>
+      <c r="AE6" s="146"/>
+    </row>
+    <row r="7" spans="1:31" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="143"/>
+      <c r="B7" s="144"/>
+      <c r="C7" s="144"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="198" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="258"/>
+      <c r="I7" s="83" t="e">
+        <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J7" s="147"/>
-[...26 lines deleted...]
-      <c r="C8" s="155" t="s">
+      <c r="J7" s="142"/>
+      <c r="L7" s="146"/>
+      <c r="M7" s="146"/>
+      <c r="N7" s="146"/>
+      <c r="O7" s="146"/>
+      <c r="P7" s="146"/>
+      <c r="Q7" s="146"/>
+      <c r="R7" s="146"/>
+      <c r="S7" s="146"/>
+      <c r="T7" s="146"/>
+      <c r="U7" s="146"/>
+      <c r="V7" s="146"/>
+      <c r="W7" s="146"/>
+      <c r="X7" s="146"/>
+      <c r="Y7" s="146"/>
+      <c r="Z7" s="146"/>
+      <c r="AA7" s="146"/>
+      <c r="AB7" s="146"/>
+      <c r="AC7" s="146"/>
+      <c r="AD7" s="146"/>
+      <c r="AE7" s="146"/>
+    </row>
+    <row r="8" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="453" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="454"/>
+      <c r="C8" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="583" t="s">
+      <c r="D8" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="155" t="s">
+      <c r="E8" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="146"/>
-      <c r="G8" s="204" t="s">
+      <c r="F8" s="141"/>
+      <c r="G8" s="199" t="s">
+        <v>116</v>
+      </c>
+      <c r="H8" s="257"/>
+      <c r="I8" s="359">
+        <v>0</v>
+      </c>
+      <c r="J8" s="142"/>
+      <c r="L8" s="146"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="146"/>
+      <c r="O8" s="146"/>
+      <c r="P8" s="146"/>
+      <c r="Q8" s="146"/>
+      <c r="R8" s="146"/>
+      <c r="S8" s="146"/>
+      <c r="T8" s="146"/>
+      <c r="U8" s="146"/>
+      <c r="V8" s="146"/>
+      <c r="W8" s="146"/>
+      <c r="X8" s="146"/>
+      <c r="Y8" s="146"/>
+      <c r="Z8" s="146"/>
+      <c r="AA8" s="146"/>
+      <c r="AB8" s="146"/>
+      <c r="AC8" s="146"/>
+      <c r="AD8" s="146"/>
+      <c r="AE8" s="146"/>
+    </row>
+    <row r="9" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="451" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9" s="452"/>
+      <c r="C9" s="151">
+        <f>'3 - Value Gap'!H13</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="352">
+        <v>0</v>
+      </c>
+      <c r="E9" s="152">
+        <f>D9*$B$6</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="141"/>
+      <c r="G9" s="199" t="s">
         <v>117</v>
       </c>
-      <c r="H8" s="262"/>
-[...47 lines deleted...]
-        <f>-((I8-I5)/I8)</f>
+      <c r="H9" s="257"/>
+      <c r="I9" s="83" t="e">
+        <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="147"/>
-[...27 lines deleted...]
-      <c r="C10" s="255">
+      <c r="J9" s="142"/>
+      <c r="K9" s="146"/>
+      <c r="L9" s="146"/>
+      <c r="M9" s="146"/>
+      <c r="N9" s="146"/>
+      <c r="O9" s="146"/>
+      <c r="P9" s="146"/>
+      <c r="Q9" s="146"/>
+      <c r="R9" s="146"/>
+      <c r="S9" s="146"/>
+      <c r="T9" s="146"/>
+      <c r="U9" s="146"/>
+      <c r="V9" s="146"/>
+      <c r="W9" s="146"/>
+      <c r="X9" s="146"/>
+      <c r="Y9" s="146"/>
+      <c r="Z9" s="146"/>
+      <c r="AA9" s="146"/>
+      <c r="AB9" s="146"/>
+      <c r="AC9" s="146"/>
+      <c r="AD9" s="146"/>
+      <c r="AE9" s="146"/>
+    </row>
+    <row r="10" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="458" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10" s="459"/>
+      <c r="C10" s="250">
         <f>'3 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="585">
-[...2 lines deleted...]
-      <c r="E10" s="256">
+      <c r="D10" s="353">
+        <v>0</v>
+      </c>
+      <c r="E10" s="251">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="146"/>
-[...35 lines deleted...]
-      <c r="C11" s="315">
+      <c r="F10" s="141"/>
+      <c r="G10" s="445" t="s">
+        <v>230</v>
+      </c>
+      <c r="H10" s="446"/>
+      <c r="I10" s="360">
+        <v>0</v>
+      </c>
+      <c r="J10" s="142"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="146"/>
+      <c r="M10" s="146"/>
+      <c r="N10" s="146"/>
+      <c r="O10" s="146"/>
+      <c r="P10" s="146"/>
+      <c r="Q10" s="146"/>
+      <c r="R10" s="146"/>
+      <c r="S10" s="146"/>
+      <c r="T10" s="146"/>
+      <c r="U10" s="146"/>
+      <c r="V10" s="146"/>
+      <c r="W10" s="146"/>
+      <c r="X10" s="146"/>
+      <c r="Y10" s="146"/>
+      <c r="Z10" s="146"/>
+      <c r="AA10" s="146"/>
+      <c r="AB10" s="146"/>
+      <c r="AC10" s="146"/>
+      <c r="AD10" s="146"/>
+      <c r="AE10" s="146"/>
+    </row>
+    <row r="11" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="460" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11" s="461"/>
+      <c r="C11" s="306">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="315">
+      <c r="D11" s="306">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="88">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="146"/>
-[...5 lines deleted...]
-        <f>-((I5-(I10))/I5)</f>
+      <c r="F11" s="141"/>
+      <c r="G11" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H11" s="448"/>
+      <c r="I11" s="85" t="e">
+        <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="147"/>
-[...67 lines deleted...]
-      <c r="A13" s="403" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="146"/>
+      <c r="L11" s="146"/>
+      <c r="M11" s="146"/>
+      <c r="N11" s="146"/>
+      <c r="O11" s="146"/>
+      <c r="P11" s="146"/>
+      <c r="Q11" s="146"/>
+      <c r="R11" s="146"/>
+      <c r="S11" s="146"/>
+      <c r="T11" s="146"/>
+      <c r="U11" s="146"/>
+      <c r="V11" s="146"/>
+      <c r="W11" s="146"/>
+      <c r="X11" s="146"/>
+      <c r="Y11" s="146"/>
+      <c r="Z11" s="146"/>
+      <c r="AA11" s="146"/>
+      <c r="AB11" s="146"/>
+      <c r="AC11" s="146"/>
+      <c r="AD11" s="146"/>
+      <c r="AE11" s="146"/>
+    </row>
+    <row r="12" spans="1:31" s="109" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="455" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="456"/>
+      <c r="C12" s="354">
+        <v>0</v>
+      </c>
+      <c r="D12" s="355">
+        <v>0</v>
+      </c>
+      <c r="E12" s="305"/>
+      <c r="F12" s="141"/>
+      <c r="G12" s="195" t="s">
+        <v>135</v>
+      </c>
+      <c r="H12" s="261"/>
+      <c r="I12" s="149">
+        <f>'3 - Project Info'!G56</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="142"/>
+      <c r="K12" s="146"/>
+      <c r="L12" s="146"/>
+      <c r="M12" s="146"/>
+      <c r="N12" s="146"/>
+      <c r="O12" s="146"/>
+      <c r="P12" s="146"/>
+      <c r="Q12" s="146"/>
+      <c r="R12" s="146"/>
+      <c r="S12" s="146"/>
+      <c r="T12" s="146"/>
+      <c r="U12" s="146"/>
+      <c r="V12" s="146"/>
+      <c r="W12" s="146"/>
+      <c r="X12" s="146"/>
+      <c r="Y12" s="146"/>
+      <c r="Z12" s="146"/>
+      <c r="AA12" s="146"/>
+      <c r="AB12" s="146"/>
+      <c r="AC12" s="146"/>
+      <c r="AD12" s="146"/>
+      <c r="AE12" s="146"/>
+    </row>
+    <row r="13" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="449" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="404"/>
-      <c r="C13" s="320" t="e">
+      <c r="B13" s="450"/>
+      <c r="C13" s="311" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="316" t="e">
+      <c r="D13" s="307" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="313"/>
-[...1 lines deleted...]
-      <c r="G13" s="201" t="s">
+      <c r="E13" s="304"/>
+      <c r="F13" s="144"/>
+      <c r="G13" s="196" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="196"/>
-[...33 lines deleted...]
-      <c r="I14" s="85">
+      <c r="H13" s="191"/>
+      <c r="I13" s="154">
+        <f>'3 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="144"/>
+      <c r="U13" s="153"/>
+      <c r="V13" s="153"/>
+      <c r="W13" s="153"/>
+      <c r="X13" s="153"/>
+      <c r="Y13" s="153"/>
+      <c r="Z13" s="153"/>
+      <c r="AA13" s="153"/>
+      <c r="AB13" s="153"/>
+      <c r="AC13" s="153"/>
+      <c r="AD13" s="153"/>
+    </row>
+    <row r="14" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="449" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="450"/>
+      <c r="C14" s="356">
+        <v>0</v>
+      </c>
+      <c r="D14" s="357">
+        <v>0</v>
+      </c>
+      <c r="E14" s="304"/>
+      <c r="F14" s="144"/>
+      <c r="G14" s="200" t="s">
+        <v>99</v>
+      </c>
+      <c r="H14" s="192"/>
+      <c r="I14" s="84">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="J14" s="149"/>
-[...17 lines deleted...]
-        <f>-((C14-(C13))/C14)</f>
+      <c r="J14" s="144"/>
+      <c r="U14" s="153"/>
+      <c r="V14" s="153"/>
+      <c r="W14" s="153"/>
+      <c r="X14" s="153"/>
+      <c r="Y14" s="153"/>
+      <c r="Z14" s="153"/>
+      <c r="AA14" s="153"/>
+      <c r="AB14" s="153"/>
+      <c r="AC14" s="153"/>
+      <c r="AD14" s="153"/>
+    </row>
+    <row r="15" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="481" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15" s="482"/>
+      <c r="C15" s="312" t="e">
+        <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="317" t="e">
-        <f>-((D14-(D13))/D14)</f>
+      <c r="D15" s="308" t="e">
+        <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="313"/>
-[...26 lines deleted...]
-      <c r="G16" s="203" t="s">
+      <c r="E15" s="304"/>
+      <c r="F15" s="144"/>
+      <c r="G15" s="201" t="s">
+        <v>108</v>
+      </c>
+      <c r="H15" s="193"/>
+      <c r="I15" s="361">
+        <v>0</v>
+      </c>
+      <c r="J15" s="144"/>
+      <c r="U15" s="153"/>
+      <c r="V15" s="153"/>
+      <c r="W15" s="153"/>
+      <c r="X15" s="153"/>
+      <c r="Y15" s="153"/>
+      <c r="Z15" s="153"/>
+      <c r="AA15" s="153"/>
+      <c r="AB15" s="153"/>
+      <c r="AC15" s="153"/>
+      <c r="AD15" s="153"/>
+    </row>
+    <row r="16" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="104"/>
+      <c r="B16" s="104"/>
+      <c r="D16" s="300"/>
+      <c r="E16" s="185"/>
+      <c r="F16" s="144"/>
+      <c r="G16" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="263"/>
-      <c r="I16" s="84" t="e">
+      <c r="H16" s="258"/>
+      <c r="I16" s="83" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J16" s="149"/>
-[...16 lines deleted...]
-      <c r="C17" s="155" t="s">
+      <c r="J16" s="144"/>
+      <c r="U16" s="153"/>
+      <c r="V16" s="153"/>
+      <c r="W16" s="153"/>
+      <c r="X16" s="153"/>
+      <c r="Y16" s="153"/>
+      <c r="Z16" s="153"/>
+      <c r="AA16" s="153"/>
+      <c r="AB16" s="153"/>
+      <c r="AC16" s="153"/>
+      <c r="AD16" s="153"/>
+    </row>
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="479" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="480"/>
+      <c r="C17" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="583" t="s">
+      <c r="D17" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="155" t="s">
+      <c r="E17" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="158"/>
-      <c r="G17" s="207" t="s">
+      <c r="F17" s="153"/>
+      <c r="G17" s="202" t="s">
+        <v>114</v>
+      </c>
+      <c r="H17" s="194"/>
+      <c r="I17" s="362">
+        <v>0</v>
+      </c>
+      <c r="J17" s="153"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="197" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="159"/>
+      <c r="C18" s="181">
+        <f>I34</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="352">
+        <v>0</v>
+      </c>
+      <c r="E18" s="181">
+        <f>D18*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="106"/>
+      <c r="G18" s="199" t="s">
         <v>115</v>
       </c>
-      <c r="H17" s="199"/>
-[...26 lines deleted...]
-      <c r="I18" s="84" t="e">
+      <c r="H18" s="293"/>
+      <c r="I18" s="83" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="108"/>
-[...2 lines deleted...]
-      <c r="A19" s="209" t="s">
+      <c r="J18" s="106"/>
+    </row>
+    <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="374" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" s="375"/>
+      <c r="C19" s="181">
+        <f>'3 - Aff Gap'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="352">
+        <v>0</v>
+      </c>
+      <c r="E19" s="181">
+        <f>D19*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="106"/>
+      <c r="G19" s="445" t="s">
+        <v>230</v>
+      </c>
+      <c r="H19" s="446"/>
+      <c r="I19" s="360">
+        <v>0</v>
+      </c>
+      <c r="J19" s="106"/>
+    </row>
+    <row r="20" spans="1:10" s="155" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="204" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="207"/>
+      <c r="C20" s="161">
+        <f>'3 - Aff Gap'!F38</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="353">
+        <v>0</v>
+      </c>
+      <c r="E20" s="181">
+        <f>D20*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="153"/>
+      <c r="G20" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H20" s="448"/>
+      <c r="I20" s="85" t="e">
+        <f>-((I19-(I14))/I19)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="309" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="212"/>
-[...44 lines deleted...]
-        <f>-((I14-(I19))/I14)</f>
+      <c r="B21" s="310"/>
+      <c r="C21" s="306">
+        <f>SUM(C18:C20)</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="306">
+        <f>SUM(D18:D20)</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="88">
+        <f>D21*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="106"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="455" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="456"/>
+      <c r="C22" s="354">
+        <v>0</v>
+      </c>
+      <c r="D22" s="355">
+        <v>0</v>
+      </c>
+      <c r="E22" s="185"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="206" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" s="190"/>
+      <c r="I22" s="147" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="449" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="450"/>
+      <c r="C23" s="311" t="e">
+        <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-    </row>
-[...20 lines deleted...]
-        <f>-((C21-C18)/C21)</f>
+      <c r="D23" s="307" t="e">
+        <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D22" s="316" t="e">
-        <f>-((D21-D18)/D21)</f>
+      <c r="E23" s="185"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="212" t="s">
+        <v>121</v>
+      </c>
+      <c r="H23" s="182"/>
+      <c r="I23" s="189">
+        <f>'3 - Value Gap'!H13+'3 - Value Gap'!H14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="449" t="s">
+        <v>229</v>
+      </c>
+      <c r="B24" s="450"/>
+      <c r="C24" s="356">
+        <v>0</v>
+      </c>
+      <c r="D24" s="357">
+        <v>0</v>
+      </c>
+      <c r="E24" s="185"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H24" s="214"/>
+      <c r="I24" s="215">
+        <f>SUM('3 - Value Gap'!H15:H22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="481" t="s">
+        <v>227</v>
+      </c>
+      <c r="B25" s="482"/>
+      <c r="C25" s="312" t="e">
+        <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E22" s="190"/>
-[...5 lines deleted...]
-      <c r="I22" s="152" t="s">
+      <c r="D25" s="308" t="e">
+        <f>-((D24-(D18))/D24)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E25" s="185"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="210" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" s="211"/>
+      <c r="I25" s="86">
+        <f>SUM(I23:I24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="156"/>
+      <c r="B26" s="156"/>
+      <c r="C26" s="156"/>
+      <c r="D26" s="157"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="106"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="479" t="s">
+        <v>225</v>
+      </c>
+      <c r="B27" s="480"/>
+      <c r="C27" s="150" t="s">
         <v>64</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G23" s="217" t="s">
+      <c r="E27" s="184"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="203" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="259"/>
+      <c r="I27" s="150" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="380" t="s">
+        <v>223</v>
+      </c>
+      <c r="B28" s="377"/>
+      <c r="C28" s="181">
+        <f>'3 - Project Info'!F29</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="185"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="197" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="159"/>
+      <c r="I28" s="181">
+        <f>'3 - Aff Gap'!F11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="378" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29" s="379"/>
+      <c r="C29" s="381">
+        <f>'3 - Project Info'!F30</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="185"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="204" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" s="208"/>
+      <c r="I29" s="181">
+        <f>'3 - Aff Gap'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E30" s="185"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="205" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="87"/>
+      <c r="I30" s="89">
+        <f>SUM(I28:I29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="216" t="s">
         <v>122</v>
       </c>
-      <c r="H23" s="187"/>
-[...49 lines deleted...]
-      <c r="B26" s="300" t="s">
+      <c r="B31" s="295" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="300" t="s">
+      <c r="C31" s="295" t="s">
         <v>81</v>
       </c>
-      <c r="D26" s="301" t="s">
+      <c r="D31" s="296" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="189"/>
-[...3 lines deleted...]
-      <c r="A27" s="167" t="str">
+      <c r="E31" s="187"/>
+      <c r="F31" s="106"/>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="162" t="str">
         <f>'3 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B27" s="168">
+      <c r="B32" s="163">
         <f>'3 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C27" s="169" t="str">
+      <c r="C32" s="164" t="str">
         <f>'3 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D27" s="170" t="str">
+      <c r="D32" s="165" t="str">
         <f>'3 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E27" s="190"/>
-[...5 lines deleted...]
-      <c r="I27" s="155" t="s">
+      <c r="E32" s="187"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="203" t="s">
+        <v>103</v>
+      </c>
+      <c r="H32" s="260"/>
+      <c r="I32" s="150" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="171" t="str">
+    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="166" t="str">
         <f>'3 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B28" s="172">
+      <c r="B33" s="167">
         <f>'3 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C28" s="173" t="str">
+      <c r="C33" s="168" t="str">
         <f>'3 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D28" s="174" t="str">
+      <c r="D33" s="169" t="str">
         <f>'3 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E28" s="190"/>
-[...11 lines deleted...]
-      <c r="A29" s="171" t="str">
+      <c r="E33" s="185"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="443" t="s">
+        <v>203</v>
+      </c>
+      <c r="H33" s="444"/>
+      <c r="I33" s="181">
+        <f>'3 - Aff Gap'!F19+'3 - Aff Gap'!F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="166" t="str">
         <f>'3 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B29" s="172">
+      <c r="B34" s="167">
         <f>'3 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C29" s="173" t="str">
+      <c r="C34" s="168" t="str">
         <f>'3 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D29" s="174" t="str">
+      <c r="D34" s="169" t="str">
         <f>'3 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E29" s="190"/>
-[...11 lines deleted...]
-      <c r="A30" s="171" t="str">
+      <c r="E34" s="188"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="212" t="s">
+        <v>120</v>
+      </c>
+      <c r="H34" s="182"/>
+      <c r="I34" s="181">
+        <f>'3 - Aff Gap'!F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="166" t="str">
         <f>'3 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B30" s="172">
+      <c r="B35" s="167">
         <f>'3 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C30" s="173" t="str">
+      <c r="C35" s="168" t="str">
         <f>'3 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D30" s="174" t="str">
+      <c r="D35" s="169" t="str">
         <f>'3 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E30" s="192"/>
-[...11 lines deleted...]
-      <c r="A31" s="171" t="str">
+      <c r="E35" s="188"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="195" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="261"/>
+      <c r="I35" s="181">
+        <f>'3 - Aff Gap'!F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="166" t="str">
         <f>'3 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B31" s="172">
+      <c r="B36" s="167">
         <f>'3 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C31" s="173" t="str">
+      <c r="C36" s="168" t="str">
         <f>'3 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D31" s="174" t="str">
+      <c r="D36" s="169" t="str">
         <f>'3 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E31" s="192"/>
-[...3 lines deleted...]
-      <c r="A32" s="171" t="str">
+      <c r="E36" s="188"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="195" t="s">
+        <v>83</v>
+      </c>
+      <c r="H36" s="261"/>
+      <c r="I36" s="181">
+        <f>'3 - Aff Gap'!F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="166" t="str">
         <f>'3 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="172">
+      <c r="B37" s="167">
         <f>'3 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C32" s="173" t="str">
+      <c r="C37" s="168" t="str">
         <f>'3 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="174" t="str">
+      <c r="D37" s="169" t="str">
         <f>'3 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="190"/>
-[...10 lines deleted...]
-      <c r="A33" s="171" t="str">
+      <c r="E37" s="186"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H37" s="214"/>
+      <c r="I37" s="171">
+        <f>SUM('3 - Aff Gap'!F25:F32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="166" t="str">
         <f>'3 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="172">
+      <c r="B38" s="167">
         <f>'3 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C33" s="173" t="str">
+      <c r="C38" s="168" t="str">
         <f>'3 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="174" t="str">
+      <c r="D38" s="169" t="str">
         <f>'3 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="193"/>
-[...124 lines deleted...]
-      <c r="G38" s="214" t="s">
+      <c r="E38" s="186"/>
+      <c r="F38" s="106"/>
+      <c r="G38" s="209" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="188"/>
-      <c r="I38" s="87">
+      <c r="H38" s="183"/>
+      <c r="I38" s="86">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="I39" s="107"/>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.3">
+      <c r="I39" s="105"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9xAV7gqK0SEANDhftrP3OsRSMUScf+fIUcGRhV33CS2DgDRiS6+7nzBC9ZHOI4i4Ca9Yzq/j19+Dv9RSsTuigg==" saltValue="O5OlGG5uVCJF3SJ/yaOKoQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:B24"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="xe6X0plr0Gs2UT81ODYmIFW6AAptjT4NtzdyLrEOU0cITvwWknNPnZe1fVZILKiTvV2Rp2hTMmqgtjpYtEXRqA==" saltValue="jitXK2N90M8eJSPmeNX4HQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="27">
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
-    <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A23:B23"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
   </mergeCells>
   <conditionalFormatting sqref="C13:D13 C15:D15">
-    <cfRule type="cellIs" dxfId="10" priority="10" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="6" priority="9" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C13:D13 C15:D15">
-    <cfRule type="cellIs" dxfId="9" priority="9" operator="greaterThan">
+  <conditionalFormatting sqref="C25:D25">
+    <cfRule type="cellIs" dxfId="5" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
-    <cfRule type="cellIs" dxfId="8" priority="6" operator="greaterThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="7" priority="5" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="4" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
-    <cfRule type="cellIs" dxfId="6" priority="4" operator="greaterThan">
-[...14 lines deleted...]
-    <cfRule type="cellIs" dxfId="3" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations xWindow="448" yWindow="648" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{44427FA0-5005-4928-A400-6EF747A9A3B9}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{675BA301-1FEA-49CE-9D34-C25B79DE620F}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{EBD0AC1A-938E-46D5-BF77-813B1D793EBA}"/>
-    <dataValidation allowBlank="1" sqref="D16 E17:E20" xr:uid="{350F2C9E-7FC7-4D14-9E8F-06908AEC5849}"/>
-[...3 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D19" xr:uid="{DC8AA67E-31E6-4D35-AA90-225DEDFFC5CA}">
+    <dataValidation allowBlank="1" sqref="D16 E17:E21" xr:uid="{350F2C9E-7FC7-4D14-9E8F-06908AEC5849}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D12 D22 D14 D24" xr:uid="{945FB0D5-7894-441A-BFC9-2DE2AD707AC8}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C12 C22" xr:uid="{B41A471A-A818-4953-BEED-7D0B7B752545}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C14 C24 I10 I19" xr:uid="{48B12899-BE24-43CF-8376-BFBFFB6B0FDA}"/>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D20" xr:uid="{DC8AA67E-31E6-4D35-AA90-225DEDFFC5CA}">
       <formula1>C9</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="94" orientation="portrait" verticalDpi="360" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="448" yWindow="648" count="2">
+        <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{3252DC43-F122-4662-9C1A-8CB442A0B6FD}">
+          <x14:formula1>
+            <xm:f>'3 - Aff Gap'!F34</xm:f>
+          </x14:formula1>
+          <xm:sqref>E6</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{8D575993-91D5-4F93-A600-64DA2AD39153}">
           <x14:formula1>
             <xm:f>'3 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C25B2CD3-04C1-4FB8-9001-E6CE287B731A}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M79"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:G7"/>
+    <sheetView showGridLines="0" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="449" t="s">
+    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="499" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="450"/>
-[...4 lines deleted...]
-      <c r="G1" s="451"/>
+      <c r="B1" s="500"/>
+      <c r="C1" s="500"/>
+      <c r="D1" s="500"/>
+      <c r="E1" s="500"/>
+      <c r="F1" s="500"/>
+      <c r="G1" s="501"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
     </row>
-    <row r="2" spans="1:13" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="452" t="s">
+    <row r="2" spans="1:13" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="502" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="453"/>
-[...35 lines deleted...]
-    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="503"/>
+      <c r="C2" s="503"/>
+      <c r="D2" s="503"/>
+      <c r="E2" s="503"/>
+      <c r="F2" s="503"/>
+      <c r="G2" s="504"/>
+    </row>
+    <row r="3" spans="1:13" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="511" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="512"/>
+      <c r="C3" s="512"/>
+      <c r="D3" s="512"/>
+      <c r="E3" s="512"/>
+      <c r="F3" s="512"/>
+      <c r="G3" s="513"/>
+    </row>
+    <row r="4" spans="1:13" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="514"/>
+      <c r="B4" s="515"/>
+      <c r="C4" s="515"/>
+      <c r="D4" s="515"/>
+      <c r="E4" s="515"/>
+      <c r="F4" s="515"/>
+      <c r="G4" s="516"/>
+    </row>
+    <row r="5" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="517"/>
+      <c r="B5" s="518"/>
+      <c r="C5" s="518"/>
+      <c r="D5" s="518"/>
+      <c r="E5" s="518"/>
+      <c r="F5" s="518"/>
+      <c r="G5" s="519"/>
+    </row>
+    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8"/>
-      <c r="B6" s="455" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:13" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="505" t="s">
+        <v>174</v>
+      </c>
+      <c r="C6" s="506"/>
+      <c r="D6" s="506"/>
+      <c r="E6" s="506"/>
+      <c r="F6" s="506"/>
+      <c r="G6" s="507"/>
+      <c r="H6" s="253"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8"/>
-      <c r="B7" s="458"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="508"/>
+      <c r="C7" s="509"/>
+      <c r="D7" s="509"/>
+      <c r="E7" s="509"/>
+      <c r="F7" s="509"/>
+      <c r="G7" s="510"/>
+      <c r="H7" s="272" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="71" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="5"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="10"/>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8"/>
       <c r="B9" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="79" t="s">
+      <c r="F9" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="10"/>
-    </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H9" s="389" t="str">
+        <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="79" t="s">
+      <c r="F10" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
-      <c r="F11" s="79"/>
+      <c r="F11" s="78"/>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
-      <c r="F12" s="79"/>
+      <c r="F12" s="78"/>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
-      <c r="F13" s="79"/>
+      <c r="F13" s="78"/>
       <c r="G13" s="10"/>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
-      <c r="F14" s="79"/>
+      <c r="F14" s="78"/>
       <c r="G14" s="10"/>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8"/>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="9"/>
-      <c r="D15" s="80" t="s">
+      <c r="D15" s="79" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="79"/>
+      <c r="F15" s="78"/>
       <c r="G15" s="16"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="8"/>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="53"/>
       <c r="E16" s="52"/>
-      <c r="F16" s="79" t="s">
+      <c r="F16" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="16"/>
     </row>
-    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="79" t="s">
+      <c r="F17" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="16"/>
     </row>
-    <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="10"/>
     </row>
-    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="15"/>
       <c r="G19" s="16"/>
     </row>
-    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="B20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
-      <c r="F20" s="79"/>
+      <c r="F20" s="78"/>
       <c r="G20" s="16"/>
     </row>
-    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
-      <c r="F21" s="79"/>
+      <c r="F21" s="78"/>
       <c r="G21" s="16"/>
     </row>
-    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="B22" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="21">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="16"/>
     </row>
-    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8"/>
       <c r="B23" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="57">
         <f>F22/43560</f>
         <v>0</v>
       </c>
       <c r="G23" s="16"/>
     </row>
-    <row r="24" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
     </row>
-    <row r="25" spans="1:8" s="179" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="F26" s="177" t="s">
+    <row r="25" spans="1:8" s="174" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="178"/>
+      <c r="C25" s="178"/>
+      <c r="D25" s="173"/>
+      <c r="E25" s="173"/>
+      <c r="F25" s="173"/>
+      <c r="G25" s="280"/>
+    </row>
+    <row r="26" spans="1:8" s="174" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="179"/>
+      <c r="B26" s="178" t="s">
+        <v>129</v>
+      </c>
+      <c r="C26" s="180"/>
+      <c r="F26" s="172" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="16"/>
-      <c r="H26" s="286"/>
-[...3 lines deleted...]
-      <c r="B27" s="181"/>
+      <c r="H26" s="281"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="175"/>
+      <c r="B27" s="176"/>
       <c r="F27" s="19"/>
       <c r="G27" s="16"/>
-      <c r="H27" s="287"/>
-[...2 lines deleted...]
-      <c r="A28" s="59" t="s">
+      <c r="H27" s="282"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="177" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" s="176"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="282"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="175"/>
+      <c r="B29" s="376" t="s">
+        <v>223</v>
+      </c>
+      <c r="F29" s="78"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="282"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="175"/>
+      <c r="B30" s="376" t="s">
+        <v>224</v>
+      </c>
+      <c r="F30" s="78"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="282"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="175"/>
+      <c r="B31" s="176"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="282"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="20"/>
-[...15 lines deleted...]
-      <c r="G29" s="77" t="s">
+      <c r="B32" s="20"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="23"/>
+    </row>
+    <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="8"/>
+      <c r="B33" s="75" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="77"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="H29" s="277" t="s">
-[...60 lines deleted...]
-    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="272" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="15"/>
-      <c r="C34" s="28"/>
-[...9 lines deleted...]
-    <row r="35" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="283" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
-      <c r="B35" s="24" t="s">
-[...12 lines deleted...]
-    <row r="36" spans="1:11" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="15"/>
+      <c r="C35" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="15"/>
-      <c r="C36" s="440" t="s">
-[...13 lines deleted...]
-    <row r="37" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="366" t="s">
+        <v>206</v>
+      </c>
+      <c r="D36" s="367"/>
+      <c r="E36" s="367"/>
+      <c r="F36" s="367"/>
+      <c r="G36" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8"/>
       <c r="B37" s="15"/>
-      <c r="C37" s="438" t="s">
-[...10 lines deleted...]
-    <row r="38" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C37" s="254" t="s">
+        <v>209</v>
+      </c>
+      <c r="D37" s="55"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8"/>
       <c r="B38" s="15"/>
-      <c r="C38" s="68" t="s">
-[...10 lines deleted...]
-    <row r="39" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="47">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
-      <c r="B39" s="9"/>
-[...6 lines deleted...]
-    <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="15"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8"/>
       <c r="B40" s="24" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C40" s="27"/>
+        <v>164</v>
+      </c>
+      <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
-      <c r="G40" s="116"/>
+      <c r="G40" s="10"/>
       <c r="H40" s="25"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
-      <c r="K40" s="14"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="15"/>
-      <c r="C41" s="260" t="s">
-[...9 lines deleted...]
-    <row r="42" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="489" t="s">
+        <v>214</v>
+      </c>
+      <c r="D41" s="490"/>
+      <c r="E41" s="490"/>
+      <c r="F41" s="490"/>
+      <c r="G41" s="391">
+        <v>0</v>
+      </c>
+      <c r="H41" s="256"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="15"/>
-      <c r="C42" s="50" t="s">
-[...9 lines deleted...]
-    <row r="43" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C42" s="369" t="s">
+        <v>215</v>
+      </c>
+      <c r="D42" s="370"/>
+      <c r="E42" s="370"/>
+      <c r="F42" s="370"/>
+      <c r="G42" s="392">
+        <v>0</v>
+      </c>
+      <c r="H42" s="256"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
       <c r="B43" s="15"/>
-      <c r="C43" s="68" t="s">
-[...10 lines deleted...]
-    <row r="44" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C43" s="369" t="s">
+        <v>213</v>
+      </c>
+      <c r="D43" s="370"/>
+      <c r="E43" s="370"/>
+      <c r="F43" s="370"/>
+      <c r="G43" s="392">
+        <v>0</v>
+      </c>
+      <c r="H43" s="256"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
       <c r="B44" s="15"/>
-      <c r="C44" s="68" t="s">
-[...10 lines deleted...]
-    <row r="45" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="369" t="s">
+        <v>210</v>
+      </c>
+      <c r="D44" s="370"/>
+      <c r="E44" s="370"/>
+      <c r="F44" s="370"/>
+      <c r="G44" s="392">
+        <v>0</v>
+      </c>
+      <c r="H44" s="256"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
       <c r="B45" s="15"/>
-      <c r="C45" s="28"/>
-[...29 lines deleted...]
-    <row r="48" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="369" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" s="370"/>
+      <c r="E45" s="370"/>
+      <c r="F45" s="370"/>
+      <c r="G45" s="392">
+        <v>0</v>
+      </c>
+      <c r="H45" s="256"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+    </row>
+    <row r="46" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="369" t="s">
+        <v>211</v>
+      </c>
+      <c r="D46" s="370"/>
+      <c r="E46" s="370"/>
+      <c r="F46" s="370"/>
+      <c r="G46" s="392">
+        <v>0</v>
+      </c>
+      <c r="H46" s="256"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+    </row>
+    <row r="47" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="369" t="s">
+        <v>216</v>
+      </c>
+      <c r="D47" s="371"/>
+      <c r="E47" s="371"/>
+      <c r="F47" s="371"/>
+      <c r="G47" s="392">
+        <v>0</v>
+      </c>
+      <c r="H47" s="256"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+    </row>
+    <row r="48" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="8"/>
       <c r="B48" s="15"/>
-      <c r="C48" s="28"/>
-[...6 lines deleted...]
-      <c r="A49" s="446" t="s">
+      <c r="C48" s="497" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" s="498"/>
+      <c r="E48" s="498"/>
+      <c r="F48" s="498"/>
+      <c r="G48" s="393">
+        <v>0</v>
+      </c>
+      <c r="H48" s="256"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+    </row>
+    <row r="49" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="8"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" s="372"/>
+      <c r="E49" s="372"/>
+      <c r="F49" s="372"/>
+      <c r="G49" s="403">
+        <f>SUM(G41:G48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="8"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="69"/>
+      <c r="E50" s="69"/>
+      <c r="F50" s="69"/>
+      <c r="G50" s="114">
+        <f>G38+G49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8"/>
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9"/>
+      <c r="G51" s="115"/>
+    </row>
+    <row r="52" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="8"/>
+      <c r="B52" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="27"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="14"/>
+    </row>
+    <row r="53" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="8"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="255" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" s="49"/>
+      <c r="E53" s="49"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="8"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="255" t="s">
+        <v>220</v>
+      </c>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="255" t="s">
+        <v>206</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="49"/>
+      <c r="G55" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="8"/>
+      <c r="B56" s="15"/>
+      <c r="C56" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" s="49"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="49"/>
+      <c r="G56" s="402">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="8"/>
+      <c r="B57" s="15"/>
+      <c r="C57" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="400">
+        <f>SUM(G53:G56)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="8"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="69"/>
+      <c r="E58" s="69"/>
+      <c r="F58" s="69"/>
+      <c r="G58" s="116">
+        <f>G50+G57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="8"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="117"/>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B60" s="29"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="118"/>
+    </row>
+    <row r="61" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="31"/>
+      <c r="B61" s="122"/>
+      <c r="C61" s="491" t="s">
+        <v>118</v>
+      </c>
+      <c r="D61" s="492"/>
+      <c r="E61" s="492"/>
+      <c r="F61" s="493"/>
+      <c r="G61" s="80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="8"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="26"/>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="494" t="s">
         <v>21</v>
       </c>
-      <c r="B49" s="447"/>
-[...23 lines deleted...]
-      <c r="E54" s="11" t="s">
+      <c r="B63" s="495"/>
+      <c r="C63" s="495"/>
+      <c r="D63" s="495"/>
+      <c r="E63" s="495"/>
+      <c r="F63" s="495"/>
+      <c r="G63" s="496"/>
+    </row>
+    <row r="64" spans="1:11" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="483" t="s">
+        <v>119</v>
+      </c>
+      <c r="B64" s="484"/>
+      <c r="C64" s="484"/>
+      <c r="D64" s="484"/>
+      <c r="E64" s="484"/>
+      <c r="F64" s="484"/>
+      <c r="G64" s="485"/>
+    </row>
+    <row r="66" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E67" s="14"/>
+      <c r="F67" s="14"/>
+    </row>
+    <row r="68" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E68" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F54" s="43" t="s">
+      <c r="F68" s="43" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C55" s="11" t="s">
+    <row r="69" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C69" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E55" s="13" t="s">
+      <c r="E69" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="F55" s="43" t="s">
+      <c r="F69" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="G55" s="11" t="s">
+      <c r="G69" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C56" s="11" t="s">
+    <row r="70" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="E56" s="13" t="s">
+      <c r="E70" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="F56" s="43" t="s">
+      <c r="F70" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F71" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="G56" s="13" t="s">
-[...13 lines deleted...]
-      <c r="G57" s="13" t="s">
+      <c r="G71" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G58" s="13" t="s">
+    <row r="72" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" s="11"/>
+      <c r="E72" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F72" s="43"/>
+      <c r="G72" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="G59" s="13" t="s">
+    <row r="73" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E73" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="F73" s="14"/>
+      <c r="G73" s="13" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C60" s="11" t="s">
+    <row r="74" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C74" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E60" s="13" t="s">
+      <c r="E74" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F60" s="43" t="s">
+      <c r="F74" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="G60" s="17" t="s">
+      <c r="G74" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C61" s="11" t="s">
+    <row r="75" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C75" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="E61" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="43" t="s">
+      <c r="E75" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F75" s="43" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C62" s="11" t="s">
+    <row r="76" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C76" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="E62" s="14"/>
-      <c r="F62" s="43" t="s">
+      <c r="E76" s="14"/>
+      <c r="F76" s="43" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C63" s="11" t="s">
+    <row r="77" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C77" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="E63" s="14"/>
-      <c r="F63" s="43" t="s">
+      <c r="E77" s="14"/>
+      <c r="F77" s="43" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="64" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F64" s="43" t="s">
+    <row r="78" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E78" s="14"/>
+      <c r="F78" s="43" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="65" spans="5:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F65" s="14"/>
+    <row r="79" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="N56UrNPHYNtuE8Fsn0ouMAoBAQWGNiv7x3h64ijdT+f/QxlB6uB7k8R3sAsjvzADO3hEfFpEsikqaGpn/h3U1Q==" saltValue="R4zLjF/w5+U91XKi1a3I9Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="f07k0RzMZt6DP6k9Pd6qsE0iBkDyuUmVCrW9w0PaIixat5s/2rTBvpQWYY8ouN2flROYpzLRIZGXvhPrd3US1A==" saltValue="asjqrzecldNJePapN1VmXA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
-    <mergeCell ref="C37:F37"/>
-[...3 lines deleted...]
-    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C48:F48"/>
   </mergeCells>
-  <conditionalFormatting sqref="G47">
+  <conditionalFormatting sqref="G61">
     <cfRule type="cellIs" dxfId="2" priority="1" stopIfTrue="1" operator="greaterThan">
-      <formula>$G$44</formula>
+      <formula>$G$58</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{3C8EC87B-1CF2-494E-BA0F-F61C77D041EA}"/>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G47" xr:uid="{1CE20A28-A7AC-4937-BCD7-FA9EC8FA121E}">
-      <formula1>G44</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G61" xr:uid="{1CE20A28-A7AC-4937-BCD7-FA9EC8FA121E}">
+      <formula1>G58</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F27" xr:uid="{2C05F0A0-BB98-4546-999D-121A0CB84E18}"/>
+    <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{2C05F0A0-BB98-4546-999D-121A0CB84E18}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{620861C7-1C48-4A18-BB38-86E9A4103FD0}">
-      <formula1>$E$54:$E$61</formula1>
+      <formula1>$E$68:$E$75</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{674951BD-2625-4BA4-BBB7-7D9716CB2AF9}">
-      <formula1>$E$57:$E$57</formula1>
+      <formula1>$E$71:$E$71</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{0BD6284C-B511-4145-AF63-57B003966225}">
-      <formula1>$G$55:$G$60</formula1>
+      <formula1>$G$69:$G$74</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{E157FC5A-0602-47AB-855F-6B9E315F08CB}">
-      <formula1>$C$55:$C$57</formula1>
-[...2 lines deleted...]
-      <formula1>0.1*G44</formula1>
+      <formula1>$C$69:$C$71</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{7307F474-1C71-4770-94E2-92263079C10E}">
-      <formula1>$F$54:$F$57</formula1>
+      <formula1>$F$68:$F$71</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{A88EA0FF-3665-4F90-8934-BB5A9F209F0A}">
-      <formula1>$F$60:$F$64</formula1>
+      <formula1>$F$74:$F$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{48DD2C5A-D291-44AB-BF3A-26D0F3ADEA82}">
-      <formula1>$C$60:$C$63</formula1>
+      <formula1>$C$74:$C$77</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G36 G41 G30:G32" xr:uid="{41D45216-C7E9-4B36-9917-34DBF7D75D2A}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G48 G53:G56" xr:uid="{41D45216-C7E9-4B36-9917-34DBF7D75D2A}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{1D4F7761-6441-4CF8-8C82-C48AF24A5F0C}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{97652E0F-98D4-4BBE-9350-BF1D9E5806C2}">
       <formula1>70</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F29:F30" xr:uid="{6AE1FFE8-E7AB-4AFA-88FE-095C80317A7B}">
+      <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19E5CA58-DFAF-49D9-9900-D08B47334088}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="139" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="473" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="523" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="474"/>
-[...6 lines deleted...]
-      <c r="A2" s="476" t="s">
+      <c r="B1" s="524"/>
+      <c r="C1" s="524"/>
+      <c r="D1" s="524"/>
+      <c r="E1" s="524"/>
+      <c r="F1" s="525"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="526" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="477"/>
-[...39 lines deleted...]
-      <c r="B6" s="103" t="s">
+      <c r="B2" s="527"/>
+      <c r="C2" s="527"/>
+      <c r="D2" s="527"/>
+      <c r="E2" s="527"/>
+      <c r="F2" s="528"/>
+    </row>
+    <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="529" t="s">
+        <v>233</v>
+      </c>
+      <c r="B3" s="530"/>
+      <c r="C3" s="530"/>
+      <c r="D3" s="530"/>
+      <c r="E3" s="530"/>
+      <c r="F3" s="531"/>
+      <c r="G3" s="135"/>
+    </row>
+    <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="532" t="s">
+        <v>198</v>
+      </c>
+      <c r="B4" s="533"/>
+      <c r="C4" s="533"/>
+      <c r="D4" s="533"/>
+      <c r="E4" s="533"/>
+      <c r="F4" s="534"/>
+      <c r="H4" s="82"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="90"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+    </row>
+    <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="104" t="s">
+      <c r="C6" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="E6" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="F6" s="102" t="s">
+        <v>205</v>
+      </c>
+      <c r="H6" s="103"/>
+    </row>
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="124" t="s">
+      <c r="B7" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="122"/>
-[...3 lines deleted...]
-      <c r="E7" s="94" t="s">
+      <c r="C7" s="119"/>
+      <c r="D7" s="94">
+        <v>0</v>
+      </c>
+      <c r="E7" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="100"/>
-[...2 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="F7" s="98"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="124" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="122"/>
-[...3 lines deleted...]
-      <c r="E8" s="94" t="s">
+      <c r="C8" s="119"/>
+      <c r="D8" s="94">
+        <v>0</v>
+      </c>
+      <c r="E8" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="100"/>
-[...2 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="F8" s="98"/>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="124" t="s">
+      <c r="B9" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="122"/>
-[...3 lines deleted...]
-      <c r="E9" s="94" t="s">
+      <c r="C9" s="119"/>
+      <c r="D9" s="94">
+        <v>0</v>
+      </c>
+      <c r="E9" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="100"/>
-[...2 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="98"/>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="124" t="s">
+      <c r="B10" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="122"/>
-[...3 lines deleted...]
-      <c r="E10" s="94" t="s">
+      <c r="C10" s="119"/>
+      <c r="D10" s="94">
+        <v>0</v>
+      </c>
+      <c r="E10" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="100"/>
-[...2 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="F10" s="98"/>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="124" t="s">
+      <c r="B11" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="122"/>
-[...3 lines deleted...]
-      <c r="E11" s="94" t="s">
+      <c r="C11" s="119"/>
+      <c r="D11" s="94">
+        <v>0</v>
+      </c>
+      <c r="E11" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="100"/>
-[...2 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="F11" s="98"/>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="124" t="s">
+      <c r="B12" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="122"/>
-[...3 lines deleted...]
-      <c r="E12" s="94" t="s">
+      <c r="C12" s="119"/>
+      <c r="D12" s="94">
+        <v>0</v>
+      </c>
+      <c r="E12" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="100"/>
+      <c r="F12" s="98"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="123" t="s">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="124" t="s">
+      <c r="B13" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="122"/>
-[...3 lines deleted...]
-      <c r="E13" s="94" t="s">
+      <c r="C13" s="119"/>
+      <c r="D13" s="95">
+        <v>0</v>
+      </c>
+      <c r="E13" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="100"/>
+      <c r="F13" s="98"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="123" t="s">
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="91"/>
+      <c r="B14" s="105"/>
+      <c r="C14" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="125">
+        <f>SUM(D7:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="106"/>
+      <c r="C15" s="107"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="495" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="495"/>
+      <c r="C17" s="495"/>
+      <c r="D17" s="495"/>
+      <c r="E17" s="495"/>
+      <c r="F17" s="495"/>
+    </row>
+    <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="520"/>
+      <c r="B18" s="521"/>
+      <c r="C18" s="521"/>
+      <c r="D18" s="521"/>
+      <c r="E18" s="521"/>
+      <c r="F18" s="522"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="124" t="s">
+      <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="122"/>
-[...3 lines deleted...]
-      <c r="E14" s="94" t="s">
+      <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="100"/>
-[...137 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="284"/>
       <c r="B27" s="3" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="A31" s="289"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A32" s="3"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>4</v>
-[...21 lines deleted...]
-      <c r="B36" s="3" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="mF57kYlrbnL3MzWTm7P0459AtCaOo8QL3BbfQWjmQG1BIh9dXH6tFqtA2Ff7VJLP7F/9F+u0I6boF/iDNZ9Pjw==" saltValue="+gG3sM8BfXBrJqK9KaFXEQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2iQcx2lZ53ydWA5WuJj2jxqnJgIxF9zsDw8Lmo3teICj6oZD/2nQTVtEssRZJQqZX3h0HOnuBtvfzWwhfM12Zg==" saltValue="RVH0b6DmwK5jRtDp3Mi3CA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E17" xr:uid="{40ED0650-946D-4C1A-A8F8-52573B7CDB68}">
-      <formula1>$C$27:$C$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{40ED0650-946D-4C1A-A8F8-52573B7CDB68}">
+      <formula1>$C$23:$C$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B17" xr:uid="{157E1D54-3546-4D1C-AB3D-A33B20D3E64C}">
-      <formula1>$B$27:$B$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{157E1D54-3546-4D1C-AB3D-A33B20D3E64C}">
+      <formula1>$B$23:$B$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A17" xr:uid="{6D3A126E-AF18-4D00-A0AF-FF4C10B4C710}">
-      <formula1>$A$27:$A$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{6D3A126E-AF18-4D00-A0AF-FF4C10B4C710}">
+      <formula1>$A$23:$A$25</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D17" xr:uid="{DB529688-E138-4C46-926E-B73D7BD5453E}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D13" xr:uid="{DB529688-E138-4C46-926E-B73D7BD5453E}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BFA2529-372B-48E4-81A7-0E50FCFCF4AA}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="9.140625" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="35" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="35"/>
     <col min="7" max="8" width="24" style="35" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="35"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="35"/>
+    <col min="9" max="9" width="9.109375" style="35"/>
+    <col min="10" max="10" width="9.44140625" style="35" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="500" t="s">
+    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="550" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="501"/>
-[...8 lines deleted...]
-      <c r="A2" s="503" t="s">
+      <c r="B1" s="551"/>
+      <c r="C1" s="551"/>
+      <c r="D1" s="551"/>
+      <c r="E1" s="551"/>
+      <c r="F1" s="551"/>
+      <c r="G1" s="551"/>
+      <c r="H1" s="552"/>
+    </row>
+    <row r="2" spans="1:10" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="553" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="504"/>
-[...28 lines deleted...]
-      <c r="G4" s="507"/>
+      <c r="B2" s="554"/>
+      <c r="C2" s="554"/>
+      <c r="D2" s="554"/>
+      <c r="E2" s="554"/>
+      <c r="F2" s="554"/>
+      <c r="G2" s="554"/>
+      <c r="H2" s="555"/>
+    </row>
+    <row r="3" spans="1:10" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="560" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3" s="561"/>
+      <c r="C3" s="561"/>
+      <c r="D3" s="561"/>
+      <c r="E3" s="561"/>
+      <c r="F3" s="561"/>
+      <c r="G3" s="561"/>
+      <c r="H3" s="562"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="556" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4" s="557"/>
+      <c r="C4" s="557"/>
+      <c r="D4" s="557"/>
+      <c r="E4" s="557"/>
+      <c r="F4" s="557"/>
+      <c r="G4" s="557"/>
       <c r="H4" s="45"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="508" t="s">
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="558" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="509"/>
-[...4 lines deleted...]
-      <c r="G5" s="509"/>
+      <c r="B5" s="559"/>
+      <c r="C5" s="559"/>
+      <c r="D5" s="559"/>
+      <c r="E5" s="559"/>
+      <c r="F5" s="559"/>
+      <c r="G5" s="559"/>
       <c r="H5" s="48">
-        <f>'3 - Project Info'!G44</f>
+        <f>'3 - Project Info'!G58</f>
         <v>0</v>
       </c>
       <c r="I5" s="4"/>
     </row>
-    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G6" s="499"/>
+    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="548" t="s">
+        <v>118</v>
+      </c>
+      <c r="B6" s="549"/>
+      <c r="C6" s="549"/>
+      <c r="D6" s="549"/>
+      <c r="E6" s="549"/>
+      <c r="F6" s="549"/>
+      <c r="G6" s="549"/>
       <c r="H6" s="48">
-        <f>'3 - Project Info'!G47</f>
+        <f>'3 - Project Info'!G61</f>
         <v>0</v>
       </c>
       <c r="I6" s="4"/>
     </row>
-    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="490" t="s">
+    <row r="7" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="540" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="541"/>
+      <c r="C7" s="541"/>
+      <c r="D7" s="541"/>
+      <c r="E7" s="541"/>
+      <c r="F7" s="541"/>
+      <c r="G7" s="541"/>
       <c r="H7" s="48">
         <f>H5-H6</f>
         <v>0</v>
       </c>
       <c r="I7" s="36"/>
       <c r="J7" s="37"/>
     </row>
-    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="252"/>
+    <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="247"/>
       <c r="B8" s="70"/>
       <c r="C8" s="70"/>
       <c r="D8" s="70"/>
       <c r="E8" s="70"/>
       <c r="F8" s="70"/>
       <c r="G8" s="70"/>
-      <c r="H8" s="253"/>
+      <c r="H8" s="248"/>
       <c r="I8" s="36"/>
       <c r="J8" s="37"/>
     </row>
-    <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G9" s="292"/>
+    <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="285" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="286"/>
+      <c r="C9" s="286"/>
+      <c r="D9" s="286"/>
+      <c r="E9" s="286"/>
+      <c r="F9" s="286"/>
+      <c r="G9" s="287"/>
       <c r="H9" s="48">
-        <f>'3 - Project Info'!G30+'3 - Project Info'!G31</f>
-[...2 lines deleted...]
-      <c r="I9" s="225"/>
+        <f>'3 - Project Info'!G34+'3 - Project Info'!G35</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="220"/>
       <c r="J9" s="37"/>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="33"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="34"/>
       <c r="I10" s="4"/>
     </row>
-    <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="60"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="61" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B12" s="62"/>
       <c r="C12" s="62"/>
       <c r="D12" s="62"/>
       <c r="E12" s="62"/>
       <c r="F12" s="62"/>
       <c r="G12" s="62"/>
       <c r="H12" s="39"/>
       <c r="I12" s="4"/>
     </row>
-    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="67" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
-      <c r="H13" s="254">
+      <c r="H13" s="249">
         <v>0</v>
       </c>
       <c r="I13" s="4"/>
     </row>
-    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H14" s="127">
+    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="288" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14" s="286"/>
+      <c r="C14" s="286"/>
+      <c r="D14" s="286"/>
+      <c r="E14" s="286"/>
+      <c r="F14" s="286"/>
+      <c r="G14" s="286"/>
+      <c r="H14" s="124">
         <v>0</v>
       </c>
       <c r="I14" s="58"/>
     </row>
-    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="98" t="s">
+    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B15" s="496" t="s">
+      <c r="B15" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="497"/>
-[...4 lines deleted...]
-      <c r="H15" s="127">
+      <c r="C15" s="547"/>
+      <c r="D15" s="547"/>
+      <c r="E15" s="547"/>
+      <c r="F15" s="547"/>
+      <c r="G15" s="547"/>
+      <c r="H15" s="124">
         <v>0</v>
       </c>
       <c r="I15" s="56"/>
     </row>
-    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="98" t="s">
+    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="496" t="s">
+      <c r="B16" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="497"/>
-[...4 lines deleted...]
-      <c r="H16" s="127">
+      <c r="C16" s="547"/>
+      <c r="D16" s="547"/>
+      <c r="E16" s="547"/>
+      <c r="F16" s="547"/>
+      <c r="G16" s="547"/>
+      <c r="H16" s="124">
         <v>0</v>
       </c>
       <c r="I16" s="56"/>
     </row>
-    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="98" t="s">
+    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="496" t="s">
+      <c r="B17" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="497"/>
-[...4 lines deleted...]
-      <c r="H17" s="127">
+      <c r="C17" s="547"/>
+      <c r="D17" s="547"/>
+      <c r="E17" s="547"/>
+      <c r="F17" s="547"/>
+      <c r="G17" s="547"/>
+      <c r="H17" s="124">
         <v>0</v>
       </c>
       <c r="I17" s="56"/>
     </row>
-    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="98" t="s">
+    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="496" t="s">
+      <c r="B18" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="497"/>
-[...4 lines deleted...]
-      <c r="H18" s="127">
+      <c r="C18" s="547"/>
+      <c r="D18" s="547"/>
+      <c r="E18" s="547"/>
+      <c r="F18" s="547"/>
+      <c r="G18" s="547"/>
+      <c r="H18" s="124">
         <v>0</v>
       </c>
       <c r="I18" s="56"/>
     </row>
-    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="98" t="s">
+    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="496" t="s">
+      <c r="B19" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="497"/>
-[...4 lines deleted...]
-      <c r="H19" s="127">
+      <c r="C19" s="547"/>
+      <c r="D19" s="547"/>
+      <c r="E19" s="547"/>
+      <c r="F19" s="547"/>
+      <c r="G19" s="547"/>
+      <c r="H19" s="124">
         <v>0</v>
       </c>
       <c r="I19" s="56"/>
     </row>
-    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="98" t="s">
+    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="496" t="s">
+      <c r="B20" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="497"/>
-[...4 lines deleted...]
-      <c r="H20" s="127">
+      <c r="C20" s="547"/>
+      <c r="D20" s="547"/>
+      <c r="E20" s="547"/>
+      <c r="F20" s="547"/>
+      <c r="G20" s="547"/>
+      <c r="H20" s="124">
         <v>0</v>
       </c>
       <c r="I20" s="56"/>
     </row>
-    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="98" t="s">
+    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="496" t="s">
+      <c r="B21" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="497"/>
-[...4 lines deleted...]
-      <c r="H21" s="127">
+      <c r="C21" s="547"/>
+      <c r="D21" s="547"/>
+      <c r="E21" s="547"/>
+      <c r="F21" s="547"/>
+      <c r="G21" s="547"/>
+      <c r="H21" s="124">
         <v>0</v>
       </c>
       <c r="I21" s="56"/>
     </row>
-    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="98" t="s">
+    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="496" t="s">
+      <c r="B22" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="497"/>
-[...4 lines deleted...]
-      <c r="H22" s="127">
+      <c r="C22" s="547"/>
+      <c r="D22" s="547"/>
+      <c r="E22" s="547"/>
+      <c r="F22" s="547"/>
+      <c r="G22" s="547"/>
+      <c r="H22" s="124">
         <v>0</v>
       </c>
       <c r="I22" s="56"/>
     </row>
-    <row r="23" spans="1:10" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G23" s="493"/>
+    <row r="23" spans="1:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="542" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" s="543"/>
+      <c r="C23" s="543"/>
+      <c r="D23" s="543"/>
+      <c r="E23" s="543"/>
+      <c r="F23" s="543"/>
+      <c r="G23" s="543"/>
       <c r="H23" s="63">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="58" t="str">
         <f>IF(H23&gt;H7,"Please check figures. Contributions exceed Anticipated Value Gap.",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H25" s="82"/>
+    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="544" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" s="545"/>
+      <c r="C25" s="545"/>
+      <c r="D25" s="545"/>
+      <c r="E25" s="545"/>
+      <c r="F25" s="545"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="81"/>
       <c r="I25" s="72" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G26" s="486"/>
+    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="535" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="536"/>
+      <c r="C26" s="536"/>
+      <c r="D26" s="536"/>
+      <c r="E26" s="536"/>
+      <c r="F26" s="536"/>
+      <c r="G26" s="536"/>
       <c r="H26" s="73">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="38"/>
       <c r="J26" s="37"/>
     </row>
-    <row r="27" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="37"/>
     </row>
-    <row r="28" spans="1:10" s="106" customFormat="1" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="487" t="str">
+    <row r="28" spans="1:10" s="104" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="537" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="488"/>
-[...17 lines deleted...]
-    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="538"/>
+      <c r="C28" s="538"/>
+      <c r="D28" s="538"/>
+      <c r="E28" s="538"/>
+      <c r="F28" s="538"/>
+      <c r="G28" s="538"/>
+      <c r="H28" s="539"/>
+    </row>
+    <row r="29" spans="1:10" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="508"/>
+      <c r="B29" s="509"/>
+      <c r="C29" s="509"/>
+      <c r="D29" s="509"/>
+      <c r="E29" s="509"/>
+      <c r="F29" s="509"/>
+      <c r="G29" s="509"/>
+      <c r="H29" s="510"/>
+    </row>
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="35" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="35" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="35" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.2"/>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="C8v+A3ATGzLV6o2W9kceDzqGHE8hzYPxYzkL7KSTjINkvkVGG8JsTLYav1IfAAGOYE48Eyzn1OfcNXMAp+18Mw==" saltValue="Iz/sgn4LLMr/FucCmzZ4uA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
@@ -10208,7056 +10382,7249 @@
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{382674FC-4EEC-4308-88AF-B8E8651AC1D2}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{8AA78936-5ED4-4BFF-9952-52FA3BE98932}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only" sqref="H25" xr:uid="{ECE3DFF4-FB77-4D55-BE8D-30FB31B35A14}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{A539A03C-6349-4552-A719-01A9CB370ADA}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{89777DAB-21D9-4A21-BD5D-1020CEE4D22C}">
       <formula1>H7</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{41493D94-A1A5-4B1A-BE60-CA2DDB066294}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA3FE13F-3E69-457F-8C1B-253A9DF13C3A}">
   <sheetPr>
     <tabColor theme="8" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="222" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="222"/>
+    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="217" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="217" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="217" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="217" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="217" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="217" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="217" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="217"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="553" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="603" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="554"/>
-[...6 lines deleted...]
-      <c r="A2" s="565" t="s">
+      <c r="B1" s="604"/>
+      <c r="C1" s="604"/>
+      <c r="D1" s="604"/>
+      <c r="E1" s="604"/>
+      <c r="F1" s="605"/>
+    </row>
+    <row r="2" spans="1:8" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="615" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" s="616"/>
+      <c r="C2" s="616"/>
+      <c r="D2" s="616"/>
+      <c r="E2" s="616"/>
+      <c r="F2" s="617"/>
+    </row>
+    <row r="3" spans="1:8" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="618" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3" s="619"/>
+      <c r="C3" s="619"/>
+      <c r="D3" s="619"/>
+      <c r="E3" s="619"/>
+      <c r="F3" s="620"/>
+    </row>
+    <row r="4" spans="1:8" s="218" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="227"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="228"/>
+    </row>
+    <row r="5" spans="1:8" s="219" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="572" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="573"/>
+      <c r="C5" s="574"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="625" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" s="626"/>
+      <c r="C6" s="313"/>
+      <c r="D6" s="231"/>
+      <c r="E6" s="231"/>
+      <c r="F6" s="220"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="621" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7" s="622"/>
+      <c r="C7" s="127">
+        <v>0</v>
+      </c>
+      <c r="D7" s="231"/>
+      <c r="E7" s="231"/>
+      <c r="F7" s="220"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="623" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8" s="624"/>
+      <c r="C8" s="314">
+        <v>0</v>
+      </c>
+      <c r="D8" s="231"/>
+      <c r="E8" s="231"/>
+      <c r="F8" s="220"/>
+    </row>
+    <row r="9" spans="1:8" s="220" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="229"/>
+      <c r="B9" s="230"/>
+      <c r="C9" s="231"/>
+      <c r="D9" s="231"/>
+      <c r="E9" s="231"/>
+    </row>
+    <row r="10" spans="1:8" s="221" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="575" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10" s="576"/>
+      <c r="C10" s="576"/>
+      <c r="D10" s="576"/>
+      <c r="E10" s="576"/>
+      <c r="F10" s="577"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="609" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" s="610"/>
+      <c r="C11" s="610"/>
+      <c r="D11" s="610"/>
+      <c r="E11" s="611"/>
+      <c r="F11" s="289">
+        <f>'3 - Project Info'!G61</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="222"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="581" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="582"/>
+      <c r="C12" s="582"/>
+      <c r="D12" s="582"/>
+      <c r="E12" s="583"/>
+      <c r="F12" s="127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="612" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="613"/>
+      <c r="C13" s="613"/>
+      <c r="D13" s="613"/>
+      <c r="E13" s="614"/>
+      <c r="F13" s="111">
+        <f>SUM(F11:F12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="578" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14" s="579"/>
+      <c r="C14" s="579"/>
+      <c r="D14" s="579"/>
+      <c r="E14" s="580"/>
+      <c r="F14" s="112">
+        <f>F13-F18</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="220"/>
+      <c r="H14" s="220"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="240"/>
+      <c r="B15" s="241"/>
+      <c r="C15" s="241"/>
+      <c r="D15" s="241"/>
+      <c r="E15" s="241"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="575" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16" s="576"/>
+      <c r="C16" s="576"/>
+      <c r="D16" s="576"/>
+      <c r="E16" s="576"/>
+      <c r="F16" s="577"/>
+    </row>
+    <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="606" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="607"/>
+      <c r="C17" s="607"/>
+      <c r="D17" s="607"/>
+      <c r="E17" s="607"/>
+      <c r="F17" s="608"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="234"/>
+      <c r="C18" s="235"/>
+      <c r="D18" s="236"/>
+      <c r="E18" s="236"/>
+      <c r="F18" s="132">
+        <v>0</v>
+      </c>
+      <c r="G18" s="222" t="str">
+        <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="581" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="582"/>
+      <c r="C19" s="582"/>
+      <c r="D19" s="582"/>
+      <c r="E19" s="583"/>
+      <c r="F19" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="233" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="234"/>
+      <c r="C20" s="235"/>
+      <c r="D20" s="236"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="237" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21" s="234"/>
+      <c r="C21" s="238"/>
+      <c r="D21" s="236"/>
+      <c r="E21" s="236"/>
+      <c r="F21" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="237" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22" s="234"/>
+      <c r="C22" s="238"/>
+      <c r="D22" s="236"/>
+      <c r="E22" s="373"/>
+      <c r="F22" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="15.75" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="569" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="570"/>
+      <c r="C23" s="570"/>
+      <c r="D23" s="571"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="110">
+        <v>0</v>
+      </c>
+      <c r="G23" s="223" t="s">
         <v>113</v>
       </c>
-      <c r="B2" s="566"/>
-[...6 lines deleted...]
-      <c r="A3" s="568" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="563" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24" s="564"/>
+      <c r="C24" s="564"/>
+      <c r="D24" s="564"/>
+      <c r="E24" s="565"/>
+      <c r="F24" s="110">
+        <v>0</v>
+      </c>
+      <c r="G24" s="290" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="547"/>
+      <c r="D25" s="547"/>
+      <c r="E25" s="591"/>
+      <c r="F25" s="110">
+        <v>0</v>
+      </c>
+      <c r="G25" s="224"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="547"/>
+      <c r="D26" s="547"/>
+      <c r="E26" s="591"/>
+      <c r="F26" s="110">
+        <v>0</v>
+      </c>
+      <c r="G26" s="224"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="547"/>
+      <c r="D27" s="547"/>
+      <c r="E27" s="591"/>
+      <c r="F27" s="110">
+        <v>0</v>
+      </c>
+      <c r="G27" s="224"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="547"/>
+      <c r="D28" s="547"/>
+      <c r="E28" s="591"/>
+      <c r="F28" s="110">
+        <v>0</v>
+      </c>
+      <c r="G28" s="224"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="547"/>
+      <c r="D29" s="547"/>
+      <c r="E29" s="591"/>
+      <c r="F29" s="110">
+        <v>0</v>
+      </c>
+      <c r="G29" s="224"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="547"/>
+      <c r="D30" s="547"/>
+      <c r="E30" s="591"/>
+      <c r="F30" s="110">
+        <v>0</v>
+      </c>
+      <c r="G30" s="224"/>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="547"/>
+      <c r="D31" s="547"/>
+      <c r="E31" s="591"/>
+      <c r="F31" s="110">
+        <v>0</v>
+      </c>
+      <c r="G31" s="224"/>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="547"/>
+      <c r="D32" s="547"/>
+      <c r="E32" s="591"/>
+      <c r="F32" s="133">
+        <v>0</v>
+      </c>
+      <c r="G32" s="224"/>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="566" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="567"/>
+      <c r="C33" s="567"/>
+      <c r="D33" s="567"/>
+      <c r="E33" s="568"/>
+      <c r="F33" s="123">
+        <f>SUM(F19:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="225" t="str">
+        <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="587" t="s">
+        <v>188</v>
+      </c>
+      <c r="B34" s="588"/>
+      <c r="C34" s="588"/>
+      <c r="D34" s="588"/>
+      <c r="E34" s="242"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="224" t="str">
+        <f>IF(F34=0,"Be sure to enter a number here","")</f>
+        <v>Be sure to enter a number here</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="589" t="s">
+        <v>189</v>
+      </c>
+      <c r="B35" s="590"/>
+      <c r="C35" s="590"/>
+      <c r="D35" s="590"/>
+      <c r="E35" s="262"/>
+      <c r="F35" s="73">
+        <f>(F21)*F34</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="226"/>
+      <c r="H35" s="220"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="243"/>
+      <c r="B36" s="243"/>
+      <c r="C36" s="243"/>
+      <c r="D36" s="243"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="226"/>
+      <c r="H36" s="220"/>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="575" t="s">
+        <v>190</v>
+      </c>
+      <c r="B37" s="576"/>
+      <c r="C37" s="576"/>
+      <c r="D37" s="576"/>
+      <c r="E37" s="576"/>
+      <c r="F37" s="577"/>
+      <c r="G37" s="226"/>
+      <c r="H37" s="220"/>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="594" t="s">
         <v>191</v>
       </c>
-      <c r="B3" s="569"/>
-[...62 lines deleted...]
-      <c r="A10" s="525" t="s">
+      <c r="B38" s="595"/>
+      <c r="C38" s="595"/>
+      <c r="D38" s="595"/>
+      <c r="E38" s="596"/>
+      <c r="F38" s="138">
+        <v>0</v>
+      </c>
+      <c r="G38" s="226"/>
+      <c r="H38" s="220"/>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="597" t="s">
         <v>192</v>
       </c>
-      <c r="B10" s="526"/>
-[...68 lines deleted...]
-      <c r="A16" s="525" t="s">
+      <c r="B39" s="598"/>
+      <c r="C39" s="598"/>
+      <c r="D39" s="598"/>
+      <c r="E39" s="599"/>
+      <c r="F39" s="291">
+        <f>F34</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="220"/>
+    </row>
+    <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="600" t="s">
         <v>193</v>
       </c>
-      <c r="B16" s="526"/>
-[...56 lines deleted...]
-      <c r="A21" s="242" t="s">
+      <c r="B40" s="601"/>
+      <c r="C40" s="601"/>
+      <c r="D40" s="601"/>
+      <c r="E40" s="602"/>
+      <c r="F40" s="137">
+        <f>F38*F39</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="592" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="593"/>
+      <c r="I40" s="593"/>
+      <c r="J40" s="593"/>
+      <c r="K40" s="593"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="244"/>
+      <c r="B41" s="244"/>
+      <c r="C41" s="244"/>
+      <c r="D41" s="244"/>
+      <c r="E41" s="245"/>
+      <c r="F41" s="220"/>
+    </row>
+    <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="584" t="s">
         <v>194</v>
       </c>
-      <c r="B21" s="239"/>
-[...38 lines deleted...]
-      <c r="A24" s="98" t="s">
+      <c r="B42" s="585"/>
+      <c r="C42" s="585"/>
+      <c r="D42" s="585"/>
+      <c r="E42" s="585"/>
+      <c r="F42" s="586"/>
+    </row>
+    <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="483" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="484"/>
+      <c r="C43" s="484"/>
+      <c r="D43" s="484"/>
+      <c r="E43" s="484"/>
+      <c r="F43" s="485"/>
+    </row>
+    <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="217" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="496" t="s">
-[...265 lines deleted...]
-      <c r="B46" s="222" t="s">
+    </row>
+    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="217" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="222" t="s">
+    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="217" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="217" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="xIAN0Tk/ai4qVGDi8ez2tdCFpBuxCEhXngZmSa/KEGskeMD2JERFIlWLcOi56UruJWXmf79mH0Ua9aSXgLM/qw==" saltValue="UqaV5leqCtOLYc8wI0ysYA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="0tncvMrQ0TkAD0BgdUEH6fVoGgG/IMOkjqLdqd6KLUhKUkxTM/5F/Ms+uij2lQlG47gZ+Scn7kjJwPQIaiHS3Q==" saltValue="t4hqbZ1egwL0fz7p3CQYxg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
-    <mergeCell ref="A41:F41"/>
     <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A43:F43"/>
     <mergeCell ref="A19:E19"/>
-    <mergeCell ref="A22:D22"/>
-[...1 lines deleted...]
-    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A23:D23"/>
+    <mergeCell ref="A24:E24"/>
     <mergeCell ref="B31:E31"/>
-    <mergeCell ref="B24:E24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="B32:E32"/>
+    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="A33:E33"/>
     <mergeCell ref="A34:D34"/>
-    <mergeCell ref="A36:F36"/>
-    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A37:F37"/>
     <mergeCell ref="A39:E39"/>
-    <mergeCell ref="B25:E25"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="B26:E26"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A14:E14"/>
-    <mergeCell ref="G39:K39"/>
-    <mergeCell ref="B26:E26"/>
+    <mergeCell ref="G40:K40"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
-    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="B30:E30"/>
+    <mergeCell ref="A38:E38"/>
   </mergeCells>
-  <conditionalFormatting sqref="A41">
+  <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A22:E22" xr:uid="{4BF44027-F8F5-407B-9F90-E0A967CAB52D}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{4BF44027-F8F5-407B-9F90-E0A967CAB52D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{FA568533-BE9A-4A4C-9F05-FB05EC06815A}"/>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F38" xr:uid="{F9C1D14D-5F49-4FB7-AB49-8E5120D65AA9}">
-      <formula1>F33</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{F9C1D14D-5F49-4FB7-AB49-8E5120D65AA9}">
+      <formula1>F34</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F39" xr:uid="{2E52D683-25A6-4899-B565-16ABF933D210}"/>
-    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F37" xr:uid="{CD613C4C-8E7B-49D6-9AF3-FED5F3BBAD5A}">
+    <dataValidation allowBlank="1" sqref="F40" xr:uid="{2E52D683-25A6-4899-B565-16ABF933D210}"/>
+    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{CD613C4C-8E7B-49D6-9AF3-FED5F3BBAD5A}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F18:F23 F12 C6:C8" xr:uid="{42EEF813-2FAF-4721-B4C5-441977705C20}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F12 F18:F24" xr:uid="{42EEF813-2FAF-4721-B4C5-441977705C20}">
       <formula1>-1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F33" xr:uid="{D538EC00-3F63-42DC-B506-1E0110F5535E}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F34" xr:uid="{D538EC00-3F63-42DC-B506-1E0110F5535E}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A24:A31" xr:uid="{3FDB3F10-7CB5-401C-8013-D5F7B64872D5}">
-      <formula1>$B$45:$B$48</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{3FDB3F10-7CB5-401C-8013-D5F7B64872D5}">
+      <formula1>$B$46:$B$49</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" xr:uid="{E67B1B7E-11C0-4C93-8CA5-1A6EC41CE48C}"/>
+    <hyperlink ref="G24" r:id="rId1" xr:uid="{E67B1B7E-11C0-4C93-8CA5-1A6EC41CE48C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{C6CCBD1F-6685-49AA-8EB6-95A5C201B492}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
-          <xm:sqref>F24:F31</xm:sqref>
+          <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE38"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+    <sheetView showWhiteSpace="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I10" sqref="I10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="106" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="106"/>
+    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" style="104" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="104" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="170" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="104" customWidth="1"/>
+    <col min="6" max="6" width="3.33203125" style="104" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="104" customWidth="1"/>
+    <col min="8" max="8" width="26" style="104" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="104" customWidth="1"/>
+    <col min="10" max="10" width="9" style="104" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="104" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="310" t="s">
+    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="457" t="s">
+        <v>173</v>
+      </c>
+      <c r="B1" s="457"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="457"/>
+      <c r="I1" s="457"/>
+    </row>
+    <row r="2" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="301" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="425">
+      <c r="B2" s="473">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="426"/>
-[...7 lines deleted...]
-      <c r="I2" s="152" t="s">
+      <c r="C2" s="474"/>
+      <c r="D2" s="474"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="206" t="s">
+        <v>107</v>
+      </c>
+      <c r="H2" s="190"/>
+      <c r="I2" s="147" t="s">
         <v>64</v>
       </c>
-      <c r="J2" s="145"/>
-[...22 lines deleted...]
-      <c r="A3" s="311" t="s">
+      <c r="J2" s="140"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+      <c r="V2" s="106"/>
+      <c r="W2" s="106"/>
+      <c r="X2" s="106"/>
+      <c r="Y2" s="106"/>
+      <c r="Z2" s="106"/>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
+      <c r="AC2" s="106"/>
+      <c r="AD2" s="106"/>
+      <c r="AE2" s="106"/>
+    </row>
+    <row r="3" spans="1:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="302" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="428">
+      <c r="B3" s="476">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="429"/>
-[...3 lines deleted...]
-      <c r="G3" s="416" t="s">
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="478"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="462" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="417"/>
-[...27 lines deleted...]
-      <c r="A4" s="312" t="s">
+      <c r="H3" s="463"/>
+      <c r="I3" s="148">
+        <f>'1 - Project Info'!G34</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="142"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106"/>
+      <c r="AE3" s="106"/>
+    </row>
+    <row r="4" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="303" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="418">
+      <c r="B4" s="464">
         <f>'1 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="419"/>
-[...35 lines deleted...]
-      <c r="G5" s="200" t="s">
+      <c r="C4" s="465"/>
+      <c r="D4" s="465"/>
+      <c r="E4" s="466"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="467" t="s">
+        <v>202</v>
+      </c>
+      <c r="H4" s="468"/>
+      <c r="I4" s="149">
+        <f>'1 - Project Info'!G35+'1 - Project Info'!G36+'1 - Project Info'!G37</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="142"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="146"/>
+      <c r="P4" s="146"/>
+      <c r="Q4" s="146"/>
+      <c r="R4" s="146"/>
+      <c r="S4" s="146"/>
+      <c r="T4" s="146"/>
+      <c r="U4" s="146"/>
+      <c r="V4" s="146"/>
+      <c r="W4" s="146"/>
+      <c r="X4" s="146"/>
+      <c r="Y4" s="146"/>
+      <c r="Z4" s="146"/>
+      <c r="AA4" s="146"/>
+      <c r="AB4" s="146"/>
+      <c r="AC4" s="146"/>
+      <c r="AD4" s="146"/>
+      <c r="AE4" s="146"/>
+    </row>
+    <row r="5" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F5" s="141"/>
+      <c r="G5" s="195" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="165"/>
-[...27 lines deleted...]
-      <c r="A6" s="579" t="s">
+      <c r="H5" s="160"/>
+      <c r="I5" s="149">
+        <f>'1 - Project Info'!G50</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="142"/>
+      <c r="L5" s="146"/>
+      <c r="M5" s="146"/>
+      <c r="N5" s="146"/>
+      <c r="O5" s="146"/>
+      <c r="P5" s="146"/>
+      <c r="Q5" s="146"/>
+      <c r="R5" s="146"/>
+      <c r="S5" s="146"/>
+      <c r="T5" s="146"/>
+      <c r="U5" s="146"/>
+      <c r="V5" s="146"/>
+      <c r="W5" s="146"/>
+      <c r="X5" s="146"/>
+      <c r="Y5" s="146"/>
+      <c r="Z5" s="146"/>
+      <c r="AA5" s="146"/>
+      <c r="AB5" s="146"/>
+      <c r="AC5" s="146"/>
+      <c r="AD5" s="146"/>
+      <c r="AE5" s="146"/>
+    </row>
+    <row r="6" spans="1:31" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="349" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="580"/>
-[...47 lines deleted...]
-        <f>-((I6-I5)/I6)</f>
+      <c r="B6" s="350"/>
+      <c r="C6" s="469" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" s="470"/>
+      <c r="E6" s="350"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="471" t="s">
+        <v>171</v>
+      </c>
+      <c r="H6" s="472"/>
+      <c r="I6" s="358">
+        <v>0</v>
+      </c>
+      <c r="J6" s="142"/>
+      <c r="L6" s="146"/>
+      <c r="M6" s="146"/>
+      <c r="N6" s="146"/>
+      <c r="O6" s="146"/>
+      <c r="P6" s="146"/>
+      <c r="Q6" s="146"/>
+      <c r="R6" s="146"/>
+      <c r="S6" s="146"/>
+      <c r="T6" s="146"/>
+      <c r="U6" s="146"/>
+      <c r="V6" s="146"/>
+      <c r="W6" s="146"/>
+      <c r="X6" s="146"/>
+      <c r="Y6" s="146"/>
+      <c r="Z6" s="146"/>
+      <c r="AA6" s="146"/>
+      <c r="AB6" s="146"/>
+      <c r="AC6" s="146"/>
+      <c r="AD6" s="146"/>
+      <c r="AE6" s="146"/>
+    </row>
+    <row r="7" spans="1:31" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="143"/>
+      <c r="B7" s="144"/>
+      <c r="C7" s="144"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="198" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="294"/>
+      <c r="I7" s="83" t="e">
+        <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J7" s="147"/>
-[...26 lines deleted...]
-      <c r="C8" s="155" t="s">
+      <c r="J7" s="142"/>
+      <c r="L7" s="146"/>
+      <c r="M7" s="146"/>
+      <c r="N7" s="146"/>
+      <c r="O7" s="146"/>
+      <c r="P7" s="146"/>
+      <c r="Q7" s="146"/>
+      <c r="R7" s="146"/>
+      <c r="S7" s="146"/>
+      <c r="T7" s="146"/>
+      <c r="U7" s="146"/>
+      <c r="V7" s="146"/>
+      <c r="W7" s="146"/>
+      <c r="X7" s="146"/>
+      <c r="Y7" s="146"/>
+      <c r="Z7" s="146"/>
+      <c r="AA7" s="146"/>
+      <c r="AB7" s="146"/>
+      <c r="AC7" s="146"/>
+      <c r="AD7" s="146"/>
+      <c r="AE7" s="146"/>
+    </row>
+    <row r="8" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="453" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="454"/>
+      <c r="C8" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="583" t="s">
+      <c r="D8" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="155" t="s">
+      <c r="E8" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="146"/>
-      <c r="G8" s="204" t="s">
+      <c r="F8" s="141"/>
+      <c r="G8" s="199" t="s">
+        <v>116</v>
+      </c>
+      <c r="H8" s="293"/>
+      <c r="I8" s="359">
+        <v>0</v>
+      </c>
+      <c r="J8" s="142"/>
+      <c r="L8" s="146"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="146"/>
+      <c r="O8" s="146"/>
+      <c r="P8" s="146"/>
+      <c r="Q8" s="146"/>
+      <c r="R8" s="146"/>
+      <c r="S8" s="146"/>
+      <c r="T8" s="146"/>
+      <c r="U8" s="146"/>
+      <c r="V8" s="146"/>
+      <c r="W8" s="146"/>
+      <c r="X8" s="146"/>
+      <c r="Y8" s="146"/>
+      <c r="Z8" s="146"/>
+      <c r="AA8" s="146"/>
+      <c r="AB8" s="146"/>
+      <c r="AC8" s="146"/>
+      <c r="AD8" s="146"/>
+      <c r="AE8" s="146"/>
+    </row>
+    <row r="9" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="451" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9" s="452"/>
+      <c r="C9" s="151">
+        <f>'1 - Value Gap'!H13</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="352">
+        <v>0</v>
+      </c>
+      <c r="E9" s="152">
+        <f>D9*$B$6</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="141"/>
+      <c r="G9" s="199" t="s">
         <v>117</v>
       </c>
-      <c r="H8" s="298"/>
-[...47 lines deleted...]
-        <f>-((I8-I5)/I8)</f>
+      <c r="H9" s="293"/>
+      <c r="I9" s="83" t="e">
+        <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="147"/>
-[...27 lines deleted...]
-      <c r="C10" s="255">
+      <c r="J9" s="142"/>
+      <c r="K9" s="146"/>
+      <c r="L9" s="146"/>
+      <c r="M9" s="146"/>
+      <c r="N9" s="146"/>
+      <c r="O9" s="146"/>
+      <c r="P9" s="146"/>
+      <c r="Q9" s="146"/>
+      <c r="R9" s="146"/>
+      <c r="S9" s="146"/>
+      <c r="T9" s="146"/>
+      <c r="U9" s="146"/>
+      <c r="V9" s="146"/>
+      <c r="W9" s="146"/>
+      <c r="X9" s="146"/>
+      <c r="Y9" s="146"/>
+      <c r="Z9" s="146"/>
+      <c r="AA9" s="146"/>
+      <c r="AB9" s="146"/>
+      <c r="AC9" s="146"/>
+      <c r="AD9" s="146"/>
+      <c r="AE9" s="146"/>
+    </row>
+    <row r="10" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="458" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10" s="459"/>
+      <c r="C10" s="250">
         <f>'1 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="585">
-[...2 lines deleted...]
-      <c r="E10" s="256">
+      <c r="D10" s="353">
+        <v>0</v>
+      </c>
+      <c r="E10" s="251">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="146"/>
-[...35 lines deleted...]
-      <c r="C11" s="315">
+      <c r="F10" s="141"/>
+      <c r="G10" s="445" t="s">
+        <v>230</v>
+      </c>
+      <c r="H10" s="446"/>
+      <c r="I10" s="360">
+        <v>0</v>
+      </c>
+      <c r="J10" s="142"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="146"/>
+      <c r="M10" s="146"/>
+      <c r="N10" s="146"/>
+      <c r="O10" s="146"/>
+      <c r="P10" s="146"/>
+      <c r="Q10" s="146"/>
+      <c r="R10" s="146"/>
+      <c r="S10" s="146"/>
+      <c r="T10" s="146"/>
+      <c r="U10" s="146"/>
+      <c r="V10" s="146"/>
+      <c r="W10" s="146"/>
+      <c r="X10" s="146"/>
+      <c r="Y10" s="146"/>
+      <c r="Z10" s="146"/>
+      <c r="AA10" s="146"/>
+      <c r="AB10" s="146"/>
+      <c r="AC10" s="146"/>
+      <c r="AD10" s="146"/>
+      <c r="AE10" s="146"/>
+    </row>
+    <row r="11" spans="1:31" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="460" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11" s="461"/>
+      <c r="C11" s="306">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="315">
+      <c r="D11" s="306">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="88">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="146"/>
-[...5 lines deleted...]
-        <f>-((I5-(I10))/I5)</f>
+      <c r="F11" s="141"/>
+      <c r="G11" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H11" s="448"/>
+      <c r="I11" s="85" t="e">
+        <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="147"/>
-[...67 lines deleted...]
-      <c r="A13" s="403" t="s">
+      <c r="J11" s="142"/>
+      <c r="K11" s="146"/>
+      <c r="L11" s="146"/>
+      <c r="M11" s="146"/>
+      <c r="N11" s="146"/>
+      <c r="O11" s="146"/>
+      <c r="P11" s="146"/>
+      <c r="Q11" s="146"/>
+      <c r="R11" s="146"/>
+      <c r="S11" s="146"/>
+      <c r="T11" s="146"/>
+      <c r="U11" s="146"/>
+      <c r="V11" s="146"/>
+      <c r="W11" s="146"/>
+      <c r="X11" s="146"/>
+      <c r="Y11" s="146"/>
+      <c r="Z11" s="146"/>
+      <c r="AA11" s="146"/>
+      <c r="AB11" s="146"/>
+      <c r="AC11" s="146"/>
+      <c r="AD11" s="146"/>
+      <c r="AE11" s="146"/>
+    </row>
+    <row r="12" spans="1:31" s="109" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="455" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="456"/>
+      <c r="C12" s="382">
+        <v>0</v>
+      </c>
+      <c r="D12" s="386">
+        <v>0</v>
+      </c>
+      <c r="E12" s="305"/>
+      <c r="F12" s="141"/>
+      <c r="G12" s="195" t="s">
+        <v>135</v>
+      </c>
+      <c r="H12" s="292"/>
+      <c r="I12" s="149">
+        <f>'1 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="142"/>
+      <c r="K12" s="146"/>
+      <c r="L12" s="146"/>
+      <c r="M12" s="146"/>
+      <c r="N12" s="146"/>
+      <c r="O12" s="146"/>
+      <c r="P12" s="146"/>
+      <c r="Q12" s="146"/>
+      <c r="R12" s="146"/>
+      <c r="S12" s="146"/>
+      <c r="T12" s="146"/>
+      <c r="U12" s="146"/>
+      <c r="V12" s="146"/>
+      <c r="W12" s="146"/>
+      <c r="X12" s="146"/>
+      <c r="Y12" s="146"/>
+      <c r="Z12" s="146"/>
+      <c r="AA12" s="146"/>
+      <c r="AB12" s="146"/>
+      <c r="AC12" s="146"/>
+      <c r="AD12" s="146"/>
+      <c r="AE12" s="146"/>
+    </row>
+    <row r="13" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="449" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="404"/>
-      <c r="C13" s="320" t="e">
+      <c r="B13" s="450"/>
+      <c r="C13" s="383" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="316" t="e">
+      <c r="D13" s="387" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="313"/>
-[...1 lines deleted...]
-      <c r="G13" s="201" t="s">
+      <c r="E13" s="304"/>
+      <c r="F13" s="144"/>
+      <c r="G13" s="196" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="196"/>
-[...33 lines deleted...]
-      <c r="I14" s="85">
+      <c r="H13" s="191"/>
+      <c r="I13" s="154">
+        <f>'1 - Project Info'!G58</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="144"/>
+      <c r="U13" s="153"/>
+      <c r="V13" s="153"/>
+      <c r="W13" s="153"/>
+      <c r="X13" s="153"/>
+      <c r="Y13" s="153"/>
+      <c r="Z13" s="153"/>
+      <c r="AA13" s="153"/>
+      <c r="AB13" s="153"/>
+      <c r="AC13" s="153"/>
+      <c r="AD13" s="153"/>
+    </row>
+    <row r="14" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="449" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="450"/>
+      <c r="C14" s="384">
+        <v>0</v>
+      </c>
+      <c r="D14" s="386">
+        <v>0</v>
+      </c>
+      <c r="E14" s="304"/>
+      <c r="F14" s="144"/>
+      <c r="G14" s="200" t="s">
+        <v>99</v>
+      </c>
+      <c r="H14" s="192"/>
+      <c r="I14" s="84">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="J14" s="149"/>
-[...16 lines deleted...]
-      <c r="C15" s="321" t="e">
+      <c r="J14" s="144"/>
+      <c r="U14" s="153"/>
+      <c r="V14" s="153"/>
+      <c r="W14" s="153"/>
+      <c r="X14" s="153"/>
+      <c r="Y14" s="153"/>
+      <c r="Z14" s="153"/>
+      <c r="AA14" s="153"/>
+      <c r="AB14" s="153"/>
+      <c r="AC14" s="153"/>
+      <c r="AD14" s="153"/>
+    </row>
+    <row r="15" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="481" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15" s="482"/>
+      <c r="C15" s="385" t="e">
         <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="317" t="e">
+      <c r="D15" s="387" t="e">
         <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="313"/>
-[...26 lines deleted...]
-      <c r="G16" s="203" t="s">
+      <c r="E15" s="304"/>
+      <c r="F15" s="144"/>
+      <c r="G15" s="201" t="s">
+        <v>108</v>
+      </c>
+      <c r="H15" s="193"/>
+      <c r="I15" s="361">
+        <v>0</v>
+      </c>
+      <c r="J15" s="144"/>
+      <c r="U15" s="153"/>
+      <c r="V15" s="153"/>
+      <c r="W15" s="153"/>
+      <c r="X15" s="153"/>
+      <c r="Y15" s="153"/>
+      <c r="Z15" s="153"/>
+      <c r="AA15" s="153"/>
+      <c r="AB15" s="153"/>
+      <c r="AC15" s="153"/>
+      <c r="AD15" s="153"/>
+    </row>
+    <row r="16" spans="1:31" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="104"/>
+      <c r="B16" s="104"/>
+      <c r="D16" s="300"/>
+      <c r="E16" s="185"/>
+      <c r="F16" s="144"/>
+      <c r="G16" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="299"/>
-      <c r="I16" s="84" t="e">
+      <c r="H16" s="294"/>
+      <c r="I16" s="83" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J16" s="149"/>
-[...16 lines deleted...]
-      <c r="C17" s="155" t="s">
+      <c r="J16" s="144"/>
+      <c r="U16" s="153"/>
+      <c r="V16" s="153"/>
+      <c r="W16" s="153"/>
+      <c r="X16" s="153"/>
+      <c r="Y16" s="153"/>
+      <c r="Z16" s="153"/>
+      <c r="AA16" s="153"/>
+      <c r="AB16" s="153"/>
+      <c r="AC16" s="153"/>
+      <c r="AD16" s="153"/>
+    </row>
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="479" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="480"/>
+      <c r="C17" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="583" t="s">
+      <c r="D17" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="155" t="s">
+      <c r="E17" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="158"/>
-      <c r="G17" s="207" t="s">
+      <c r="F17" s="153"/>
+      <c r="G17" s="202" t="s">
+        <v>114</v>
+      </c>
+      <c r="H17" s="194"/>
+      <c r="I17" s="362">
+        <v>0</v>
+      </c>
+      <c r="J17" s="153"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="197" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="159"/>
+      <c r="C18" s="181">
+        <f>I34</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="352">
+        <v>0</v>
+      </c>
+      <c r="E18" s="181">
+        <f>D18*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="106"/>
+      <c r="G18" s="199" t="s">
         <v>115</v>
       </c>
-      <c r="H17" s="199"/>
-[...26 lines deleted...]
-      <c r="I18" s="84" t="e">
+      <c r="H18" s="293"/>
+      <c r="I18" s="83" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J18" s="108"/>
-[...2 lines deleted...]
-      <c r="A19" s="209" t="s">
+      <c r="J18" s="106"/>
+    </row>
+    <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="374" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" s="375"/>
+      <c r="C19" s="181">
+        <f>'1 - Aff Gap'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="352">
+        <v>0</v>
+      </c>
+      <c r="E19" s="181">
+        <f>D19*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="106"/>
+      <c r="G19" s="445" t="s">
+        <v>226</v>
+      </c>
+      <c r="H19" s="446"/>
+      <c r="I19" s="360">
+        <v>0</v>
+      </c>
+      <c r="J19" s="106"/>
+    </row>
+    <row r="20" spans="1:10" s="155" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="204" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="207"/>
+      <c r="C20" s="161">
+        <f>'1 - Aff Gap'!F38</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="353">
+        <v>0</v>
+      </c>
+      <c r="E20" s="181">
+        <f>D20*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="153"/>
+      <c r="G20" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H20" s="448"/>
+      <c r="I20" s="85" t="e">
+        <f>-((I19-(I14))/I19)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="309" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="212"/>
-[...44 lines deleted...]
-        <f>-((I14-(I19))/I14)</f>
+      <c r="B21" s="310"/>
+      <c r="C21" s="306">
+        <f>SUM(C18:C20)</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="306">
+        <f>SUM(D18:D20)</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="88">
+        <f>D21*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="106"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="455" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="456"/>
+      <c r="C22" s="354">
+        <v>0</v>
+      </c>
+      <c r="D22" s="355">
+        <v>0</v>
+      </c>
+      <c r="E22" s="185"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="206" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" s="190"/>
+      <c r="I22" s="147" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="449" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="450"/>
+      <c r="C23" s="311" t="e">
+        <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-    </row>
-[...20 lines deleted...]
-        <f>-((C21-C18)/C21)</f>
+      <c r="D23" s="307" t="e">
+        <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D22" s="316" t="e">
-        <f>-((D21-D18)/D21)</f>
+      <c r="E23" s="185"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="212" t="s">
+        <v>121</v>
+      </c>
+      <c r="H23" s="182"/>
+      <c r="I23" s="189">
+        <f>'1 - Value Gap'!H13+'1 - Value Gap'!H14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="449" t="s">
+        <v>229</v>
+      </c>
+      <c r="B24" s="450"/>
+      <c r="C24" s="356">
+        <v>0</v>
+      </c>
+      <c r="D24" s="356">
+        <v>0</v>
+      </c>
+      <c r="E24" s="185"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H24" s="214"/>
+      <c r="I24" s="215">
+        <f>SUM('1 - Value Gap'!H15:H22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="481" t="s">
+        <v>227</v>
+      </c>
+      <c r="B25" s="482"/>
+      <c r="C25" s="312" t="e">
+        <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E22" s="190"/>
-[...5 lines deleted...]
-      <c r="I22" s="152" t="s">
+      <c r="D25" s="308" t="e">
+        <f>-((D24-(D18))/D24)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E25" s="185"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="210" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" s="211"/>
+      <c r="I25" s="86">
+        <f>SUM(I23:I24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="156"/>
+      <c r="B26" s="156"/>
+      <c r="C26" s="156"/>
+      <c r="D26" s="157"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="106"/>
+    </row>
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="479" t="s">
+        <v>225</v>
+      </c>
+      <c r="B27" s="480"/>
+      <c r="C27" s="150" t="s">
         <v>64</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G23" s="217" t="s">
+      <c r="E27" s="184"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="203" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="297"/>
+      <c r="I27" s="150" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="380" t="s">
+        <v>223</v>
+      </c>
+      <c r="B28" s="377"/>
+      <c r="C28" s="181">
+        <f>'1 - Project Info'!F29</f>
+        <v>0</v>
+      </c>
+      <c r="E28" s="185"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="197" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="159"/>
+      <c r="I28" s="181">
+        <f>'1 - Aff Gap'!F11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="378" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29" s="379"/>
+      <c r="C29" s="381">
+        <f>'1 - Project Info'!F30</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="185"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="204" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" s="208"/>
+      <c r="I29" s="161">
+        <f>'1 - Aff Gap'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E30" s="185"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="205" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="87"/>
+      <c r="I30" s="89">
+        <f>SUM(I28:I29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="216" t="s">
         <v>122</v>
       </c>
-      <c r="H23" s="187"/>
-[...49 lines deleted...]
-      <c r="B26" s="300" t="s">
+      <c r="B31" s="295" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="300" t="s">
+      <c r="C31" s="295" t="s">
         <v>81</v>
       </c>
-      <c r="D26" s="301" t="s">
+      <c r="D31" s="296" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="189"/>
-[...3 lines deleted...]
-      <c r="A27" s="167" t="str">
+      <c r="E31" s="187"/>
+      <c r="F31" s="106"/>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="162" t="str">
         <f>'1 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B27" s="168">
+      <c r="B32" s="163">
         <f>'1 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C27" s="169" t="str">
+      <c r="C32" s="164" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D27" s="170" t="str">
+      <c r="D32" s="165" t="str">
         <f>'1 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E27" s="190"/>
-[...5 lines deleted...]
-      <c r="I27" s="155" t="s">
+      <c r="E32" s="187"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="203" t="s">
+        <v>103</v>
+      </c>
+      <c r="H32" s="298"/>
+      <c r="I32" s="150" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="171" t="str">
+    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="166" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B28" s="172">
+      <c r="B33" s="167">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C28" s="173" t="str">
+      <c r="C33" s="168" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D28" s="174" t="str">
+      <c r="D33" s="169" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E28" s="190"/>
-[...11 lines deleted...]
-      <c r="A29" s="171" t="str">
+      <c r="E33" s="185"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="443" t="s">
+        <v>203</v>
+      </c>
+      <c r="H33" s="444"/>
+      <c r="I33" s="181">
+        <f>'1 - Aff Gap'!F19+'1 - Aff Gap'!F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="166" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B29" s="172">
+      <c r="B34" s="167">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C29" s="173" t="str">
+      <c r="C34" s="168" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D29" s="174" t="str">
+      <c r="D34" s="169" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E29" s="190"/>
-[...11 lines deleted...]
-      <c r="A30" s="171" t="str">
+      <c r="E34" s="188"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="212" t="s">
+        <v>120</v>
+      </c>
+      <c r="H34" s="182"/>
+      <c r="I34" s="189">
+        <f>'1 - Aff Gap'!F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="166" t="str">
         <f>'1 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B30" s="172">
+      <c r="B35" s="167">
         <f>'1 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C30" s="173" t="str">
+      <c r="C35" s="168" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D30" s="174" t="str">
+      <c r="D35" s="169" t="str">
         <f>'1 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E30" s="192"/>
-[...11 lines deleted...]
-      <c r="A31" s="171" t="str">
+      <c r="E35" s="188"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="195" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="292"/>
+      <c r="I35" s="171">
+        <f>'1 - Aff Gap'!F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="166" t="str">
         <f>'1 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B31" s="172">
+      <c r="B36" s="167">
         <f>'1 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C31" s="173" t="str">
+      <c r="C36" s="168" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D31" s="174" t="str">
+      <c r="D36" s="169" t="str">
         <f>'1 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E31" s="192"/>
-[...3 lines deleted...]
-      <c r="A32" s="171" t="str">
+      <c r="E36" s="188"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="195" t="s">
+        <v>83</v>
+      </c>
+      <c r="H36" s="292"/>
+      <c r="I36" s="171">
+        <f>'1 - Aff Gap'!F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="166" t="str">
         <f>'1 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="172">
+      <c r="B37" s="167">
         <f>'1 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C32" s="173" t="str">
+      <c r="C37" s="168" t="str">
         <f>'1 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="174" t="str">
+      <c r="D37" s="169" t="str">
         <f>'1 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="190"/>
-[...10 lines deleted...]
-      <c r="A33" s="171" t="str">
+      <c r="E37" s="186"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H37" s="214"/>
+      <c r="I37" s="171">
+        <f>SUM('1 - Aff Gap'!F25:F32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="166" t="str">
         <f>'1 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="172">
+      <c r="B38" s="167">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C33" s="173" t="str">
+      <c r="C38" s="168" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="174" t="str">
+      <c r="D38" s="169" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="193"/>
-[...124 lines deleted...]
-      <c r="G38" s="214" t="s">
+      <c r="E38" s="186"/>
+      <c r="F38" s="106"/>
+      <c r="G38" s="209" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="188"/>
-      <c r="I38" s="87">
+      <c r="H38" s="183"/>
+      <c r="I38" s="86">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="TYfaSXS2Ei2RyO4vprQ9N94BHDeQQVIBRY0LG7EiixdDVNpMn2vaq4vdjGmdfnrG6DqSTz/qSubs8Q5nv4kNVw==" saltValue="NsUFA7mt0bd3HcaXQxdWGg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:B24"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GkYVcBE4kf+JfrkSyG39m5hJMuA4E5mvxfogjPPeLcKZh8c2enN2LGb9tIzFXQ2/eHqifOlZAppEJiNFbDdMew==" saltValue="DNXEH2693MzQ7a6ZY7FdgA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="27">
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
-    <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
   </mergeCells>
-  <conditionalFormatting sqref="C13 C15">
-    <cfRule type="cellIs" dxfId="36" priority="10" operator="greaterThan">
+  <conditionalFormatting sqref="C13:D13 C15:D15">
+    <cfRule type="cellIs" dxfId="20" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C13 C15">
-[...20 lines deleted...]
-    <cfRule type="cellIs" dxfId="31" priority="5" operator="greaterThan">
+  <conditionalFormatting sqref="C25:D25">
+    <cfRule type="cellIs" dxfId="19" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
-    <cfRule type="cellIs" dxfId="30" priority="4" operator="greaterThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="29" priority="3" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="18" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
-    <cfRule type="cellIs" dxfId="28" priority="2" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="17" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I20">
-[...4 lines deleted...]
-  <dataValidations count="8">
+  <dataValidations xWindow="699" yWindow="791" count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{E12FC719-DA0D-4648-93C1-487C79F14750}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{ACABDB52-BC83-46B3-A0AF-B64B33EFD5E5}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{75115978-67F7-4E2E-AB3B-F3EF34BF771F}"/>
-    <dataValidation allowBlank="1" sqref="E17:E20 D16" xr:uid="{621CF914-9D45-4F46-9629-84FE370511DB}"/>
-[...3 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D19" xr:uid="{4BED2A4A-4392-4BA9-B724-9B26AD415FB6}">
+    <dataValidation allowBlank="1" sqref="D16 E17:E21" xr:uid="{621CF914-9D45-4F46-9629-84FE370511DB}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C12 C22" xr:uid="{9E83A508-506F-443A-B105-355B099EC70D}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D12 D22" xr:uid="{28350ACA-82AE-416C-809A-3EB60C0195E0}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C14:D14 C24:D24 I10 I19" xr:uid="{A820567F-F672-4E89-89D4-CAF91289056E}"/>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D20" xr:uid="{4BED2A4A-4392-4BA9-B724-9B26AD415FB6}">
       <formula1>C9</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="92" orientation="portrait" verticalDpi="360" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xWindow="699" yWindow="791" count="2">
+        <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{5792754A-B689-4495-B292-C196866B629E}">
+          <x14:formula1>
+            <xm:f>'1 - Aff Gap'!F34</xm:f>
+          </x14:formula1>
+          <xm:sqref>E6</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{16B124A5-5577-440F-8DF5-1768E457237D}">
           <x14:formula1>
             <xm:f>'1 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M80"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:G7"/>
+      <selection activeCell="A65" sqref="A65:G65"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="449" t="s">
+    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="499" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="450"/>
-[...4 lines deleted...]
-      <c r="G1" s="451"/>
+      <c r="B1" s="500"/>
+      <c r="C1" s="500"/>
+      <c r="D1" s="500"/>
+      <c r="E1" s="500"/>
+      <c r="F1" s="500"/>
+      <c r="G1" s="501"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
     </row>
-    <row r="2" spans="1:13" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="452" t="s">
+    <row r="2" spans="1:13" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="502" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="453"/>
-[...35 lines deleted...]
-    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="503"/>
+      <c r="C2" s="503"/>
+      <c r="D2" s="503"/>
+      <c r="E2" s="503"/>
+      <c r="F2" s="503"/>
+      <c r="G2" s="504"/>
+    </row>
+    <row r="3" spans="1:13" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="511" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="512"/>
+      <c r="C3" s="512"/>
+      <c r="D3" s="512"/>
+      <c r="E3" s="512"/>
+      <c r="F3" s="512"/>
+      <c r="G3" s="513"/>
+    </row>
+    <row r="4" spans="1:13" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="514"/>
+      <c r="B4" s="515"/>
+      <c r="C4" s="515"/>
+      <c r="D4" s="515"/>
+      <c r="E4" s="515"/>
+      <c r="F4" s="515"/>
+      <c r="G4" s="516"/>
+    </row>
+    <row r="5" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="517"/>
+      <c r="B5" s="518"/>
+      <c r="C5" s="518"/>
+      <c r="D5" s="518"/>
+      <c r="E5" s="518"/>
+      <c r="F5" s="518"/>
+      <c r="G5" s="519"/>
+    </row>
+    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8"/>
-      <c r="B6" s="455" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:13" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="505" t="s">
+        <v>174</v>
+      </c>
+      <c r="C6" s="506"/>
+      <c r="D6" s="506"/>
+      <c r="E6" s="506"/>
+      <c r="F6" s="506"/>
+      <c r="G6" s="507"/>
+      <c r="H6" s="253"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8"/>
-      <c r="B7" s="458"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="508"/>
+      <c r="C7" s="509"/>
+      <c r="D7" s="509"/>
+      <c r="E7" s="509"/>
+      <c r="F7" s="509"/>
+      <c r="G7" s="510"/>
+      <c r="H7" s="272" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="71" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="5"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="10"/>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8"/>
       <c r="B9" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="79" t="s">
+      <c r="F9" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="10"/>
-    </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H9" s="388" t="str">
+        <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="79" t="s">
+      <c r="F10" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
-      <c r="F11" s="79"/>
+      <c r="F11" s="78"/>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
-      <c r="F12" s="79"/>
+      <c r="F12" s="78"/>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
-      <c r="F13" s="79"/>
+      <c r="F13" s="78"/>
       <c r="G13" s="10"/>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
-      <c r="F14" s="79"/>
+      <c r="F14" s="78"/>
       <c r="G14" s="10"/>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8"/>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="9"/>
-      <c r="D15" s="80" t="s">
+      <c r="D15" s="79" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="79"/>
+      <c r="F15" s="78"/>
       <c r="G15" s="16"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="8"/>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="53"/>
       <c r="E16" s="52"/>
-      <c r="F16" s="79" t="s">
+      <c r="F16" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="16"/>
     </row>
-    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="79" t="s">
+      <c r="F17" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="16"/>
     </row>
-    <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="10"/>
     </row>
-    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="15"/>
       <c r="G19" s="16"/>
     </row>
-    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="B20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
-      <c r="F20" s="79"/>
+      <c r="F20" s="78"/>
       <c r="G20" s="16"/>
     </row>
-    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
-      <c r="F21" s="79"/>
+      <c r="F21" s="78"/>
       <c r="G21" s="16"/>
     </row>
-    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="B22" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="21">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="16"/>
     </row>
-    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8"/>
       <c r="B23" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="57">
         <f>F22/43560</f>
         <v>0</v>
       </c>
       <c r="G23" s="16"/>
     </row>
-    <row r="24" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
     </row>
-    <row r="25" spans="1:8" s="179" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="F26" s="177" t="s">
+    <row r="25" spans="1:8" s="174" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="178"/>
+      <c r="C25" s="178"/>
+      <c r="D25" s="173"/>
+      <c r="E25" s="173"/>
+      <c r="F25" s="173"/>
+      <c r="G25" s="280"/>
+    </row>
+    <row r="26" spans="1:8" s="174" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="179"/>
+      <c r="B26" s="178" t="s">
+        <v>129</v>
+      </c>
+      <c r="C26" s="180"/>
+      <c r="F26" s="172" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="16"/>
-      <c r="H26" s="286"/>
-[...3 lines deleted...]
-      <c r="B27" s="181"/>
+      <c r="H26" s="281"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="175"/>
+      <c r="B27" s="176"/>
       <c r="F27" s="19"/>
       <c r="G27" s="16"/>
-      <c r="H27" s="287"/>
-[...2 lines deleted...]
-      <c r="A28" s="59" t="s">
+      <c r="H27" s="282"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="177" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" s="176"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="282"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="175"/>
+      <c r="B29" s="376" t="s">
+        <v>223</v>
+      </c>
+      <c r="F29" s="78"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="282"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="175"/>
+      <c r="B30" s="376" t="s">
+        <v>224</v>
+      </c>
+      <c r="F30" s="78"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="282"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="175"/>
+      <c r="B31" s="176"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="282"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="20"/>
-[...15 lines deleted...]
-      <c r="G29" s="77" t="s">
+      <c r="B32" s="20"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="23"/>
+    </row>
+    <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="8"/>
+      <c r="B33" s="75" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="77"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="H29" s="277" t="s">
-[...60 lines deleted...]
-    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="272" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="15"/>
-      <c r="C34" s="28"/>
-[...9 lines deleted...]
-    <row r="35" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="283" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="394">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
-      <c r="B35" s="24" t="s">
-[...12 lines deleted...]
-    <row r="36" spans="1:11" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="15"/>
+      <c r="C35" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="395">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="15"/>
-      <c r="C36" s="440" t="s">
-[...13 lines deleted...]
-    <row r="37" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="366" t="s">
+        <v>208</v>
+      </c>
+      <c r="D36" s="367"/>
+      <c r="E36" s="367"/>
+      <c r="F36" s="367"/>
+      <c r="G36" s="395">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8"/>
       <c r="B37" s="15"/>
-      <c r="C37" s="438" t="s">
-[...10 lines deleted...]
-    <row r="38" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C37" s="254" t="s">
+        <v>221</v>
+      </c>
+      <c r="D37" s="55"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="396">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8"/>
       <c r="B38" s="15"/>
-      <c r="C38" s="68" t="s">
-[...10 lines deleted...]
-    <row r="39" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="47">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
-      <c r="B39" s="9"/>
-[...6 lines deleted...]
-    <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="15"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8"/>
       <c r="B40" s="24" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C40" s="27"/>
+        <v>164</v>
+      </c>
+      <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
-      <c r="G40" s="116"/>
+      <c r="G40" s="10"/>
       <c r="H40" s="25"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
-      <c r="K40" s="14"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="15"/>
-      <c r="C41" s="260" t="s">
-[...9 lines deleted...]
-    <row r="42" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="489" t="s">
+        <v>214</v>
+      </c>
+      <c r="D41" s="490"/>
+      <c r="E41" s="490"/>
+      <c r="F41" s="490"/>
+      <c r="G41" s="391">
+        <v>0</v>
+      </c>
+      <c r="H41" s="256"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+    </row>
+    <row r="42" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="15"/>
-      <c r="C42" s="50" t="s">
-[...9 lines deleted...]
-    <row r="43" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C42" s="369" t="s">
+        <v>215</v>
+      </c>
+      <c r="D42" s="370"/>
+      <c r="E42" s="370"/>
+      <c r="F42" s="370"/>
+      <c r="G42" s="392">
+        <v>0</v>
+      </c>
+      <c r="H42" s="256"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+    </row>
+    <row r="43" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
       <c r="B43" s="15"/>
-      <c r="C43" s="68" t="s">
-[...10 lines deleted...]
-    <row r="44" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C43" s="369" t="s">
+        <v>213</v>
+      </c>
+      <c r="D43" s="370"/>
+      <c r="E43" s="370"/>
+      <c r="F43" s="370"/>
+      <c r="G43" s="392">
+        <v>0</v>
+      </c>
+      <c r="H43" s="256"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+    </row>
+    <row r="44" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
       <c r="B44" s="15"/>
-      <c r="C44" s="68" t="s">
-[...10 lines deleted...]
-    <row r="45" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="369" t="s">
+        <v>210</v>
+      </c>
+      <c r="D44" s="370"/>
+      <c r="E44" s="370"/>
+      <c r="F44" s="370"/>
+      <c r="G44" s="392">
+        <v>0</v>
+      </c>
+      <c r="H44" s="256"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+    </row>
+    <row r="45" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
       <c r="B45" s="15"/>
-      <c r="C45" s="28"/>
-[...29 lines deleted...]
-    <row r="48" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="369" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" s="370"/>
+      <c r="E45" s="370"/>
+      <c r="F45" s="370"/>
+      <c r="G45" s="392">
+        <v>0</v>
+      </c>
+      <c r="H45" s="256"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+    </row>
+    <row r="46" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="369" t="s">
+        <v>211</v>
+      </c>
+      <c r="D46" s="370"/>
+      <c r="E46" s="370"/>
+      <c r="F46" s="370"/>
+      <c r="G46" s="392">
+        <v>0</v>
+      </c>
+      <c r="H46" s="256"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+    </row>
+    <row r="47" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="369" t="s">
+        <v>216</v>
+      </c>
+      <c r="D47" s="371"/>
+      <c r="E47" s="371"/>
+      <c r="F47" s="371"/>
+      <c r="G47" s="392">
+        <v>0</v>
+      </c>
+      <c r="H47" s="256"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+    </row>
+    <row r="48" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A48" s="8"/>
       <c r="B48" s="15"/>
-      <c r="C48" s="28"/>
-[...6 lines deleted...]
-      <c r="A49" s="446" t="s">
+      <c r="C48" s="497" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" s="498"/>
+      <c r="E48" s="498"/>
+      <c r="F48" s="498"/>
+      <c r="G48" s="392">
+        <v>0</v>
+      </c>
+      <c r="H48" s="256"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+    </row>
+    <row r="49" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="8"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="366" t="s">
+        <v>231</v>
+      </c>
+      <c r="D49" s="397"/>
+      <c r="E49" s="397"/>
+      <c r="F49" s="397"/>
+      <c r="G49" s="393">
+        <v>0</v>
+      </c>
+      <c r="H49" s="256"/>
+      <c r="I49" s="14"/>
+      <c r="J49" s="14"/>
+      <c r="K49" s="14"/>
+    </row>
+    <row r="50" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="8"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="486" t="s">
+        <v>55</v>
+      </c>
+      <c r="D50" s="487"/>
+      <c r="E50" s="487"/>
+      <c r="F50" s="488"/>
+      <c r="G50" s="390">
+        <f>SUM(G41:G49)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A51" s="8"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="398" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="399"/>
+      <c r="E51" s="399"/>
+      <c r="F51" s="399"/>
+      <c r="G51" s="368">
+        <f>G38+G50</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="8"/>
+      <c r="B52" s="9"/>
+      <c r="C52" s="9"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="115"/>
+    </row>
+    <row r="53" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="8"/>
+      <c r="B53" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="27"/>
+      <c r="D53" s="9"/>
+      <c r="E53" s="9"/>
+      <c r="F53" s="9"/>
+      <c r="G53" s="10"/>
+      <c r="H53" s="25"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="14"/>
+      <c r="K53" s="14"/>
+    </row>
+    <row r="54" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="8"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="255" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="255" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="49"/>
+      <c r="G55" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="8"/>
+      <c r="B56" s="15"/>
+      <c r="C56" s="255" t="s">
+        <v>206</v>
+      </c>
+      <c r="D56" s="49"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="49"/>
+      <c r="G56" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="8"/>
+      <c r="B57" s="15"/>
+      <c r="C57" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="D57" s="49"/>
+      <c r="E57" s="49"/>
+      <c r="F57" s="49"/>
+      <c r="G57" s="402">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="8"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D58" s="69"/>
+      <c r="E58" s="69"/>
+      <c r="F58" s="69"/>
+      <c r="G58" s="400">
+        <f>SUM(G54:G57)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="8"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="D59" s="69"/>
+      <c r="E59" s="69"/>
+      <c r="F59" s="69"/>
+      <c r="G59" s="116">
+        <f>G51+G58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="8"/>
+      <c r="B60" s="15"/>
+      <c r="C60" s="28"/>
+      <c r="D60" s="28"/>
+      <c r="E60" s="28"/>
+      <c r="F60" s="28"/>
+      <c r="G60" s="117"/>
+    </row>
+    <row r="61" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B61" s="29"/>
+      <c r="C61" s="30"/>
+      <c r="D61" s="30"/>
+      <c r="E61" s="30"/>
+      <c r="F61" s="30"/>
+      <c r="G61" s="118"/>
+    </row>
+    <row r="62" spans="1:11" ht="22.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A62" s="31"/>
+      <c r="B62" s="122"/>
+      <c r="C62" s="491" t="s">
+        <v>118</v>
+      </c>
+      <c r="D62" s="492"/>
+      <c r="E62" s="492"/>
+      <c r="F62" s="493"/>
+      <c r="G62" s="80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="8"/>
+      <c r="B63" s="15"/>
+      <c r="C63" s="28"/>
+      <c r="D63" s="28"/>
+      <c r="E63" s="28"/>
+      <c r="F63" s="28"/>
+      <c r="G63" s="26"/>
+    </row>
+    <row r="64" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="494" t="s">
         <v>21</v>
       </c>
-      <c r="B49" s="447"/>
-[...23 lines deleted...]
-      <c r="E54" s="11" t="s">
+      <c r="B64" s="495"/>
+      <c r="C64" s="495"/>
+      <c r="D64" s="495"/>
+      <c r="E64" s="495"/>
+      <c r="F64" s="495"/>
+      <c r="G64" s="496"/>
+    </row>
+    <row r="65" spans="1:7" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="483" t="s">
+        <v>119</v>
+      </c>
+      <c r="B65" s="484"/>
+      <c r="C65" s="484"/>
+      <c r="D65" s="484"/>
+      <c r="E65" s="484"/>
+      <c r="F65" s="484"/>
+      <c r="G65" s="485"/>
+    </row>
+    <row r="67" spans="1:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="68" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E68" s="14"/>
+      <c r="F68" s="14"/>
+    </row>
+    <row r="69" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E69" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F54" s="43" t="s">
+      <c r="F69" s="43" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C55" s="11" t="s">
+    <row r="70" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E55" s="13" t="s">
+      <c r="E70" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="F55" s="43" t="s">
+      <c r="F70" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="G55" s="11" t="s">
+      <c r="G70" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C56" s="11" t="s">
+    <row r="71" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="E56" s="13" t="s">
+      <c r="E71" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="F56" s="43" t="s">
+      <c r="F71" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="G71" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F72" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="G56" s="13" t="s">
-[...13 lines deleted...]
-      <c r="G57" s="13" t="s">
+      <c r="G72" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G58" s="13" t="s">
+    <row r="73" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C73" s="11"/>
+      <c r="E73" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F73" s="43"/>
+      <c r="G73" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="G59" s="13" t="s">
+    <row r="74" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E74" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="F74" s="14"/>
+      <c r="G74" s="13" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C60" s="11" t="s">
+    <row r="75" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C75" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E60" s="13" t="s">
+      <c r="E75" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F60" s="43" t="s">
+      <c r="F75" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="G60" s="17" t="s">
+      <c r="G75" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C61" s="11" t="s">
+    <row r="76" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C76" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="E61" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="43" t="s">
+      <c r="E76" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F76" s="43" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C62" s="11" t="s">
+    <row r="77" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C77" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="E62" s="14"/>
-      <c r="F62" s="43" t="s">
+      <c r="E77" s="14"/>
+      <c r="F77" s="43" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C63" s="11" t="s">
+    <row r="78" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C78" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="E63" s="14"/>
-      <c r="F63" s="43" t="s">
+      <c r="E78" s="14"/>
+      <c r="F78" s="43" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="64" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F64" s="43" t="s">
+    <row r="79" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E79" s="14"/>
+      <c r="F79" s="43" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="65" spans="5:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F65" s="14"/>
+    <row r="80" spans="1:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E80" s="14"/>
+      <c r="F80" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="gjhZAfpzhgNPGSYUjSXY9pPSkREceGG0EG7dqRdJdta1kbY7a4ZzJqZngQLFYxUO+Qb8693+piNVbos2VZGJhQ==" saltValue="yVAtfxwOtcSw4DTOMcrUdw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="10">
+  <sheetProtection algorithmName="SHA-512" hashValue="BSAsDjO9zew4CO9q8yrsHhLvf/OvMaM1INKRL7BjQLLCeJyYBnoRKrc8lg+ZaIbVrsAi2U2fhdyQ0Miplm5JZA==" saltValue="1qpXsDgncd+Ni7k0w7O9xg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="11">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="A3:G5"/>
-    <mergeCell ref="A50:G50"/>
-[...3 lines deleted...]
-    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A65:G65"/>
+    <mergeCell ref="C50:F50"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C62:F62"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="C48:F48"/>
   </mergeCells>
-  <conditionalFormatting sqref="G47">
-[...1 lines deleted...]
-      <formula>$G$44</formula>
+  <conditionalFormatting sqref="G62">
+    <cfRule type="cellIs" dxfId="16" priority="1" stopIfTrue="1" operator="greaterThan">
+      <formula>$G$58</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{00000000-0002-0000-0200-000001000000}">
-      <formula1>$C$60:$C$63</formula1>
+      <formula1>$C$75:$C$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{00000000-0002-0000-0200-000002000000}">
-      <formula1>$F$60:$F$64</formula1>
+      <formula1>$F$75:$F$79</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{00000000-0002-0000-0200-000003000000}">
-      <formula1>$F$54:$F$57</formula1>
+      <formula1>$F$69:$F$72</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{00000000-0002-0000-0200-000006000000}"/>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{00000000-0002-0000-0200-000007000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G47" xr:uid="{00000000-0002-0000-0200-000008000000}">
-[...3 lines deleted...]
-      <formula1>0.1*G44</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G62" xr:uid="{75D7038C-D649-4EC6-BE92-AADD519A98C1}">
+      <formula1>G59</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{A0212734-A8A2-4625-84F8-371782D5D9C0}">
-      <formula1>$C$55:$C$57</formula1>
+      <formula1>$C$70:$C$72</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F27" xr:uid="{1693C7E8-1B36-479D-95A1-A0CCF2D065AF}"/>
+    <dataValidation allowBlank="1" sqref="F27:F28 F31" xr:uid="{1693C7E8-1B36-479D-95A1-A0CCF2D065AF}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{00000000-0002-0000-0200-000000000000}">
-      <formula1>$G$55:$G$60</formula1>
+      <formula1>$G$70:$G$75</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{00000000-0002-0000-0200-000004000000}">
-      <formula1>$E$57:$E$57</formula1>
+      <formula1>$E$72:$E$72</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{00000000-0002-0000-0200-000005000000}">
-      <formula1>$E$54:$E$61</formula1>
+      <formula1>$E$69:$E$76</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F12 G36 G41 G30:G32" xr:uid="{31DE1649-FCDA-46D0-B485-E57EE68DC6A9}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F12 G41:G49 G54:G56 G34:G37 F29:F30" xr:uid="{31DE1649-FCDA-46D0-B485-E57EE68DC6A9}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{F3A1C1C5-AE84-4B64-B74C-C0CD17EC73D2}">
       <formula1>70</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G57" xr:uid="{12413AD7-5CFF-4E9D-9C84-D20604BCAF4E}">
+      <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H36"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="139" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="473" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="523" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="474"/>
-[...6 lines deleted...]
-      <c r="A2" s="476" t="s">
+      <c r="B1" s="524"/>
+      <c r="C1" s="524"/>
+      <c r="D1" s="524"/>
+      <c r="E1" s="524"/>
+      <c r="F1" s="525"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="526" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="477"/>
-[...39 lines deleted...]
-      <c r="B6" s="103" t="s">
+      <c r="B2" s="527"/>
+      <c r="C2" s="527"/>
+      <c r="D2" s="527"/>
+      <c r="E2" s="527"/>
+      <c r="F2" s="528"/>
+    </row>
+    <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="529" t="s">
+        <v>233</v>
+      </c>
+      <c r="B3" s="530"/>
+      <c r="C3" s="530"/>
+      <c r="D3" s="530"/>
+      <c r="E3" s="530"/>
+      <c r="F3" s="531"/>
+      <c r="G3" s="135"/>
+    </row>
+    <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="532" t="s">
+        <v>198</v>
+      </c>
+      <c r="B4" s="533"/>
+      <c r="C4" s="533"/>
+      <c r="D4" s="533"/>
+      <c r="E4" s="533"/>
+      <c r="F4" s="534"/>
+      <c r="H4" s="82"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="90"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+    </row>
+    <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="104" t="s">
+      <c r="C6" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="E6" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="F6" s="102" t="s">
+        <v>205</v>
+      </c>
+      <c r="H6" s="103"/>
+    </row>
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="124" t="s">
+      <c r="B7" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="122"/>
-[...3 lines deleted...]
-      <c r="E7" s="94" t="s">
+      <c r="C7" s="119"/>
+      <c r="D7" s="92">
+        <v>0</v>
+      </c>
+      <c r="E7" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="100"/>
-[...2 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="F7" s="98"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="124" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="122"/>
-[...3 lines deleted...]
-      <c r="E8" s="94" t="s">
+      <c r="C8" s="119"/>
+      <c r="D8" s="94">
+        <v>0</v>
+      </c>
+      <c r="E8" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="100"/>
-[...2 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="F8" s="98"/>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="124" t="s">
+      <c r="B9" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="122"/>
-[...3 lines deleted...]
-      <c r="E9" s="94" t="s">
+      <c r="C9" s="119"/>
+      <c r="D9" s="94">
+        <v>0</v>
+      </c>
+      <c r="E9" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="100"/>
-[...2 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="98"/>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="124" t="s">
+      <c r="B10" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="122"/>
-[...3 lines deleted...]
-      <c r="E10" s="94" t="s">
+      <c r="C10" s="119"/>
+      <c r="D10" s="94">
+        <v>0</v>
+      </c>
+      <c r="E10" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="100"/>
-[...2 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="F10" s="98"/>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="124" t="s">
+      <c r="B11" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="122"/>
-[...3 lines deleted...]
-      <c r="E11" s="94" t="s">
+      <c r="C11" s="119"/>
+      <c r="D11" s="94">
+        <v>0</v>
+      </c>
+      <c r="E11" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="100"/>
-[...2 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="F11" s="98"/>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="124" t="s">
+      <c r="B12" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="122"/>
-[...3 lines deleted...]
-      <c r="E12" s="94" t="s">
+      <c r="C12" s="119"/>
+      <c r="D12" s="94">
+        <v>0</v>
+      </c>
+      <c r="E12" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="100"/>
+      <c r="F12" s="98"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="123" t="s">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="124" t="s">
+      <c r="B13" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="122"/>
-[...3 lines deleted...]
-      <c r="E13" s="94" t="s">
+      <c r="C13" s="119"/>
+      <c r="D13" s="95">
+        <v>0</v>
+      </c>
+      <c r="E13" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="100"/>
+      <c r="F13" s="98"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="123" t="s">
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="91"/>
+      <c r="B14" s="105"/>
+      <c r="C14" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="340">
+        <f>SUM(D7:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="106"/>
+      <c r="C15" s="107"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="495" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="495"/>
+      <c r="C17" s="495"/>
+      <c r="D17" s="495"/>
+      <c r="E17" s="495"/>
+      <c r="F17" s="495"/>
+    </row>
+    <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="520"/>
+      <c r="B18" s="521"/>
+      <c r="C18" s="521"/>
+      <c r="D18" s="521"/>
+      <c r="E18" s="521"/>
+      <c r="F18" s="522"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="124" t="s">
+      <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="122"/>
-[...3 lines deleted...]
-      <c r="E14" s="94" t="s">
+      <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="100"/>
-[...137 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="284"/>
       <c r="B27" s="3" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="A31" s="289"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A32" s="3"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>4</v>
-[...21 lines deleted...]
-      <c r="B36" s="3" t="s">
         <v>91</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="FqjIS2uRU+dQ4k/HWoOSY02WtOp87iQLdDkfmVHMMA3Y/b0WYEVYbuM0ZXqKpsS8HfuucgG4NscqOBvz9KuyFA==" saltValue="1zgqhUIrkMpxwAB2agR4qA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="/l4HIQHWju/QMvvpZbox42T4EGpp1u/J3CViXROAvYmUaw3WJqT04v/Hg87SZ+HL4hs3Nb806PQWu8HfBOujCw==" saltValue="nZmzeaIhrVTmHdOLRRS7rA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A17" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
-      <formula1>$A$27:$A$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
+      <formula1>$A$23:$A$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E17" xr:uid="{00000000-0002-0000-0100-000002000000}">
-      <formula1>$C$27:$C$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{00000000-0002-0000-0100-000002000000}">
+      <formula1>$C$23:$C$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B17" xr:uid="{00000000-0002-0000-0100-000000000000}">
-      <formula1>$B$27:$B$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$B$23:$B$32</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only._x000a_" sqref="D7:D17" xr:uid="{DCE6678D-B913-47DD-A6B0-B0FD956B7E08}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only._x000a_" sqref="D7:D13" xr:uid="{DCE6678D-B913-47DD-A6B0-B0FD956B7E08}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="B15" sqref="B15:G15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="9.140625" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="35" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="35"/>
     <col min="7" max="8" width="24" style="35" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="35"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="35"/>
+    <col min="9" max="9" width="9.109375" style="35"/>
+    <col min="10" max="10" width="9.44140625" style="35" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="23.45" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="500" t="s">
+    <row r="1" spans="1:10" ht="23.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="550" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="501"/>
-[...8 lines deleted...]
-      <c r="A2" s="503" t="s">
+      <c r="B1" s="551"/>
+      <c r="C1" s="551"/>
+      <c r="D1" s="551"/>
+      <c r="E1" s="551"/>
+      <c r="F1" s="551"/>
+      <c r="G1" s="551"/>
+      <c r="H1" s="552"/>
+    </row>
+    <row r="2" spans="1:10" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="553" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="504"/>
-[...28 lines deleted...]
-      <c r="G4" s="507"/>
+      <c r="B2" s="554"/>
+      <c r="C2" s="554"/>
+      <c r="D2" s="554"/>
+      <c r="E2" s="554"/>
+      <c r="F2" s="554"/>
+      <c r="G2" s="554"/>
+      <c r="H2" s="555"/>
+    </row>
+    <row r="3" spans="1:10" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="560" t="s">
+        <v>177</v>
+      </c>
+      <c r="B3" s="561"/>
+      <c r="C3" s="561"/>
+      <c r="D3" s="561"/>
+      <c r="E3" s="561"/>
+      <c r="F3" s="561"/>
+      <c r="G3" s="561"/>
+      <c r="H3" s="562"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="556" t="s">
+        <v>178</v>
+      </c>
+      <c r="B4" s="557"/>
+      <c r="C4" s="557"/>
+      <c r="D4" s="557"/>
+      <c r="E4" s="557"/>
+      <c r="F4" s="557"/>
+      <c r="G4" s="557"/>
       <c r="H4" s="45"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="508" t="s">
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="558" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="509"/>
-[...4 lines deleted...]
-      <c r="G5" s="509"/>
+      <c r="B5" s="559"/>
+      <c r="C5" s="559"/>
+      <c r="D5" s="559"/>
+      <c r="E5" s="559"/>
+      <c r="F5" s="559"/>
+      <c r="G5" s="559"/>
       <c r="H5" s="48">
-        <f>'1 - Project Info'!G44</f>
+        <f>'1 - Project Info'!G59</f>
         <v>0</v>
       </c>
       <c r="I5" s="4"/>
     </row>
-    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G6" s="499"/>
+    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="548" t="s">
+        <v>118</v>
+      </c>
+      <c r="B6" s="549"/>
+      <c r="C6" s="549"/>
+      <c r="D6" s="549"/>
+      <c r="E6" s="549"/>
+      <c r="F6" s="549"/>
+      <c r="G6" s="549"/>
       <c r="H6" s="48">
-        <f>'1 - Project Info'!G47</f>
+        <f>'1 - Project Info'!G62</f>
         <v>0</v>
       </c>
       <c r="I6" s="4"/>
     </row>
-    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="490" t="s">
+    <row r="7" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="540" t="s">
         <v>48</v>
       </c>
-      <c r="B7" s="491"/>
-[...4 lines deleted...]
-      <c r="G7" s="491"/>
+      <c r="B7" s="541"/>
+      <c r="C7" s="541"/>
+      <c r="D7" s="541"/>
+      <c r="E7" s="541"/>
+      <c r="F7" s="541"/>
+      <c r="G7" s="541"/>
       <c r="H7" s="48">
         <f>H5-H6</f>
         <v>0</v>
       </c>
       <c r="I7" s="36"/>
       <c r="J7" s="37"/>
     </row>
-    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="252"/>
+    <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="247"/>
       <c r="B8" s="70"/>
       <c r="C8" s="70"/>
       <c r="D8" s="70"/>
       <c r="E8" s="70"/>
       <c r="F8" s="70"/>
       <c r="G8" s="70"/>
-      <c r="H8" s="253"/>
+      <c r="H8" s="248"/>
       <c r="I8" s="36"/>
       <c r="J8" s="37"/>
     </row>
-    <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G9" s="292"/>
+    <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="285" t="s">
+        <v>158</v>
+      </c>
+      <c r="B9" s="286"/>
+      <c r="C9" s="286"/>
+      <c r="D9" s="286"/>
+      <c r="E9" s="286"/>
+      <c r="F9" s="286"/>
+      <c r="G9" s="287"/>
       <c r="H9" s="48">
-        <f>'1 - Project Info'!G30+'1 - Project Info'!G31</f>
-[...2 lines deleted...]
-      <c r="I9" s="225"/>
+        <f>'1 - Project Info'!G34+'1 - Project Info'!G35</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="220"/>
       <c r="J9" s="37"/>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="33"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="34"/>
       <c r="I10" s="4"/>
     </row>
-    <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="66" t="s">
-        <v>187</v>
+        <v>179</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="60"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="61" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B12" s="62"/>
       <c r="C12" s="62"/>
       <c r="D12" s="62"/>
       <c r="E12" s="62"/>
       <c r="F12" s="62"/>
       <c r="G12" s="62"/>
       <c r="H12" s="39"/>
       <c r="I12" s="4"/>
     </row>
-    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="67" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
-      <c r="H13" s="254">
+      <c r="H13" s="249">
         <v>0</v>
       </c>
       <c r="I13" s="4"/>
     </row>
-    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H14" s="127">
+    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="288" t="s">
+        <v>156</v>
+      </c>
+      <c r="B14" s="286"/>
+      <c r="C14" s="286"/>
+      <c r="D14" s="286"/>
+      <c r="E14" s="286"/>
+      <c r="F14" s="286"/>
+      <c r="G14" s="286"/>
+      <c r="H14" s="124">
         <v>0</v>
       </c>
       <c r="I14" s="58"/>
     </row>
-    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B15" s="496" t="s">
+    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C15" s="497"/>
-[...4 lines deleted...]
-      <c r="H15" s="127">
+      <c r="C15" s="547"/>
+      <c r="D15" s="547"/>
+      <c r="E15" s="547"/>
+      <c r="F15" s="547"/>
+      <c r="G15" s="547"/>
+      <c r="H15" s="124">
         <v>0</v>
       </c>
       <c r="I15" s="56"/>
     </row>
-    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="98" t="s">
+    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B16" s="496" t="s">
+      <c r="B16" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C16" s="497"/>
-[...4 lines deleted...]
-      <c r="H16" s="127">
+      <c r="C16" s="547"/>
+      <c r="D16" s="547"/>
+      <c r="E16" s="547"/>
+      <c r="F16" s="547"/>
+      <c r="G16" s="547"/>
+      <c r="H16" s="124">
         <v>0</v>
       </c>
       <c r="I16" s="56"/>
     </row>
-    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="98" t="s">
+    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B17" s="496" t="s">
+      <c r="B17" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C17" s="497"/>
-[...4 lines deleted...]
-      <c r="H17" s="127">
+      <c r="C17" s="547"/>
+      <c r="D17" s="547"/>
+      <c r="E17" s="547"/>
+      <c r="F17" s="547"/>
+      <c r="G17" s="547"/>
+      <c r="H17" s="124">
         <v>0</v>
       </c>
       <c r="I17" s="56"/>
     </row>
-    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="98" t="s">
+    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B18" s="496" t="s">
+      <c r="B18" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C18" s="497"/>
-[...4 lines deleted...]
-      <c r="H18" s="127">
+      <c r="C18" s="547"/>
+      <c r="D18" s="547"/>
+      <c r="E18" s="547"/>
+      <c r="F18" s="547"/>
+      <c r="G18" s="547"/>
+      <c r="H18" s="124">
         <v>0</v>
       </c>
       <c r="I18" s="56"/>
     </row>
-    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="98" t="s">
+    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B19" s="496" t="s">
+      <c r="B19" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C19" s="497"/>
-[...4 lines deleted...]
-      <c r="H19" s="127">
+      <c r="C19" s="547"/>
+      <c r="D19" s="547"/>
+      <c r="E19" s="547"/>
+      <c r="F19" s="547"/>
+      <c r="G19" s="547"/>
+      <c r="H19" s="124">
         <v>0</v>
       </c>
       <c r="I19" s="56"/>
     </row>
-    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="98" t="s">
+    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B20" s="496" t="s">
+      <c r="B20" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C20" s="497"/>
-[...4 lines deleted...]
-      <c r="H20" s="127">
+      <c r="C20" s="547"/>
+      <c r="D20" s="547"/>
+      <c r="E20" s="547"/>
+      <c r="F20" s="547"/>
+      <c r="G20" s="547"/>
+      <c r="H20" s="124">
         <v>0</v>
       </c>
       <c r="I20" s="56"/>
     </row>
-    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="98" t="s">
+    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B21" s="496" t="s">
+      <c r="B21" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="497"/>
-[...4 lines deleted...]
-      <c r="H21" s="127">
+      <c r="C21" s="547"/>
+      <c r="D21" s="547"/>
+      <c r="E21" s="547"/>
+      <c r="F21" s="547"/>
+      <c r="G21" s="547"/>
+      <c r="H21" s="124">
         <v>0</v>
       </c>
       <c r="I21" s="56"/>
     </row>
-    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="98" t="s">
+    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="96" t="s">
         <v>88</v>
       </c>
-      <c r="B22" s="496" t="s">
+      <c r="B22" s="546" t="s">
         <v>89</v>
       </c>
-      <c r="C22" s="497"/>
-[...4 lines deleted...]
-      <c r="H22" s="127">
+      <c r="C22" s="547"/>
+      <c r="D22" s="547"/>
+      <c r="E22" s="547"/>
+      <c r="F22" s="547"/>
+      <c r="G22" s="547"/>
+      <c r="H22" s="124">
         <v>0</v>
       </c>
       <c r="I22" s="56"/>
     </row>
-    <row r="23" spans="1:10" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G23" s="493"/>
+    <row r="23" spans="1:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="542" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23" s="543"/>
+      <c r="C23" s="543"/>
+      <c r="D23" s="543"/>
+      <c r="E23" s="543"/>
+      <c r="F23" s="543"/>
+      <c r="G23" s="543"/>
       <c r="H23" s="63">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="58" t="str">
         <f>IF(H23&gt;H7,"Please check figures; Contributions exceed Anticipated Value Gap",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above.",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="65"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H25" s="82"/>
+    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="544" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" s="545"/>
+      <c r="C25" s="545"/>
+      <c r="D25" s="545"/>
+      <c r="E25" s="545"/>
+      <c r="F25" s="545"/>
+      <c r="G25" s="545"/>
+      <c r="H25" s="81"/>
       <c r="I25" s="72" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G26" s="486"/>
+    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="535" t="s">
+        <v>143</v>
+      </c>
+      <c r="B26" s="536"/>
+      <c r="C26" s="536"/>
+      <c r="D26" s="536"/>
+      <c r="E26" s="536"/>
+      <c r="F26" s="536"/>
+      <c r="G26" s="536"/>
       <c r="H26" s="73">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="38"/>
       <c r="J26" s="37"/>
     </row>
-    <row r="27" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="37"/>
     </row>
-    <row r="28" spans="1:10" s="106" customFormat="1" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="487" t="str">
+    <row r="28" spans="1:10" s="104" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="537" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="488"/>
-[...17 lines deleted...]
-    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="538"/>
+      <c r="C28" s="538"/>
+      <c r="D28" s="538"/>
+      <c r="E28" s="538"/>
+      <c r="F28" s="538"/>
+      <c r="G28" s="538"/>
+      <c r="H28" s="539"/>
+    </row>
+    <row r="29" spans="1:10" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="508"/>
+      <c r="B29" s="509"/>
+      <c r="C29" s="509"/>
+      <c r="D29" s="509"/>
+      <c r="E29" s="509"/>
+      <c r="F29" s="509"/>
+      <c r="G29" s="509"/>
+      <c r="H29" s="510"/>
+    </row>
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="35" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="35" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="35" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.2"/>
+        <v>126</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="bJGdQyTsjGA2p22Ybqvh4820IxdHJ7TcHLf+AxyCPyzrbAxSgwjIArYh+qLldlNISEHKYC7Wn/Do3Z4Sb+DTnw==" saltValue="RrtEU1Fc9UDoPy10ZhXkjw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OQfrl/sBJr0fZaMTqGakk6Yeesf1nxwx/C9LSzi6nO0scnkaCZQ8v4QOCNc8kdp+N7pCZjVDyh3xeVMu3nRoCw==" saltValue="24i5nhg3d0MyIXw8DrLhMg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
-    <cfRule type="expression" dxfId="25" priority="1" stopIfTrue="1">
+    <cfRule type="expression" dxfId="15" priority="1" stopIfTrue="1">
       <formula>$H$23&lt;&gt;$H$7</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="5">
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{00000000-0002-0000-0400-000003000000}">
       <formula1>H7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{00000000-0002-0000-0400-000004000000}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{408F67E8-2D70-4ED3-AD79-0E78098F4DE7}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{00000000-0002-0000-0400-000005000000}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{00000000-0002-0000-0400-000006000000}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
           <xm:sqref>H15:H22</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="222" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="222"/>
+    <col min="1" max="1" width="19.88671875" style="217" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="217" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="217" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="217" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="217" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="217" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="217" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="217" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="217"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="553" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="603" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="554"/>
-[...6 lines deleted...]
-      <c r="A2" s="565" t="s">
+      <c r="B1" s="604"/>
+      <c r="C1" s="604"/>
+      <c r="D1" s="604"/>
+      <c r="E1" s="604"/>
+      <c r="F1" s="605"/>
+    </row>
+    <row r="2" spans="1:8" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="615" t="s">
+        <v>112</v>
+      </c>
+      <c r="B2" s="616"/>
+      <c r="C2" s="616"/>
+      <c r="D2" s="616"/>
+      <c r="E2" s="616"/>
+      <c r="F2" s="617"/>
+    </row>
+    <row r="3" spans="1:8" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="618" t="s">
+        <v>183</v>
+      </c>
+      <c r="B3" s="619"/>
+      <c r="C3" s="619"/>
+      <c r="D3" s="619"/>
+      <c r="E3" s="619"/>
+      <c r="F3" s="620"/>
+    </row>
+    <row r="4" spans="1:8" s="218" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="227"/>
+      <c r="B4" s="227"/>
+      <c r="C4" s="228"/>
+    </row>
+    <row r="5" spans="1:8" s="219" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="572" t="s">
+        <v>105</v>
+      </c>
+      <c r="B5" s="573"/>
+      <c r="C5" s="574"/>
+      <c r="D5" s="252"/>
+      <c r="E5" s="232"/>
+      <c r="F5" s="232"/>
+    </row>
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="625" t="s">
+        <v>196</v>
+      </c>
+      <c r="B6" s="626"/>
+      <c r="C6" s="313"/>
+      <c r="D6" s="231"/>
+      <c r="E6" s="231"/>
+      <c r="F6" s="220"/>
+    </row>
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="621" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7" s="622"/>
+      <c r="C7" s="127">
+        <v>0</v>
+      </c>
+      <c r="D7" s="231"/>
+      <c r="E7" s="231"/>
+      <c r="F7" s="220"/>
+    </row>
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="623" t="s">
+        <v>197</v>
+      </c>
+      <c r="B8" s="624"/>
+      <c r="C8" s="314">
+        <v>0</v>
+      </c>
+      <c r="D8" s="231"/>
+      <c r="E8" s="231"/>
+      <c r="F8" s="220"/>
+    </row>
+    <row r="9" spans="1:8" s="220" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="229"/>
+      <c r="B9" s="230"/>
+      <c r="C9" s="231"/>
+      <c r="D9" s="231"/>
+      <c r="E9" s="231"/>
+    </row>
+    <row r="10" spans="1:8" s="221" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="575" t="s">
+        <v>184</v>
+      </c>
+      <c r="B10" s="576"/>
+      <c r="C10" s="576"/>
+      <c r="D10" s="576"/>
+      <c r="E10" s="576"/>
+      <c r="F10" s="577"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="609" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" s="610"/>
+      <c r="C11" s="610"/>
+      <c r="D11" s="610"/>
+      <c r="E11" s="611"/>
+      <c r="F11" s="289">
+        <f>'1 - Project Info'!G62</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="222"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="581" t="s">
+        <v>76</v>
+      </c>
+      <c r="B12" s="582"/>
+      <c r="C12" s="582"/>
+      <c r="D12" s="582"/>
+      <c r="E12" s="583"/>
+      <c r="F12" s="127">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="612" t="s">
+        <v>93</v>
+      </c>
+      <c r="B13" s="613"/>
+      <c r="C13" s="613"/>
+      <c r="D13" s="613"/>
+      <c r="E13" s="614"/>
+      <c r="F13" s="111">
+        <f>SUM(F11:F12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="578" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14" s="579"/>
+      <c r="C14" s="579"/>
+      <c r="D14" s="579"/>
+      <c r="E14" s="580"/>
+      <c r="F14" s="112">
+        <f>F13-F18</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="220"/>
+      <c r="H14" s="220"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="240"/>
+      <c r="B15" s="241"/>
+      <c r="C15" s="241"/>
+      <c r="D15" s="241"/>
+      <c r="E15" s="241"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="575" t="s">
+        <v>185</v>
+      </c>
+      <c r="B16" s="576"/>
+      <c r="C16" s="576"/>
+      <c r="D16" s="576"/>
+      <c r="E16" s="576"/>
+      <c r="F16" s="577"/>
+    </row>
+    <row r="17" spans="1:7" ht="47.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="606" t="s">
+        <v>134</v>
+      </c>
+      <c r="B17" s="607"/>
+      <c r="C17" s="607"/>
+      <c r="D17" s="607"/>
+      <c r="E17" s="607"/>
+      <c r="F17" s="608"/>
+    </row>
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="233" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="234"/>
+      <c r="C18" s="235"/>
+      <c r="D18" s="236"/>
+      <c r="E18" s="236"/>
+      <c r="F18" s="132">
+        <v>0</v>
+      </c>
+      <c r="G18" s="222" t="str">
+        <f>IF(F18&gt;F13,"Please check figures. First mortgage exceed Total Purchase Price.",IF(H24&lt;H7,"",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="581" t="s">
+        <v>90</v>
+      </c>
+      <c r="B19" s="582"/>
+      <c r="C19" s="582"/>
+      <c r="D19" s="582"/>
+      <c r="E19" s="583"/>
+      <c r="F19" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="233" t="s">
+        <v>77</v>
+      </c>
+      <c r="B20" s="234"/>
+      <c r="C20" s="235"/>
+      <c r="D20" s="236"/>
+      <c r="E20" s="236"/>
+      <c r="F20" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="237" t="s">
+        <v>186</v>
+      </c>
+      <c r="B21" s="234"/>
+      <c r="C21" s="238"/>
+      <c r="D21" s="236"/>
+      <c r="E21" s="236"/>
+      <c r="F21" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="237" t="s">
+        <v>156</v>
+      </c>
+      <c r="B22" s="234"/>
+      <c r="C22" s="238"/>
+      <c r="D22" s="236"/>
+      <c r="E22" s="373"/>
+      <c r="F22" s="110">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="12.6" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="569" t="s">
+        <v>92</v>
+      </c>
+      <c r="B23" s="570"/>
+      <c r="C23" s="570"/>
+      <c r="D23" s="571"/>
+      <c r="E23" s="239"/>
+      <c r="F23" s="110">
+        <v>0</v>
+      </c>
+      <c r="G23" s="223" t="s">
         <v>113</v>
       </c>
-      <c r="B2" s="566"/>
-[...6 lines deleted...]
-      <c r="A3" s="568" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="563" t="s">
+        <v>187</v>
+      </c>
+      <c r="B24" s="564"/>
+      <c r="C24" s="564"/>
+      <c r="D24" s="564"/>
+      <c r="E24" s="565"/>
+      <c r="F24" s="110">
+        <v>0</v>
+      </c>
+      <c r="G24" s="290" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B25" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" s="547"/>
+      <c r="D25" s="547"/>
+      <c r="E25" s="591"/>
+      <c r="F25" s="110">
+        <v>0</v>
+      </c>
+      <c r="G25" s="224"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B26" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C26" s="547"/>
+      <c r="D26" s="547"/>
+      <c r="E26" s="591"/>
+      <c r="F26" s="110">
+        <v>0</v>
+      </c>
+      <c r="G26" s="224"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B27" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="547"/>
+      <c r="D27" s="547"/>
+      <c r="E27" s="591"/>
+      <c r="F27" s="110">
+        <v>0</v>
+      </c>
+      <c r="G27" s="224"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B28" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C28" s="547"/>
+      <c r="D28" s="547"/>
+      <c r="E28" s="591"/>
+      <c r="F28" s="110">
+        <v>0</v>
+      </c>
+      <c r="G28" s="224"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B29" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C29" s="547"/>
+      <c r="D29" s="547"/>
+      <c r="E29" s="591"/>
+      <c r="F29" s="110">
+        <v>0</v>
+      </c>
+      <c r="G29" s="224"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B30" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C30" s="547"/>
+      <c r="D30" s="547"/>
+      <c r="E30" s="591"/>
+      <c r="F30" s="110">
+        <v>0</v>
+      </c>
+      <c r="G30" s="224"/>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B31" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="547"/>
+      <c r="D31" s="547"/>
+      <c r="E31" s="591"/>
+      <c r="F31" s="110">
+        <v>0</v>
+      </c>
+      <c r="G31" s="224"/>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="96" t="s">
+        <v>88</v>
+      </c>
+      <c r="B32" s="546" t="s">
+        <v>89</v>
+      </c>
+      <c r="C32" s="547"/>
+      <c r="D32" s="547"/>
+      <c r="E32" s="591"/>
+      <c r="F32" s="133">
+        <v>0</v>
+      </c>
+      <c r="G32" s="224"/>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="566" t="s">
+        <v>84</v>
+      </c>
+      <c r="B33" s="567"/>
+      <c r="C33" s="567"/>
+      <c r="D33" s="567"/>
+      <c r="E33" s="568"/>
+      <c r="F33" s="123">
+        <f>SUM(F19:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="225" t="str">
+        <f>IF(F33&gt;F14,"Please check figures. Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="587" t="s">
+        <v>188</v>
+      </c>
+      <c r="B34" s="588"/>
+      <c r="C34" s="588"/>
+      <c r="D34" s="588"/>
+      <c r="E34" s="242"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="224" t="str">
+        <f>IF(F34=0,"Be sure to enter a number here","")</f>
+        <v>Be sure to enter a number here</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="589" t="s">
+        <v>189</v>
+      </c>
+      <c r="B35" s="590"/>
+      <c r="C35" s="590"/>
+      <c r="D35" s="590"/>
+      <c r="E35" s="262"/>
+      <c r="F35" s="73">
+        <f>(F21)*F34</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="226"/>
+      <c r="H35" s="220"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="243"/>
+      <c r="B36" s="243"/>
+      <c r="C36" s="243"/>
+      <c r="D36" s="243"/>
+      <c r="E36" s="243"/>
+      <c r="F36" s="131"/>
+      <c r="G36" s="226"/>
+      <c r="H36" s="220"/>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="575" t="s">
+        <v>190</v>
+      </c>
+      <c r="B37" s="576"/>
+      <c r="C37" s="576"/>
+      <c r="D37" s="576"/>
+      <c r="E37" s="576"/>
+      <c r="F37" s="577"/>
+      <c r="G37" s="226"/>
+      <c r="H37" s="220"/>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="594" t="s">
         <v>191</v>
       </c>
-      <c r="B3" s="569"/>
-[...62 lines deleted...]
-      <c r="A10" s="525" t="s">
+      <c r="B38" s="595"/>
+      <c r="C38" s="595"/>
+      <c r="D38" s="595"/>
+      <c r="E38" s="596"/>
+      <c r="F38" s="138">
+        <v>0</v>
+      </c>
+      <c r="G38" s="226"/>
+      <c r="H38" s="220"/>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="597" t="s">
         <v>192</v>
       </c>
-      <c r="B10" s="526"/>
-[...68 lines deleted...]
-      <c r="A16" s="525" t="s">
+      <c r="B39" s="598"/>
+      <c r="C39" s="598"/>
+      <c r="D39" s="598"/>
+      <c r="E39" s="599"/>
+      <c r="F39" s="291">
+        <f>F34</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="220"/>
+    </row>
+    <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="600" t="s">
         <v>193</v>
       </c>
-      <c r="B16" s="526"/>
-[...56 lines deleted...]
-      <c r="A21" s="242" t="s">
+      <c r="B40" s="601"/>
+      <c r="C40" s="601"/>
+      <c r="D40" s="601"/>
+      <c r="E40" s="602"/>
+      <c r="F40" s="137">
+        <f>F38*F39</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="592" t="s">
+        <v>110</v>
+      </c>
+      <c r="H40" s="593"/>
+      <c r="I40" s="593"/>
+      <c r="J40" s="593"/>
+      <c r="K40" s="593"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="244"/>
+      <c r="B41" s="244"/>
+      <c r="C41" s="244"/>
+      <c r="D41" s="244"/>
+      <c r="E41" s="245"/>
+      <c r="F41" s="220"/>
+    </row>
+    <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="584" t="s">
         <v>194</v>
       </c>
-      <c r="B21" s="239"/>
-[...38 lines deleted...]
-      <c r="A24" s="98" t="s">
+      <c r="B42" s="585"/>
+      <c r="C42" s="585"/>
+      <c r="D42" s="585"/>
+      <c r="E42" s="585"/>
+      <c r="F42" s="586"/>
+    </row>
+    <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="483" t="s">
+        <v>58</v>
+      </c>
+      <c r="B43" s="484"/>
+      <c r="C43" s="484"/>
+      <c r="D43" s="484"/>
+      <c r="E43" s="484"/>
+      <c r="F43" s="485"/>
+    </row>
+    <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="217" t="s">
         <v>88</v>
       </c>
-      <c r="B24" s="496" t="s">
-[...265 lines deleted...]
-      <c r="B46" s="222" t="s">
+    </row>
+    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="217" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="222" t="s">
+    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="217" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>127</v>
+    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="217" t="s">
+        <v>126</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="YmS6EWP/uAsaCmNA35WRNxSOiEZwk90gsf01bqeF6QOy/uKPTWahJrh3RtH7shmi0TkNgkXf0pI3VJJLlOvaWA==" saltValue="8mLB7++m/GTCqrVFNy8sJA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+gWEoJsxVto91IKtcdh+cfA7fWPmIZQ/C13h8xZqo7EfjIkfMOitUg50sPsLHITD5aDEeXi0fGeu8o0HMlcGfw==" saltValue="5n4CAshxBITaM/FPcrLaKw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="35">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A7:B7"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="G39:K39"/>
-    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="G40:K40"/>
     <mergeCell ref="A38:E38"/>
-    <mergeCell ref="A36:F36"/>
     <mergeCell ref="A39:E39"/>
-    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A40:E40"/>
     <mergeCell ref="A42:F42"/>
-    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A43:F43"/>
     <mergeCell ref="A34:D34"/>
-    <mergeCell ref="B24:E24"/>
+    <mergeCell ref="A35:D35"/>
     <mergeCell ref="B25:E25"/>
-    <mergeCell ref="B31:E31"/>
     <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B32:E32"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
-    <mergeCell ref="A23:E23"/>
-[...1 lines deleted...]
-    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A33:E33"/>
+    <mergeCell ref="A23:D23"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A19:E19"/>
   </mergeCells>
-  <conditionalFormatting sqref="A41">
-    <cfRule type="expression" dxfId="24" priority="1" stopIfTrue="1">
+  <conditionalFormatting sqref="A42">
+    <cfRule type="expression" dxfId="14" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A22:E22" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A24:A31" xr:uid="{00000000-0002-0000-0500-000002000000}">
-      <formula1>$B$45:$B$48</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{00000000-0002-0000-0500-000002000000}">
+      <formula1>$B$46:$B$49</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F38" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
-      <formula1>F33</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
+      <formula1>F34</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F39" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
-    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F37" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
+    <dataValidation allowBlank="1" sqref="F40" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
+    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{4362B62A-8A72-49BF-AFBB-3457F2474F4C}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F33" xr:uid="{00000000-0002-0000-0500-000003000000}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F34" xr:uid="{00000000-0002-0000-0500-000003000000}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F18:F23 C6:C8 F12" xr:uid="{81744A40-A81A-4C03-8F95-556433ADD44C}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="F12 C6:C8 F18:F24" xr:uid="{81744A40-A81A-4C03-8F95-556433ADD44C}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
+    <hyperlink ref="G24" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." xr:uid="{00000000-0002-0000-0500-000004000000}">
           <x14:formula1>
-            <xm:f>'1 - Leverage'!$D$18</xm:f>
+            <xm:f>'1 - Leverage'!$D$14</xm:f>
           </x14:formula1>
-          <xm:sqref>F24:F31</xm:sqref>
+          <xm:sqref>F25:F32</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D10C4E47-5A41-4ADD-A987-2DA67B981FB8}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD49"/>
   <sheetViews>
-    <sheetView view="pageLayout" zoomScale="115" zoomScaleNormal="100" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I6" sqref="I6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="106" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="106"/>
+    <col min="1" max="1" width="19.5546875" style="104" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" style="104" customWidth="1"/>
+    <col min="3" max="3" width="15.6640625" style="104" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" style="170" customWidth="1"/>
+    <col min="5" max="5" width="14.33203125" style="104" customWidth="1"/>
+    <col min="6" max="6" width="3.5546875" style="104" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="104" customWidth="1"/>
+    <col min="8" max="8" width="26" style="104" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="104" customWidth="1"/>
+    <col min="10" max="10" width="9.109375" style="104" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="104"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="310" t="s">
+    <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="457" t="s">
+        <v>168</v>
+      </c>
+      <c r="B1" s="457"/>
+      <c r="C1" s="457"/>
+      <c r="D1" s="457"/>
+      <c r="E1" s="457"/>
+      <c r="F1" s="457"/>
+      <c r="G1" s="457"/>
+      <c r="H1" s="457"/>
+      <c r="I1" s="457"/>
+    </row>
+    <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="301" t="s">
         <v>60</v>
       </c>
-      <c r="B2" s="425">
+      <c r="B2" s="473">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="426"/>
-[...7 lines deleted...]
-      <c r="I2" s="152" t="s">
+      <c r="C2" s="474"/>
+      <c r="D2" s="474"/>
+      <c r="E2" s="475"/>
+      <c r="F2" s="139"/>
+      <c r="G2" s="206" t="s">
+        <v>107</v>
+      </c>
+      <c r="H2" s="190"/>
+      <c r="I2" s="147" t="s">
         <v>64</v>
       </c>
-      <c r="K2" s="108"/>
-[...21 lines deleted...]
-      <c r="A3" s="311" t="s">
+      <c r="K2" s="106"/>
+      <c r="L2" s="106"/>
+      <c r="M2" s="106"/>
+      <c r="N2" s="106"/>
+      <c r="O2" s="106"/>
+      <c r="P2" s="106"/>
+      <c r="Q2" s="106"/>
+      <c r="R2" s="106"/>
+      <c r="S2" s="106"/>
+      <c r="T2" s="106"/>
+      <c r="U2" s="106"/>
+      <c r="V2" s="106"/>
+      <c r="W2" s="106"/>
+      <c r="X2" s="106"/>
+      <c r="Y2" s="106"/>
+      <c r="Z2" s="106"/>
+      <c r="AA2" s="106"/>
+      <c r="AB2" s="106"/>
+      <c r="AC2" s="106"/>
+      <c r="AD2" s="106"/>
+    </row>
+    <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="302" t="s">
         <v>61</v>
       </c>
-      <c r="B3" s="428">
+      <c r="B3" s="476">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="429"/>
-[...3 lines deleted...]
-      <c r="G3" s="416" t="s">
+      <c r="C3" s="477"/>
+      <c r="D3" s="477"/>
+      <c r="E3" s="478"/>
+      <c r="F3" s="141"/>
+      <c r="G3" s="462" t="s">
         <v>54</v>
       </c>
-      <c r="H3" s="417"/>
-[...26 lines deleted...]
-      <c r="A4" s="312" t="s">
+      <c r="H3" s="463"/>
+      <c r="I3" s="148">
+        <f>'2 - Project Info'!G34</f>
+        <v>0</v>
+      </c>
+      <c r="K3" s="106"/>
+      <c r="L3" s="106"/>
+      <c r="M3" s="106"/>
+      <c r="N3" s="106"/>
+      <c r="O3" s="106"/>
+      <c r="P3" s="106"/>
+      <c r="Q3" s="106"/>
+      <c r="R3" s="106"/>
+      <c r="S3" s="106"/>
+      <c r="T3" s="106"/>
+      <c r="U3" s="106"/>
+      <c r="V3" s="106"/>
+      <c r="W3" s="106"/>
+      <c r="X3" s="106"/>
+      <c r="Y3" s="106"/>
+      <c r="Z3" s="106"/>
+      <c r="AA3" s="106"/>
+      <c r="AB3" s="106"/>
+      <c r="AC3" s="106"/>
+      <c r="AD3" s="106"/>
+    </row>
+    <row r="4" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="303" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="418">
+      <c r="B4" s="464">
         <f>'2 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="419"/>
-[...34 lines deleted...]
-      <c r="G5" s="200" t="s">
+      <c r="C4" s="465"/>
+      <c r="D4" s="465"/>
+      <c r="E4" s="466"/>
+      <c r="F4" s="141"/>
+      <c r="G4" s="467" t="s">
+        <v>202</v>
+      </c>
+      <c r="H4" s="468"/>
+      <c r="I4" s="149">
+        <f>'2 - Project Info'!G35+'2 - Project Info'!G36+'2 - Project Info'!G37</f>
+        <v>0</v>
+      </c>
+      <c r="K4" s="146"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="146"/>
+      <c r="P4" s="146"/>
+      <c r="Q4" s="146"/>
+      <c r="R4" s="146"/>
+      <c r="S4" s="146"/>
+      <c r="T4" s="146"/>
+      <c r="U4" s="146"/>
+      <c r="V4" s="146"/>
+      <c r="W4" s="146"/>
+      <c r="X4" s="146"/>
+      <c r="Y4" s="146"/>
+      <c r="Z4" s="146"/>
+      <c r="AA4" s="146"/>
+      <c r="AB4" s="146"/>
+      <c r="AC4" s="146"/>
+      <c r="AD4" s="146"/>
+    </row>
+    <row r="5" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="F5" s="141"/>
+      <c r="G5" s="195" t="s">
         <v>68</v>
       </c>
-      <c r="H5" s="165"/>
-[...26 lines deleted...]
-      <c r="A6" s="579" t="s">
+      <c r="H5" s="160"/>
+      <c r="I5" s="149">
+        <f>'2 - Project Info'!G50</f>
+        <v>0</v>
+      </c>
+      <c r="K5" s="146"/>
+      <c r="L5" s="146"/>
+      <c r="M5" s="146"/>
+      <c r="N5" s="146"/>
+      <c r="O5" s="146"/>
+      <c r="P5" s="146"/>
+      <c r="Q5" s="146"/>
+      <c r="R5" s="146"/>
+      <c r="S5" s="146"/>
+      <c r="T5" s="146"/>
+      <c r="U5" s="146"/>
+      <c r="V5" s="146"/>
+      <c r="W5" s="146"/>
+      <c r="X5" s="146"/>
+      <c r="Y5" s="146"/>
+      <c r="Z5" s="146"/>
+      <c r="AA5" s="146"/>
+      <c r="AB5" s="146"/>
+      <c r="AC5" s="146"/>
+      <c r="AD5" s="146"/>
+    </row>
+    <row r="6" spans="1:30" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="349" t="s">
         <v>67</v>
       </c>
-      <c r="B6" s="580"/>
-[...46 lines deleted...]
-        <f>-((I6-I5)/I6)</f>
+      <c r="B6" s="350"/>
+      <c r="C6" s="469" t="s">
+        <v>106</v>
+      </c>
+      <c r="D6" s="470"/>
+      <c r="E6" s="350"/>
+      <c r="F6" s="141"/>
+      <c r="G6" s="471" t="s">
+        <v>171</v>
+      </c>
+      <c r="H6" s="472"/>
+      <c r="I6" s="358">
+        <v>0</v>
+      </c>
+      <c r="K6" s="146"/>
+      <c r="L6" s="146"/>
+      <c r="M6" s="146"/>
+      <c r="N6" s="146"/>
+      <c r="O6" s="146"/>
+      <c r="P6" s="146"/>
+      <c r="Q6" s="146"/>
+      <c r="R6" s="146"/>
+      <c r="S6" s="146"/>
+      <c r="T6" s="146"/>
+      <c r="U6" s="146"/>
+      <c r="V6" s="146"/>
+      <c r="W6" s="146"/>
+      <c r="X6" s="146"/>
+      <c r="Y6" s="146"/>
+      <c r="Z6" s="146"/>
+      <c r="AA6" s="146"/>
+      <c r="AB6" s="146"/>
+      <c r="AC6" s="146"/>
+      <c r="AD6" s="146"/>
+    </row>
+    <row r="7" spans="1:30" s="109" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="143"/>
+      <c r="B7" s="144"/>
+      <c r="C7" s="144"/>
+      <c r="D7" s="145"/>
+      <c r="E7" s="144"/>
+      <c r="F7" s="141"/>
+      <c r="G7" s="198" t="s">
+        <v>98</v>
+      </c>
+      <c r="H7" s="294"/>
+      <c r="I7" s="365" t="e">
+        <f>-(I6-($I$3+$I$4+$I$5))/I6</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="K7" s="151"/>
-[...25 lines deleted...]
-      <c r="C8" s="155" t="s">
+      <c r="K7" s="146"/>
+      <c r="L7" s="146"/>
+      <c r="M7" s="146"/>
+      <c r="N7" s="146"/>
+      <c r="O7" s="146"/>
+      <c r="P7" s="146"/>
+      <c r="Q7" s="146"/>
+      <c r="R7" s="146"/>
+      <c r="S7" s="146"/>
+      <c r="T7" s="146"/>
+      <c r="U7" s="146"/>
+      <c r="V7" s="146"/>
+      <c r="W7" s="146"/>
+      <c r="X7" s="146"/>
+      <c r="Y7" s="146"/>
+      <c r="Z7" s="146"/>
+      <c r="AA7" s="146"/>
+      <c r="AB7" s="146"/>
+      <c r="AC7" s="146"/>
+      <c r="AD7" s="146"/>
+    </row>
+    <row r="8" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="453" t="s">
+        <v>109</v>
+      </c>
+      <c r="B8" s="454"/>
+      <c r="C8" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D8" s="583" t="s">
+      <c r="D8" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E8" s="155" t="s">
+      <c r="E8" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F8" s="146"/>
-      <c r="G8" s="204" t="s">
+      <c r="F8" s="141"/>
+      <c r="G8" s="199" t="s">
+        <v>116</v>
+      </c>
+      <c r="H8" s="293"/>
+      <c r="I8" s="359">
+        <v>0</v>
+      </c>
+      <c r="K8" s="146"/>
+      <c r="L8" s="146"/>
+      <c r="M8" s="146"/>
+      <c r="N8" s="146"/>
+      <c r="O8" s="146"/>
+      <c r="P8" s="146"/>
+      <c r="Q8" s="146"/>
+      <c r="R8" s="146"/>
+      <c r="S8" s="146"/>
+      <c r="T8" s="146"/>
+      <c r="U8" s="146"/>
+      <c r="V8" s="146"/>
+      <c r="W8" s="146"/>
+      <c r="X8" s="146"/>
+      <c r="Y8" s="146"/>
+      <c r="Z8" s="146"/>
+      <c r="AA8" s="146"/>
+      <c r="AB8" s="146"/>
+      <c r="AC8" s="146"/>
+      <c r="AD8" s="146"/>
+    </row>
+    <row r="9" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="451" t="s">
+        <v>151</v>
+      </c>
+      <c r="B9" s="452"/>
+      <c r="C9" s="151">
+        <f>'2 - Value Gap'!H13</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="352">
+        <v>0</v>
+      </c>
+      <c r="E9" s="152">
+        <f>D9*$B$6</f>
+        <v>0</v>
+      </c>
+      <c r="F9" s="141"/>
+      <c r="G9" s="199" t="s">
         <v>117</v>
       </c>
-      <c r="H8" s="298"/>
-[...46 lines deleted...]
-        <f>-((I8-I5)/I8)</f>
+      <c r="H9" s="293"/>
+      <c r="I9" s="83" t="e">
+        <f>-(I8-($I$3+$I$4+$I$5))/I8</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J9" s="151"/>
-[...26 lines deleted...]
-      <c r="C10" s="255">
+      <c r="J9" s="146"/>
+      <c r="K9" s="146"/>
+      <c r="L9" s="146"/>
+      <c r="M9" s="146"/>
+      <c r="N9" s="146"/>
+      <c r="O9" s="146"/>
+      <c r="P9" s="146"/>
+      <c r="Q9" s="146"/>
+      <c r="R9" s="146"/>
+      <c r="S9" s="146"/>
+      <c r="T9" s="146"/>
+      <c r="U9" s="146"/>
+      <c r="V9" s="146"/>
+      <c r="W9" s="146"/>
+      <c r="X9" s="146"/>
+      <c r="Y9" s="146"/>
+      <c r="Z9" s="146"/>
+      <c r="AA9" s="146"/>
+      <c r="AB9" s="146"/>
+      <c r="AC9" s="146"/>
+      <c r="AD9" s="146"/>
+    </row>
+    <row r="10" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="458" t="s">
+        <v>150</v>
+      </c>
+      <c r="B10" s="459"/>
+      <c r="C10" s="250">
         <f>'2 - Value Gap'!H14</f>
         <v>0</v>
       </c>
-      <c r="D10" s="585">
-[...2 lines deleted...]
-      <c r="E10" s="256">
+      <c r="D10" s="353">
+        <v>0</v>
+      </c>
+      <c r="E10" s="251">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="146"/>
-[...34 lines deleted...]
-      <c r="C11" s="315">
+      <c r="F10" s="141"/>
+      <c r="G10" s="445" t="s">
+        <v>230</v>
+      </c>
+      <c r="H10" s="446"/>
+      <c r="I10" s="360">
+        <v>0</v>
+      </c>
+      <c r="J10" s="146"/>
+      <c r="K10" s="146"/>
+      <c r="L10" s="146"/>
+      <c r="M10" s="146"/>
+      <c r="N10" s="146"/>
+      <c r="O10" s="146"/>
+      <c r="P10" s="146"/>
+      <c r="Q10" s="146"/>
+      <c r="R10" s="146"/>
+      <c r="S10" s="146"/>
+      <c r="T10" s="146"/>
+      <c r="U10" s="146"/>
+      <c r="V10" s="146"/>
+      <c r="W10" s="146"/>
+      <c r="X10" s="146"/>
+      <c r="Y10" s="146"/>
+      <c r="Z10" s="146"/>
+      <c r="AA10" s="146"/>
+      <c r="AB10" s="146"/>
+      <c r="AC10" s="146"/>
+      <c r="AD10" s="146"/>
+    </row>
+    <row r="11" spans="1:30" s="109" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="460" t="s">
+        <v>165</v>
+      </c>
+      <c r="B11" s="461"/>
+      <c r="C11" s="306">
         <f>SUM(C9:C10)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="315">
+      <c r="D11" s="306">
         <f>SUM(D9:D10)</f>
         <v>0</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="88">
         <f>SUM(E9:E10)</f>
         <v>0</v>
       </c>
-      <c r="F11" s="146"/>
-[...5 lines deleted...]
-        <f>-((I5-(I10))/I5)</f>
+      <c r="F11" s="141"/>
+      <c r="G11" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H11" s="448"/>
+      <c r="I11" s="85" t="e">
+        <f>-(I10-($I$3+$I$4+$I$5))/I10</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J11" s="151"/>
-[...65 lines deleted...]
-      <c r="A13" s="403" t="s">
+      <c r="J11" s="146"/>
+      <c r="K11" s="146"/>
+      <c r="L11" s="146"/>
+      <c r="M11" s="146"/>
+      <c r="N11" s="146"/>
+      <c r="O11" s="146"/>
+      <c r="P11" s="146"/>
+      <c r="Q11" s="146"/>
+      <c r="R11" s="146"/>
+      <c r="S11" s="146"/>
+      <c r="T11" s="146"/>
+      <c r="U11" s="146"/>
+      <c r="V11" s="146"/>
+      <c r="W11" s="146"/>
+      <c r="X11" s="146"/>
+      <c r="Y11" s="146"/>
+      <c r="Z11" s="146"/>
+      <c r="AA11" s="146"/>
+      <c r="AB11" s="146"/>
+      <c r="AC11" s="146"/>
+      <c r="AD11" s="146"/>
+    </row>
+    <row r="12" spans="1:30" s="109" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="455" t="s">
+        <v>161</v>
+      </c>
+      <c r="B12" s="456"/>
+      <c r="C12" s="354">
+        <v>0</v>
+      </c>
+      <c r="D12" s="355">
+        <v>0</v>
+      </c>
+      <c r="E12" s="305"/>
+      <c r="F12" s="141"/>
+      <c r="G12" s="195" t="s">
+        <v>135</v>
+      </c>
+      <c r="H12" s="292"/>
+      <c r="I12" s="149">
+        <f>'2 - Project Info'!G56</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="146"/>
+      <c r="K12" s="146"/>
+      <c r="L12" s="146"/>
+      <c r="M12" s="146"/>
+      <c r="N12" s="146"/>
+      <c r="O12" s="146"/>
+      <c r="P12" s="146"/>
+      <c r="Q12" s="146"/>
+      <c r="R12" s="146"/>
+      <c r="S12" s="146"/>
+      <c r="T12" s="146"/>
+      <c r="U12" s="146"/>
+      <c r="V12" s="146"/>
+      <c r="W12" s="146"/>
+      <c r="X12" s="146"/>
+      <c r="Y12" s="146"/>
+      <c r="Z12" s="146"/>
+      <c r="AA12" s="146"/>
+      <c r="AB12" s="146"/>
+      <c r="AC12" s="146"/>
+      <c r="AD12" s="146"/>
+    </row>
+    <row r="13" spans="1:30" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="449" t="s">
         <v>69</v>
       </c>
-      <c r="B13" s="404"/>
-      <c r="C13" s="320" t="e">
+      <c r="B13" s="450"/>
+      <c r="C13" s="311" t="e">
         <f>-((C12-(C11))/C12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D13" s="316" t="e">
+      <c r="D13" s="307" t="e">
         <f>-((D12-(D11))/D12)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E13" s="313"/>
-[...1 lines deleted...]
-      <c r="G13" s="201" t="s">
+      <c r="E13" s="304"/>
+      <c r="F13" s="144"/>
+      <c r="G13" s="196" t="s">
         <v>71</v>
       </c>
-      <c r="H13" s="196"/>
-[...32 lines deleted...]
-      <c r="I14" s="85">
+      <c r="H13" s="191"/>
+      <c r="I13" s="154">
+        <f>'2 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+      <c r="T13" s="153"/>
+      <c r="U13" s="153"/>
+      <c r="V13" s="153"/>
+      <c r="W13" s="153"/>
+      <c r="X13" s="153"/>
+      <c r="Y13" s="153"/>
+      <c r="Z13" s="153"/>
+      <c r="AA13" s="153"/>
+      <c r="AB13" s="153"/>
+      <c r="AC13" s="153"/>
+    </row>
+    <row r="14" spans="1:30" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="449" t="s">
+        <v>228</v>
+      </c>
+      <c r="B14" s="450"/>
+      <c r="C14" s="356">
+        <v>0</v>
+      </c>
+      <c r="D14" s="356">
+        <v>0</v>
+      </c>
+      <c r="E14" s="304"/>
+      <c r="F14" s="144"/>
+      <c r="G14" s="200" t="s">
+        <v>99</v>
+      </c>
+      <c r="H14" s="192"/>
+      <c r="I14" s="84">
         <f>SUM(I3:I5)+I13</f>
         <v>0</v>
       </c>
-      <c r="T14" s="158"/>
-[...16 lines deleted...]
-        <f>-((C14-(C13))/C14)</f>
+      <c r="T14" s="153"/>
+      <c r="U14" s="153"/>
+      <c r="V14" s="153"/>
+      <c r="W14" s="153"/>
+      <c r="X14" s="153"/>
+      <c r="Y14" s="153"/>
+      <c r="Z14" s="153"/>
+      <c r="AA14" s="153"/>
+      <c r="AB14" s="153"/>
+      <c r="AC14" s="153"/>
+    </row>
+    <row r="15" spans="1:30" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="481" t="s">
+        <v>227</v>
+      </c>
+      <c r="B15" s="482"/>
+      <c r="C15" s="312" t="e">
+        <f>-((C14-(C11))/C14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D15" s="317" t="e">
-        <f>-((D14-(D13))/D14)</f>
+      <c r="D15" s="308" t="e">
+        <f>-((D14-(D11))/D14)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E15" s="313"/>
-[...25 lines deleted...]
-      <c r="G16" s="203" t="s">
+      <c r="E15" s="304"/>
+      <c r="F15" s="144"/>
+      <c r="G15" s="201" t="s">
+        <v>108</v>
+      </c>
+      <c r="H15" s="193"/>
+      <c r="I15" s="361">
+        <v>0</v>
+      </c>
+      <c r="T15" s="153"/>
+      <c r="U15" s="153"/>
+      <c r="V15" s="153"/>
+      <c r="W15" s="153"/>
+      <c r="X15" s="153"/>
+      <c r="Y15" s="153"/>
+      <c r="Z15" s="153"/>
+      <c r="AA15" s="153"/>
+      <c r="AB15" s="153"/>
+      <c r="AC15" s="153"/>
+    </row>
+    <row r="16" spans="1:30" s="106" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="104"/>
+      <c r="B16" s="104"/>
+      <c r="D16" s="300"/>
+      <c r="E16" s="185"/>
+      <c r="F16" s="144"/>
+      <c r="G16" s="198" t="s">
         <v>69</v>
       </c>
-      <c r="H16" s="299"/>
-      <c r="I16" s="84" t="e">
+      <c r="H16" s="294"/>
+      <c r="I16" s="83" t="e">
         <f>-((I15-I14)/I15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="T16" s="158"/>
-[...15 lines deleted...]
-      <c r="C17" s="155" t="s">
+      <c r="T16" s="153"/>
+      <c r="U16" s="153"/>
+      <c r="V16" s="153"/>
+      <c r="W16" s="153"/>
+      <c r="X16" s="153"/>
+      <c r="Y16" s="153"/>
+      <c r="Z16" s="153"/>
+      <c r="AA16" s="153"/>
+      <c r="AB16" s="153"/>
+      <c r="AC16" s="153"/>
+    </row>
+    <row r="17" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="479" t="s">
+        <v>123</v>
+      </c>
+      <c r="B17" s="480"/>
+      <c r="C17" s="150" t="s">
         <v>64</v>
       </c>
-      <c r="D17" s="583" t="s">
+      <c r="D17" s="351" t="s">
         <v>65</v>
       </c>
-      <c r="E17" s="155" t="s">
+      <c r="E17" s="150" t="s">
         <v>66</v>
       </c>
-      <c r="F17" s="158"/>
-      <c r="G17" s="207" t="s">
+      <c r="F17" s="153"/>
+      <c r="G17" s="202" t="s">
+        <v>114</v>
+      </c>
+      <c r="H17" s="194"/>
+      <c r="I17" s="362">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="197" t="s">
+        <v>100</v>
+      </c>
+      <c r="B18" s="159"/>
+      <c r="C18" s="181">
+        <f>I34</f>
+        <v>0</v>
+      </c>
+      <c r="D18" s="352">
+        <v>0</v>
+      </c>
+      <c r="E18" s="181">
+        <f>D18*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="106"/>
+      <c r="G18" s="199" t="s">
         <v>115</v>
       </c>
-      <c r="H17" s="199"/>
-[...25 lines deleted...]
-      <c r="I18" s="84" t="e">
+      <c r="H18" s="293"/>
+      <c r="I18" s="83" t="e">
         <f>-((I17-I14)/I17)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="19" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="209" t="s">
+    <row r="19" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="374" t="s">
+        <v>150</v>
+      </c>
+      <c r="B19" s="375"/>
+      <c r="C19" s="181">
+        <f>'2 - Aff Gap'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="352">
+        <v>0</v>
+      </c>
+      <c r="E19" s="181">
+        <f>D19*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F19" s="106"/>
+      <c r="G19" s="445" t="s">
+        <v>226</v>
+      </c>
+      <c r="H19" s="446"/>
+      <c r="I19" s="360">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" s="155" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="204" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" s="207"/>
+      <c r="C20" s="161">
+        <f>'2 - Aff Gap'!F38</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="353">
+        <v>0</v>
+      </c>
+      <c r="E20" s="181">
+        <f>D20*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="153"/>
+      <c r="G20" s="447" t="s">
+        <v>227</v>
+      </c>
+      <c r="H20" s="448"/>
+      <c r="I20" s="85" t="e">
+        <f>-((I19-(I14))/I19)</f>
+        <v>#DIV/0!</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="309" t="s">
         <v>102</v>
       </c>
-      <c r="B19" s="212"/>
-[...43 lines deleted...]
-        <f>-((I14-(I19))/I14)</f>
+      <c r="B21" s="310"/>
+      <c r="C21" s="306">
+        <f>SUM(C18:C20)</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="306">
+        <f>SUM(D18:D20)</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="88">
+        <f>D21*$E$6</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="106"/>
+    </row>
+    <row r="22" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="455" t="s">
+        <v>162</v>
+      </c>
+      <c r="B22" s="456"/>
+      <c r="C22" s="354">
+        <v>0</v>
+      </c>
+      <c r="D22" s="355">
+        <v>0</v>
+      </c>
+      <c r="E22" s="185"/>
+      <c r="F22" s="106"/>
+      <c r="G22" s="206" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" s="190"/>
+      <c r="I22" s="147" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="449" t="s">
+        <v>69</v>
+      </c>
+      <c r="B23" s="450"/>
+      <c r="C23" s="311" t="e">
+        <f>-((C22-C18)/C22)</f>
         <v>#DIV/0!</v>
       </c>
-    </row>
-[...20 lines deleted...]
-        <f>-((C21-C18)/C21)</f>
+      <c r="D23" s="307" t="e">
+        <f>-((D22-D18)/D22)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D22" s="316" t="e">
-        <f>-((D21-D18)/D21)</f>
+      <c r="E23" s="185"/>
+      <c r="F23" s="106"/>
+      <c r="G23" s="212" t="s">
+        <v>121</v>
+      </c>
+      <c r="H23" s="182"/>
+      <c r="I23" s="189">
+        <f>'2 - Value Gap'!H13+'2 - Value Gap'!H14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="449" t="s">
+        <v>229</v>
+      </c>
+      <c r="B24" s="450"/>
+      <c r="C24" s="356">
+        <v>0</v>
+      </c>
+      <c r="D24" s="356">
+        <v>0</v>
+      </c>
+      <c r="E24" s="185"/>
+      <c r="F24" s="106"/>
+      <c r="G24" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H24" s="214"/>
+      <c r="I24" s="215">
+        <f>SUM('2 - Value Gap'!H15:H22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="627" t="s">
+        <v>227</v>
+      </c>
+      <c r="B25" s="628"/>
+      <c r="C25" s="312" t="e">
+        <f>-((C24-(C18))/C24)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E22" s="190"/>
-[...5 lines deleted...]
-      <c r="I22" s="152" t="s">
+      <c r="D25" s="308" t="e">
+        <f>-((D24-(D18))/D24)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E25" s="185"/>
+      <c r="F25" s="106"/>
+      <c r="G25" s="210" t="s">
+        <v>73</v>
+      </c>
+      <c r="H25" s="211"/>
+      <c r="I25" s="86">
+        <f>SUM(I23:I24)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="156"/>
+      <c r="B26" s="156"/>
+      <c r="C26" s="156"/>
+      <c r="D26" s="157"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="106"/>
+    </row>
+    <row r="27" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="479" t="s">
+        <v>225</v>
+      </c>
+      <c r="B27" s="480"/>
+      <c r="C27" s="150" t="s">
         <v>64</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="G23" s="217" t="s">
+      <c r="E27" s="184"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="203" t="s">
+        <v>104</v>
+      </c>
+      <c r="H27" s="297"/>
+      <c r="I27" s="150" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="380" t="s">
+        <v>223</v>
+      </c>
+      <c r="B28" s="377"/>
+      <c r="C28" s="181">
+        <f>'2 - Project Info'!F29</f>
+        <v>0</v>
+      </c>
+      <c r="D28" s="157"/>
+      <c r="E28" s="185"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="197" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="159"/>
+      <c r="I28" s="181">
+        <f>'2 - Aff Gap'!F11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="378" t="s">
+        <v>224</v>
+      </c>
+      <c r="B29" s="379"/>
+      <c r="C29" s="381">
+        <f>'2 - Project Info'!F30</f>
+        <v>0</v>
+      </c>
+      <c r="D29" s="157"/>
+      <c r="E29" s="185"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="204" t="s">
+        <v>76</v>
+      </c>
+      <c r="H29" s="208"/>
+      <c r="I29" s="161">
+        <f>'2 - Aff Gap'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="156"/>
+      <c r="B30" s="156"/>
+      <c r="C30" s="156"/>
+      <c r="D30" s="157"/>
+      <c r="E30" s="185"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="205" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="87"/>
+      <c r="I30" s="89">
+        <f>SUM(I28:I29)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="216" t="s">
         <v>122</v>
       </c>
-      <c r="H23" s="187"/>
-[...49 lines deleted...]
-      <c r="B26" s="300" t="s">
+      <c r="B31" s="295" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="300" t="s">
+      <c r="C31" s="295" t="s">
         <v>81</v>
       </c>
-      <c r="D26" s="301" t="s">
+      <c r="D31" s="296" t="s">
         <v>70</v>
       </c>
-      <c r="E26" s="189"/>
-[...3 lines deleted...]
-      <c r="A27" s="167" t="str">
+      <c r="E31" s="187"/>
+      <c r="F31" s="106"/>
+    </row>
+    <row r="32" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="162" t="str">
         <f>'2 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B27" s="168">
+      <c r="B32" s="163">
         <f>'2 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C27" s="169" t="str">
+      <c r="C32" s="164" t="str">
         <f>'2 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D27" s="170" t="str">
+      <c r="D32" s="165" t="str">
         <f>'2 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E27" s="190"/>
-[...5 lines deleted...]
-      <c r="I27" s="155" t="s">
+      <c r="E32" s="187"/>
+      <c r="F32" s="106"/>
+      <c r="G32" s="203" t="s">
+        <v>103</v>
+      </c>
+      <c r="H32" s="298"/>
+      <c r="I32" s="150" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="28" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="171" t="str">
+    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="166" t="str">
         <f>'2 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B28" s="172">
+      <c r="B33" s="167">
         <f>'2 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C28" s="173" t="str">
+      <c r="C33" s="168" t="str">
         <f>'2 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D28" s="174" t="str">
+      <c r="D33" s="169" t="str">
         <f>'2 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E28" s="190"/>
-[...11 lines deleted...]
-      <c r="A29" s="171" t="str">
+      <c r="E33" s="185"/>
+      <c r="F33" s="106"/>
+      <c r="G33" s="443" t="s">
+        <v>203</v>
+      </c>
+      <c r="H33" s="444"/>
+      <c r="I33" s="181">
+        <f>'2 - Aff Gap'!F19+'2 - Aff Gap'!F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="166" t="str">
         <f>'2 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B29" s="172">
+      <c r="B34" s="167">
         <f>'2 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C29" s="173" t="str">
+      <c r="C34" s="168" t="str">
         <f>'2 - Leverage'!A9</f>
         <v>Value Gap</v>
       </c>
-      <c r="D29" s="174" t="str">
+      <c r="D34" s="169" t="str">
         <f>'2 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E29" s="190"/>
-[...11 lines deleted...]
-      <c r="A30" s="171" t="str">
+      <c r="E34" s="188"/>
+      <c r="F34" s="106"/>
+      <c r="G34" s="212" t="s">
+        <v>120</v>
+      </c>
+      <c r="H34" s="182"/>
+      <c r="I34" s="181">
+        <f>'2 - Aff Gap'!F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="166" t="str">
         <f>'2 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B30" s="172">
+      <c r="B35" s="167">
         <f>'2 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C30" s="173" t="str">
+      <c r="C35" s="168" t="str">
         <f>'2 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D30" s="174" t="str">
+      <c r="D35" s="169" t="str">
         <f>'2 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E30" s="192"/>
-[...11 lines deleted...]
-      <c r="A31" s="171" t="str">
+      <c r="E35" s="188"/>
+      <c r="F35" s="106"/>
+      <c r="G35" s="195" t="s">
+        <v>82</v>
+      </c>
+      <c r="H35" s="292"/>
+      <c r="I35" s="181">
+        <f>'2 - Aff Gap'!F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="166" t="str">
         <f>'2 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B31" s="172">
+      <c r="B36" s="167">
         <f>'2 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C31" s="173" t="str">
+      <c r="C36" s="168" t="str">
         <f>'2 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D31" s="174" t="str">
+      <c r="D36" s="169" t="str">
         <f>'2 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E31" s="192"/>
-[...3 lines deleted...]
-      <c r="A32" s="171" t="str">
+      <c r="E36" s="188"/>
+      <c r="F36" s="106"/>
+      <c r="G36" s="195" t="s">
+        <v>83</v>
+      </c>
+      <c r="H36" s="292"/>
+      <c r="I36" s="181">
+        <f>'2 - Aff Gap'!F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="166" t="str">
         <f>'2 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="172">
+      <c r="B37" s="167">
         <f>'2 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C32" s="173" t="str">
+      <c r="C37" s="168" t="str">
         <f>'2 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="174" t="str">
+      <c r="D37" s="169" t="str">
         <f>'2 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="190"/>
-[...10 lines deleted...]
-      <c r="A33" s="171" t="str">
+      <c r="E37" s="186"/>
+      <c r="F37" s="106"/>
+      <c r="G37" s="213" t="s">
+        <v>170</v>
+      </c>
+      <c r="H37" s="214"/>
+      <c r="I37" s="171">
+        <f>SUM('2 - Aff Gap'!F25:F32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="166" t="str">
         <f>'2 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="172">
+      <c r="B38" s="167">
         <f>'2 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C33" s="173" t="str">
+      <c r="C38" s="168" t="str">
         <f>'2 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="174" t="str">
+      <c r="D38" s="169" t="str">
         <f>'2 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="193"/>
-[...125 lines deleted...]
-      <c r="G38" s="214" t="s">
+      <c r="E38" s="186"/>
+      <c r="F38" s="106"/>
+      <c r="G38" s="209" t="s">
         <v>84</v>
       </c>
-      <c r="H38" s="188"/>
-      <c r="I38" s="87">
+      <c r="H38" s="183"/>
+      <c r="I38" s="86">
         <f>SUM(I33:I37)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-    <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E39" s="186"/>
+      <c r="F39" s="106"/>
+      <c r="I39" s="105"/>
+    </row>
+    <row r="40" spans="1:9" s="155" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="104"/>
+      <c r="B40" s="104"/>
+      <c r="C40" s="104"/>
+      <c r="D40" s="170"/>
+      <c r="E40" s="186"/>
+      <c r="F40" s="153"/>
+    </row>
+    <row r="41" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F41" s="106"/>
+    </row>
+    <row r="42" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F42" s="106"/>
+    </row>
+    <row r="43" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F43" s="106"/>
+    </row>
+    <row r="44" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F44" s="106"/>
+    </row>
+    <row r="45" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F45" s="106"/>
+    </row>
+    <row r="46" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F46" s="106"/>
+    </row>
+    <row r="47" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F47" s="106"/>
+    </row>
+    <row r="48" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F48" s="106"/>
+    </row>
+    <row r="49" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qPuaUW8iM0eP596zo1SfHDowiVAJE0cnHXF/w9ANQMlO1x9gBWIO0q9ThodgNedfqzTGt1luH27ARu89G8LADQ==" saltValue="v/Oc5hwPPJFn0hio9mI3bg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="26">
+  <sheetProtection algorithmName="SHA-512" hashValue="yuYiY05bFvlpi8FLzM1g1O5PcZyD3gdc3H2E1CwqFlRvvGGfaVb1E5kR7/Ryk0m2nNDjPxz6ojecXvN/kdw6wA==" saltValue="q11TDoGL8wFbHJm+NaWbUw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="27">
+    <mergeCell ref="A27:B27"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="C6:D6"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="G6:H6"/>
-    <mergeCell ref="A21:B21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A25:B25"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A17:B17"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="G33:H33"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
   </mergeCells>
-  <conditionalFormatting sqref="C13 C15">
-    <cfRule type="cellIs" dxfId="23" priority="12" operator="greaterThan">
+  <conditionalFormatting sqref="C13:D13 C15:D15">
+    <cfRule type="cellIs" dxfId="13" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C13 C15">
-[...10 lines deleted...]
-    <cfRule type="cellIs" dxfId="20" priority="7" operator="greaterThan">
+  <conditionalFormatting sqref="C25:D25">
+    <cfRule type="cellIs" dxfId="12" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
-    <cfRule type="cellIs" dxfId="19" priority="6" operator="greaterThan">
-[...4 lines deleted...]
-    <cfRule type="cellIs" dxfId="18" priority="5" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="11" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I20">
-    <cfRule type="cellIs" dxfId="17" priority="4" operator="greaterThan">
-[...14 lines deleted...]
-    <cfRule type="cellIs" dxfId="14" priority="1" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="10" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
-    <dataValidation allowBlank="1" sqref="E17:E20 D16" xr:uid="{3993CA6E-B4EC-43BB-B40F-8D9E0769C1C3}"/>
+    <dataValidation allowBlank="1" sqref="D16 E17:E21" xr:uid="{3993CA6E-B4EC-43BB-B40F-8D9E0769C1C3}"/>
     <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I24" xr:uid="{CF2DE075-97A5-4054-8AF5-3223032FA2F5}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G24 G37" xr:uid="{410A9E2D-DF6E-4EBB-9D92-1D82A32798C6}"/>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E16" xr:uid="{0EC6E9AB-E787-497D-A44D-5CBE5414A433}"/>
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D23 D21 D12 D14" xr:uid="{05683D59-4FC2-4EC3-BEA9-A05129203075}"/>
-[...2 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D19" xr:uid="{51AEF266-6DB0-456C-A839-3F12C865E1EB}">
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D12 D22" xr:uid="{05683D59-4FC2-4EC3-BEA9-A05129203075}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C12 C22" xr:uid="{1B908C64-7091-422A-8C66-98E6EFB0094D}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C14:D14 C24:D24 I10 I19" xr:uid="{2DC12EEC-07D7-4BDE-9B07-B4D74BBD78A1}"/>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:D10 D18:D20" xr:uid="{51AEF266-6DB0-456C-A839-3F12C865E1EB}">
       <formula1>C9</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="17" scale="89" orientation="portrait" verticalDpi="360" r:id="rId1"/>
+  <pageSetup paperSize="17" scale="90" orientation="portrait" verticalDpi="360" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{C19205C9-B886-48CA-8BEC-E7287CCFD0FA}">
+          <x14:formula1>
+            <xm:f>'2 - Aff Gap'!F34</xm:f>
+          </x14:formula1>
+          <xm:sqref>E6</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{EE172394-A999-4EAE-A210-618D3173D574}">
           <x14:formula1>
             <xm:f>'2 - Value Gap'!H25</xm:f>
           </x14:formula1>
           <xm:sqref>B6</xm:sqref>
-        </x14:dataValidation>
-[...4 lines deleted...]
-          <xm:sqref>E6</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{46ADC08C-2F20-49EF-946E-0B6D6DE14965}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M65"/>
+  <dimension ref="A1:M79"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:G7"/>
+      <selection activeCell="G55" sqref="G55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="449" t="s">
+    <row r="1" spans="1:13" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="499" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="450"/>
-[...4 lines deleted...]
-      <c r="G1" s="451"/>
+      <c r="B1" s="500"/>
+      <c r="C1" s="500"/>
+      <c r="D1" s="500"/>
+      <c r="E1" s="500"/>
+      <c r="F1" s="500"/>
+      <c r="G1" s="501"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
     </row>
-    <row r="2" spans="1:13" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="452" t="s">
+    <row r="2" spans="1:13" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="502" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="453"/>
-[...35 lines deleted...]
-    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="503"/>
+      <c r="C2" s="503"/>
+      <c r="D2" s="503"/>
+      <c r="E2" s="503"/>
+      <c r="F2" s="503"/>
+      <c r="G2" s="504"/>
+    </row>
+    <row r="3" spans="1:13" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="511" t="s">
+        <v>175</v>
+      </c>
+      <c r="B3" s="512"/>
+      <c r="C3" s="512"/>
+      <c r="D3" s="512"/>
+      <c r="E3" s="512"/>
+      <c r="F3" s="512"/>
+      <c r="G3" s="513"/>
+    </row>
+    <row r="4" spans="1:13" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="514"/>
+      <c r="B4" s="515"/>
+      <c r="C4" s="515"/>
+      <c r="D4" s="515"/>
+      <c r="E4" s="515"/>
+      <c r="F4" s="515"/>
+      <c r="G4" s="516"/>
+    </row>
+    <row r="5" spans="1:13" ht="78.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="517"/>
+      <c r="B5" s="518"/>
+      <c r="C5" s="518"/>
+      <c r="D5" s="518"/>
+      <c r="E5" s="518"/>
+      <c r="F5" s="518"/>
+      <c r="G5" s="519"/>
+    </row>
+    <row r="6" spans="1:13" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8"/>
-      <c r="B6" s="455" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:13" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="505" t="s">
+        <v>174</v>
+      </c>
+      <c r="C6" s="506"/>
+      <c r="D6" s="506"/>
+      <c r="E6" s="506"/>
+      <c r="F6" s="506"/>
+      <c r="G6" s="507"/>
+      <c r="H6" s="253"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8"/>
-      <c r="B7" s="458"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="508"/>
+      <c r="C7" s="509"/>
+      <c r="D7" s="509"/>
+      <c r="E7" s="509"/>
+      <c r="F7" s="509"/>
+      <c r="G7" s="510"/>
+      <c r="H7" s="272" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="71" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="5"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="10"/>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8"/>
       <c r="B9" s="44" t="s">
         <v>29</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="79" t="s">
+      <c r="F9" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G9" s="10"/>
-    </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="H9" s="389" t="str">
+        <f>IF(F9="Bi-level/split entry","WARNING, Bi-Level/Split Entry units do not meet mandatory Visitability criteria","")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="44" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="79" t="s">
+      <c r="F10" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
-      <c r="F11" s="79"/>
+      <c r="F11" s="78"/>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
-      <c r="F12" s="79"/>
+      <c r="F12" s="78"/>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
-      <c r="F13" s="79"/>
+      <c r="F13" s="78"/>
       <c r="G13" s="10"/>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
-      <c r="F14" s="79"/>
+      <c r="F14" s="78"/>
       <c r="G14" s="10"/>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8"/>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="9"/>
-      <c r="D15" s="80" t="s">
+      <c r="D15" s="79" t="s">
         <v>14</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>53</v>
       </c>
-      <c r="F15" s="79"/>
+      <c r="F15" s="78"/>
       <c r="G15" s="16"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="8"/>
       <c r="B16" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="53"/>
       <c r="E16" s="52"/>
-      <c r="F16" s="79" t="s">
+      <c r="F16" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G16" s="16"/>
     </row>
-    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="79" t="s">
+      <c r="F17" s="78" t="s">
         <v>14</v>
       </c>
       <c r="G17" s="16"/>
     </row>
-    <row r="18" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="10"/>
     </row>
-    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="59" t="s">
         <v>7</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="15"/>
       <c r="G19" s="16"/>
     </row>
-    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="B20" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
-      <c r="F20" s="79"/>
+      <c r="F20" s="78"/>
       <c r="G20" s="16"/>
     </row>
-    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
-      <c r="F21" s="79"/>
+      <c r="F21" s="78"/>
       <c r="G21" s="16"/>
     </row>
-    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="B22" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="21">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="16"/>
     </row>
-    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8"/>
       <c r="B23" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="57">
         <f>F22/43560</f>
         <v>0</v>
       </c>
       <c r="G23" s="16"/>
     </row>
-    <row r="24" spans="1:8" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:8" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
     </row>
-    <row r="25" spans="1:8" s="179" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="F26" s="177" t="s">
+    <row r="25" spans="1:8" s="174" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="177" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" s="178"/>
+      <c r="C25" s="178"/>
+      <c r="D25" s="173"/>
+      <c r="E25" s="173"/>
+      <c r="F25" s="173"/>
+      <c r="G25" s="280"/>
+    </row>
+    <row r="26" spans="1:8" s="174" customFormat="1" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="179"/>
+      <c r="B26" s="178" t="s">
+        <v>129</v>
+      </c>
+      <c r="C26" s="180"/>
+      <c r="F26" s="172" t="s">
         <v>14</v>
       </c>
       <c r="G26" s="16"/>
-      <c r="H26" s="286"/>
-[...3 lines deleted...]
-      <c r="B27" s="181"/>
+      <c r="H26" s="281"/>
+    </row>
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="175"/>
+      <c r="B27" s="176"/>
       <c r="F27" s="19"/>
       <c r="G27" s="16"/>
-      <c r="H27" s="287"/>
-[...2 lines deleted...]
-      <c r="A28" s="59" t="s">
+      <c r="H27" s="282"/>
+    </row>
+    <row r="28" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="177" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" s="176"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="16"/>
+      <c r="H28" s="282"/>
+    </row>
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="175"/>
+      <c r="B29" s="376" t="s">
+        <v>223</v>
+      </c>
+      <c r="F29" s="78"/>
+      <c r="G29" s="16"/>
+      <c r="H29" s="282"/>
+    </row>
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="175"/>
+      <c r="B30" s="376" t="s">
+        <v>224</v>
+      </c>
+      <c r="F30" s="78"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="282"/>
+    </row>
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="175"/>
+      <c r="B31" s="176"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="16"/>
+      <c r="H31" s="282"/>
+    </row>
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="59" t="s">
         <v>28</v>
       </c>
-      <c r="B28" s="20"/>
-[...15 lines deleted...]
-      <c r="G29" s="77" t="s">
+      <c r="B32" s="20"/>
+      <c r="C32" s="22"/>
+      <c r="D32" s="22"/>
+      <c r="E32" s="22"/>
+      <c r="F32" s="22"/>
+      <c r="G32" s="23"/>
+    </row>
+    <row r="33" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="8"/>
+      <c r="B33" s="75" t="s">
+        <v>163</v>
+      </c>
+      <c r="C33" s="77"/>
+      <c r="D33" s="9"/>
+      <c r="E33" s="9"/>
+      <c r="F33" s="9"/>
+      <c r="G33" s="76" t="s">
         <v>87</v>
       </c>
-      <c r="H29" s="277" t="s">
-[...60 lines deleted...]
-    <row r="34" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="H33" s="272" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="15"/>
-      <c r="C34" s="28"/>
-[...9 lines deleted...]
-    <row r="35" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C34" s="283" t="s">
+        <v>130</v>
+      </c>
+      <c r="D34" s="54"/>
+      <c r="E34" s="54"/>
+      <c r="F34" s="54"/>
+      <c r="G34" s="128">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A35" s="8"/>
-      <c r="B35" s="24" t="s">
-[...12 lines deleted...]
-    <row r="36" spans="1:11" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="15"/>
+      <c r="C35" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" s="49"/>
+      <c r="E35" s="49"/>
+      <c r="F35" s="49"/>
+      <c r="G35" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A36" s="8"/>
       <c r="B36" s="15"/>
-      <c r="C36" s="440" t="s">
-[...13 lines deleted...]
-    <row r="37" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C36" s="366" t="s">
+        <v>206</v>
+      </c>
+      <c r="D36" s="367"/>
+      <c r="E36" s="367"/>
+      <c r="F36" s="367"/>
+      <c r="G36" s="129">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="8"/>
       <c r="B37" s="15"/>
-      <c r="C37" s="438" t="s">
-[...10 lines deleted...]
-    <row r="38" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C37" s="254" t="s">
+        <v>209</v>
+      </c>
+      <c r="D37" s="55"/>
+      <c r="E37" s="99"/>
+      <c r="F37" s="100"/>
+      <c r="G37" s="130">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8"/>
       <c r="B38" s="15"/>
-      <c r="C38" s="68" t="s">
-[...10 lines deleted...]
-    <row r="39" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C38" s="74" t="s">
+        <v>56</v>
+      </c>
+      <c r="D38" s="51"/>
+      <c r="E38" s="51"/>
+      <c r="F38" s="51"/>
+      <c r="G38" s="47">
+        <f>SUM(G34:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="14"/>
+      <c r="I38" s="14"/>
+      <c r="J38" s="14"/>
+      <c r="K38" s="14"/>
+    </row>
+    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
-      <c r="B39" s="9"/>
-[...6 lines deleted...]
-    <row r="40" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="15"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="113"/>
+      <c r="H39" s="25"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+    </row>
+    <row r="40" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="8"/>
       <c r="B40" s="24" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C40" s="27"/>
+        <v>164</v>
+      </c>
+      <c r="C40" s="9"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
-      <c r="G40" s="116"/>
+      <c r="G40" s="10"/>
       <c r="H40" s="25"/>
       <c r="I40" s="14"/>
       <c r="J40" s="14"/>
-      <c r="K40" s="14"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K40" s="9"/>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="15"/>
-      <c r="C41" s="260" t="s">
-[...9 lines deleted...]
-    <row r="42" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="489" t="s">
+        <v>214</v>
+      </c>
+      <c r="D41" s="490"/>
+      <c r="E41" s="490"/>
+      <c r="F41" s="490"/>
+      <c r="G41" s="391">
+        <v>0</v>
+      </c>
+      <c r="H41" s="256"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+    </row>
+    <row r="42" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="15"/>
-      <c r="C42" s="50" t="s">
-[...9 lines deleted...]
-    <row r="43" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C42" s="369" t="s">
+        <v>215</v>
+      </c>
+      <c r="D42" s="370"/>
+      <c r="E42" s="370"/>
+      <c r="F42" s="370"/>
+      <c r="G42" s="392">
+        <v>0</v>
+      </c>
+      <c r="H42" s="256"/>
+      <c r="I42" s="14"/>
+      <c r="J42" s="14"/>
+      <c r="K42" s="14"/>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
       <c r="B43" s="15"/>
-      <c r="C43" s="68" t="s">
-[...10 lines deleted...]
-    <row r="44" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C43" s="369" t="s">
+        <v>213</v>
+      </c>
+      <c r="D43" s="370"/>
+      <c r="E43" s="370"/>
+      <c r="F43" s="370"/>
+      <c r="G43" s="392">
+        <v>0</v>
+      </c>
+      <c r="H43" s="256"/>
+      <c r="I43" s="14"/>
+      <c r="J43" s="14"/>
+      <c r="K43" s="14"/>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A44" s="8"/>
       <c r="B44" s="15"/>
-      <c r="C44" s="68" t="s">
-[...10 lines deleted...]
-    <row r="45" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C44" s="369" t="s">
+        <v>210</v>
+      </c>
+      <c r="D44" s="370"/>
+      <c r="E44" s="370"/>
+      <c r="F44" s="370"/>
+      <c r="G44" s="392">
+        <v>0</v>
+      </c>
+      <c r="H44" s="256"/>
+      <c r="I44" s="14"/>
+      <c r="J44" s="14"/>
+      <c r="K44" s="14"/>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A45" s="8"/>
       <c r="B45" s="15"/>
-      <c r="C45" s="28"/>
-[...29 lines deleted...]
-    <row r="48" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C45" s="369" t="s">
+        <v>212</v>
+      </c>
+      <c r="D45" s="370"/>
+      <c r="E45" s="370"/>
+      <c r="F45" s="370"/>
+      <c r="G45" s="392">
+        <v>0</v>
+      </c>
+      <c r="H45" s="256"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+    </row>
+    <row r="46" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="8"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="369" t="s">
+        <v>211</v>
+      </c>
+      <c r="D46" s="370"/>
+      <c r="E46" s="370"/>
+      <c r="F46" s="370"/>
+      <c r="G46" s="392">
+        <v>0</v>
+      </c>
+      <c r="H46" s="256"/>
+      <c r="I46" s="14"/>
+      <c r="J46" s="14"/>
+      <c r="K46" s="14"/>
+    </row>
+    <row r="47" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="369" t="s">
+        <v>216</v>
+      </c>
+      <c r="D47" s="371"/>
+      <c r="E47" s="371"/>
+      <c r="F47" s="371"/>
+      <c r="G47" s="392">
+        <v>0</v>
+      </c>
+      <c r="H47" s="256"/>
+      <c r="I47" s="14"/>
+      <c r="J47" s="14"/>
+      <c r="K47" s="14"/>
+    </row>
+    <row r="48" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="8"/>
       <c r="B48" s="15"/>
-      <c r="C48" s="28"/>
-[...6 lines deleted...]
-      <c r="A49" s="446" t="s">
+      <c r="C48" s="497" t="s">
+        <v>217</v>
+      </c>
+      <c r="D48" s="498"/>
+      <c r="E48" s="498"/>
+      <c r="F48" s="498"/>
+      <c r="G48" s="393">
+        <v>0</v>
+      </c>
+      <c r="H48" s="256"/>
+      <c r="I48" s="14"/>
+      <c r="J48" s="14"/>
+      <c r="K48" s="14"/>
+    </row>
+    <row r="49" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="8"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="50" t="s">
+        <v>207</v>
+      </c>
+      <c r="D49" s="372"/>
+      <c r="E49" s="372"/>
+      <c r="F49" s="372"/>
+      <c r="G49" s="403">
+        <f>SUM(G41:G48)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A50" s="8"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="69"/>
+      <c r="E50" s="69"/>
+      <c r="F50" s="69"/>
+      <c r="G50" s="114">
+        <f>G38+G49</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8"/>
+      <c r="B51" s="9"/>
+      <c r="C51" s="9"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="9"/>
+      <c r="F51" s="9"/>
+      <c r="G51" s="115"/>
+    </row>
+    <row r="52" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="8"/>
+      <c r="B52" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C52" s="27"/>
+      <c r="D52" s="9"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="10"/>
+      <c r="H52" s="25"/>
+      <c r="I52" s="14"/>
+      <c r="J52" s="14"/>
+      <c r="K52" s="14"/>
+    </row>
+    <row r="53" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="8"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="255" t="s">
+        <v>218</v>
+      </c>
+      <c r="D53" s="49"/>
+      <c r="E53" s="49"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="126">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="8"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="255" t="s">
+        <v>220</v>
+      </c>
+      <c r="D54" s="49"/>
+      <c r="E54" s="49"/>
+      <c r="F54" s="49"/>
+      <c r="G54" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="255" t="s">
+        <v>206</v>
+      </c>
+      <c r="D55" s="49"/>
+      <c r="E55" s="49"/>
+      <c r="F55" s="49"/>
+      <c r="G55" s="401">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="8"/>
+      <c r="B56" s="15"/>
+      <c r="C56" s="50" t="s">
+        <v>219</v>
+      </c>
+      <c r="D56" s="49"/>
+      <c r="E56" s="49"/>
+      <c r="F56" s="49"/>
+      <c r="G56" s="402">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="8"/>
+      <c r="B57" s="15"/>
+      <c r="C57" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="D57" s="69"/>
+      <c r="E57" s="69"/>
+      <c r="F57" s="69"/>
+      <c r="G57" s="400">
+        <f>SUM(G53:G56)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="8"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="68" t="s">
+        <v>52</v>
+      </c>
+      <c r="D58" s="69"/>
+      <c r="E58" s="69"/>
+      <c r="F58" s="69"/>
+      <c r="G58" s="116">
+        <f>G50+G57</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="8"/>
+      <c r="B59" s="15"/>
+      <c r="C59" s="28"/>
+      <c r="D59" s="28"/>
+      <c r="E59" s="28"/>
+      <c r="F59" s="28"/>
+      <c r="G59" s="117"/>
+    </row>
+    <row r="60" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="59" t="s">
+        <v>27</v>
+      </c>
+      <c r="B60" s="29"/>
+      <c r="C60" s="30"/>
+      <c r="D60" s="30"/>
+      <c r="E60" s="30"/>
+      <c r="F60" s="30"/>
+      <c r="G60" s="118"/>
+    </row>
+    <row r="61" spans="1:11" ht="20.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="31"/>
+      <c r="B61" s="122"/>
+      <c r="C61" s="491" t="s">
+        <v>118</v>
+      </c>
+      <c r="D61" s="492"/>
+      <c r="E61" s="492"/>
+      <c r="F61" s="493"/>
+      <c r="G61" s="80">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="8"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="28"/>
+      <c r="D62" s="28"/>
+      <c r="E62" s="28"/>
+      <c r="F62" s="28"/>
+      <c r="G62" s="26"/>
+    </row>
+    <row r="63" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A63" s="494" t="s">
         <v>21</v>
       </c>
-      <c r="B49" s="447"/>
-[...23 lines deleted...]
-      <c r="E54" s="11" t="s">
+      <c r="B63" s="495"/>
+      <c r="C63" s="495"/>
+      <c r="D63" s="495"/>
+      <c r="E63" s="495"/>
+      <c r="F63" s="495"/>
+      <c r="G63" s="496"/>
+    </row>
+    <row r="64" spans="1:11" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A64" s="483" t="s">
+        <v>119</v>
+      </c>
+      <c r="B64" s="484"/>
+      <c r="C64" s="484"/>
+      <c r="D64" s="484"/>
+      <c r="E64" s="484"/>
+      <c r="F64" s="484"/>
+      <c r="G64" s="485"/>
+    </row>
+    <row r="66" spans="3:7" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E67" s="14"/>
+      <c r="F67" s="14"/>
+    </row>
+    <row r="68" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E68" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="F54" s="43" t="s">
+      <c r="F68" s="43" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C55" s="11" t="s">
+    <row r="69" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C69" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E55" s="13" t="s">
+      <c r="E69" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="F55" s="43" t="s">
+      <c r="F69" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="G55" s="11" t="s">
+      <c r="G69" s="11" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C56" s="11" t="s">
+    <row r="70" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="11" t="s">
         <v>22</v>
       </c>
-      <c r="E56" s="13" t="s">
+      <c r="E70" s="13" t="s">
         <v>43</v>
       </c>
-      <c r="F56" s="43" t="s">
+      <c r="F70" s="43" t="s">
+        <v>132</v>
+      </c>
+      <c r="G70" s="13" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="71" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F71" s="43" t="s">
         <v>133</v>
       </c>
-      <c r="G56" s="13" t="s">
-[...13 lines deleted...]
-      <c r="G57" s="13" t="s">
+      <c r="G71" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="G58" s="13" t="s">
+    <row r="72" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" s="11"/>
+      <c r="E72" s="11" t="s">
+        <v>125</v>
+      </c>
+      <c r="F72" s="43"/>
+      <c r="G72" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="G59" s="13" t="s">
+    <row r="73" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E73" s="11" t="s">
+        <v>124</v>
+      </c>
+      <c r="F73" s="14"/>
+      <c r="G73" s="13" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C60" s="11" t="s">
+    <row r="74" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C74" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E60" s="13" t="s">
+      <c r="E74" s="13" t="s">
         <v>15</v>
       </c>
-      <c r="F60" s="43" t="s">
+      <c r="F74" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="G60" s="17" t="s">
+      <c r="G74" s="17" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C61" s="11" t="s">
+    <row r="75" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C75" s="11" t="s">
         <v>44</v>
       </c>
-      <c r="E61" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F61" s="43" t="s">
+      <c r="E75" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F75" s="43" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="62" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C62" s="11" t="s">
+    <row r="76" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C76" s="11" t="s">
         <v>59</v>
       </c>
-      <c r="E62" s="14"/>
-      <c r="F62" s="43" t="s">
+      <c r="E76" s="14"/>
+      <c r="F76" s="43" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="63" spans="1:7" ht="15" hidden="1" x14ac:dyDescent="0.25">
-      <c r="C63" s="11" t="s">
+    <row r="77" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C77" s="11" t="s">
         <v>46</v>
       </c>
-      <c r="E63" s="14"/>
-      <c r="F63" s="43" t="s">
+      <c r="E77" s="14"/>
+      <c r="F77" s="43" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="64" spans="1:7" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F64" s="43" t="s">
+    <row r="78" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E78" s="14"/>
+      <c r="F78" s="43" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="65" spans="5:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="F65" s="14"/>
+    <row r="79" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E79" s="14"/>
+      <c r="F79" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="IFd1eMPNIOUzyGUSZHZ0lY1vbz0+y6ei+hgHOUm3o4amzda80JJX5Lb3ryY50u6MA6lgEkbpT/lSyrn9XvN7kw==" saltValue="5aQe/Ckqm2Gn/it8zB7Pzg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="v3PAoCEBaAyrY5bSEHESuK6LEIyGBxNdbKpvU8GYS29k8+dK2UZKplYCouxeuA4qgUMcxVeRfrPPpnBeNAVqHA==" saltValue="tjPxs31W3riUO63gsrE/vw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="10">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
-    <mergeCell ref="C37:F37"/>
-[...3 lines deleted...]
-    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="C61:F61"/>
+    <mergeCell ref="A63:G63"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C48:F48"/>
   </mergeCells>
-  <conditionalFormatting sqref="G47">
-[...1 lines deleted...]
-      <formula>$G$44</formula>
+  <conditionalFormatting sqref="G61">
+    <cfRule type="cellIs" dxfId="9" priority="1" stopIfTrue="1" operator="greaterThan">
+      <formula>$G$58</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="14">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{25CC018A-D776-4331-8590-6C27E50F1010}">
-      <formula1>$G$55:$G$60</formula1>
+      <formula1>$G$69:$G$74</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F27" xr:uid="{3C67AB76-7C21-46CE-ACC4-DAB176260918}"/>
+    <dataValidation allowBlank="1" sqref="F31 F27:F28" xr:uid="{3C67AB76-7C21-46CE-ACC4-DAB176260918}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F26" xr:uid="{94CBEA33-FAF2-48E8-AF9B-050C7993ADB1}">
-      <formula1>$C$55:$C$57</formula1>
+      <formula1>$C$69:$C$71</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Excessive Developer Fee" error="Cannot exceed 10 percent of TDC" sqref="G42" xr:uid="{E6D6CF7F-A3EA-43EA-A238-5DD89F265C5E}">
-[...3 lines deleted...]
-      <formula1>G44</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G61" xr:uid="{709BC225-21C0-4796-9FDE-072F66407442}">
+      <formula1>G58</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{C0743368-78CA-446E-8021-2265B535F989}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{48C7EF7E-A4FB-40E4-BA05-E396D278B0EE}">
-      <formula1>$F$54:$F$57</formula1>
+      <formula1>$F$68:$F$71</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{4DC3F782-E358-438D-BB77-47592D57BCC4}">
-      <formula1>$F$60:$F$64</formula1>
+      <formula1>$F$74:$F$78</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{56270951-94E0-47B0-B485-C0A9595A4B77}">
-      <formula1>$C$60:$C$63</formula1>
+      <formula1>$C$74:$C$77</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{4CB90140-D96D-40B4-AC2D-815B246245CC}">
-      <formula1>$E$54:$E$61</formula1>
+      <formula1>$E$68:$E$75</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{39635571-7ACA-4AD6-BC57-495040051119}">
-      <formula1>$E$57:$E$57</formula1>
+      <formula1>$E$71:$E$71</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G36 G41 G30:G32" xr:uid="{787E7F66-763C-4386-A69F-3AC86BFC689E}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F12 G34:G37 G41:G48 G53:G56" xr:uid="{787E7F66-763C-4386-A69F-3AC86BFC689E}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{46527BA9-E7D4-4162-972B-02D284C1C468}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{DD3CEF4D-A15F-4AC6-A2BA-A3EBE9314EE4}">
       <formula1>70</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F29:F30" xr:uid="{F2BE752F-5273-48F7-A8FF-34D91FEEB920}">
+      <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{92B8AF42-EE24-4C5C-A196-9DD0D936D398}">
   <sheetPr>
     <tabColor theme="7" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H33"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="139" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="7" max="7" width="39.88671875" style="134" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-      <c r="A1" s="473" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="523" t="s">
         <v>63</v>
       </c>
-      <c r="B1" s="474"/>
-[...6 lines deleted...]
-      <c r="A2" s="476" t="s">
+      <c r="B1" s="524"/>
+      <c r="C1" s="524"/>
+      <c r="D1" s="524"/>
+      <c r="E1" s="524"/>
+      <c r="F1" s="525"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="526" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="477"/>
-[...39 lines deleted...]
-      <c r="B6" s="103" t="s">
+      <c r="B2" s="527"/>
+      <c r="C2" s="527"/>
+      <c r="D2" s="527"/>
+      <c r="E2" s="527"/>
+      <c r="F2" s="528"/>
+    </row>
+    <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="529" t="s">
+        <v>233</v>
+      </c>
+      <c r="B3" s="530"/>
+      <c r="C3" s="530"/>
+      <c r="D3" s="530"/>
+      <c r="E3" s="530"/>
+      <c r="F3" s="531"/>
+      <c r="G3" s="135"/>
+    </row>
+    <row r="4" spans="1:8" ht="22.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="532" t="s">
+        <v>198</v>
+      </c>
+      <c r="B4" s="533"/>
+      <c r="C4" s="533"/>
+      <c r="D4" s="533"/>
+      <c r="E4" s="533"/>
+      <c r="F4" s="534"/>
+      <c r="H4" s="82"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="90"/>
+      <c r="B5" s="97"/>
+      <c r="C5" s="97"/>
+      <c r="D5" s="97"/>
+      <c r="E5" s="97"/>
+      <c r="F5" s="97"/>
+    </row>
+    <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="C6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="E6" s="104" t="s">
+      <c r="C6" s="102" t="s">
+        <v>127</v>
+      </c>
+      <c r="D6" s="102" t="s">
+        <v>204</v>
+      </c>
+      <c r="E6" s="102" t="s">
         <v>95</v>
       </c>
-      <c r="F6" s="104" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="123" t="s">
+      <c r="F6" s="102" t="s">
+        <v>205</v>
+      </c>
+      <c r="H6" s="103"/>
+    </row>
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B7" s="124" t="s">
+      <c r="B7" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C7" s="122"/>
-[...3 lines deleted...]
-      <c r="E7" s="94" t="s">
+      <c r="C7" s="119"/>
+      <c r="D7" s="92">
+        <v>0</v>
+      </c>
+      <c r="E7" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F7" s="100"/>
-[...2 lines deleted...]
-      <c r="A8" s="123" t="s">
+      <c r="F7" s="98"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="124" t="s">
+      <c r="B8" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C8" s="122"/>
-[...3 lines deleted...]
-      <c r="E8" s="94" t="s">
+      <c r="C8" s="119"/>
+      <c r="D8" s="94">
+        <v>0</v>
+      </c>
+      <c r="E8" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F8" s="100"/>
-[...2 lines deleted...]
-      <c r="A9" s="123" t="s">
+      <c r="F8" s="98"/>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="120" t="s">
         <v>9</v>
       </c>
-      <c r="B9" s="124" t="s">
+      <c r="B9" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C9" s="122"/>
-[...3 lines deleted...]
-      <c r="E9" s="94" t="s">
+      <c r="C9" s="119"/>
+      <c r="D9" s="94">
+        <v>0</v>
+      </c>
+      <c r="E9" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F9" s="100"/>
-[...2 lines deleted...]
-      <c r="A10" s="123" t="s">
+      <c r="F9" s="98"/>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="124" t="s">
+      <c r="B10" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C10" s="122"/>
-[...3 lines deleted...]
-      <c r="E10" s="94" t="s">
+      <c r="C10" s="119"/>
+      <c r="D10" s="94">
+        <v>0</v>
+      </c>
+      <c r="E10" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F10" s="100"/>
-[...2 lines deleted...]
-      <c r="A11" s="123" t="s">
+      <c r="F10" s="98"/>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B11" s="124" t="s">
+      <c r="B11" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="122"/>
-[...3 lines deleted...]
-      <c r="E11" s="94" t="s">
+      <c r="C11" s="119"/>
+      <c r="D11" s="94">
+        <v>0</v>
+      </c>
+      <c r="E11" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F11" s="100"/>
-[...2 lines deleted...]
-      <c r="A12" s="123" t="s">
+      <c r="F11" s="98"/>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B12" s="124" t="s">
+      <c r="B12" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C12" s="122"/>
-[...3 lines deleted...]
-      <c r="E12" s="94" t="s">
+      <c r="C12" s="119"/>
+      <c r="D12" s="94">
+        <v>0</v>
+      </c>
+      <c r="E12" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="100"/>
+      <c r="F12" s="98"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="123" t="s">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="124" t="s">
+      <c r="B13" s="121" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="122"/>
-[...3 lines deleted...]
-      <c r="E13" s="94" t="s">
+      <c r="C13" s="119"/>
+      <c r="D13" s="95">
+        <v>0</v>
+      </c>
+      <c r="E13" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="F13" s="100"/>
+      <c r="F13" s="98"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="123" t="s">
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="91"/>
+      <c r="B14" s="105"/>
+      <c r="C14" s="136" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="125">
+        <f>SUM(D7:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="105"/>
+      <c r="F14" s="105"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="106"/>
+      <c r="C15" s="107"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+    </row>
+    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="495" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="495"/>
+      <c r="C17" s="495"/>
+      <c r="D17" s="495"/>
+      <c r="E17" s="495"/>
+      <c r="F17" s="495"/>
+    </row>
+    <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="520"/>
+      <c r="B18" s="521"/>
+      <c r="C18" s="521"/>
+      <c r="D18" s="521"/>
+      <c r="E18" s="521"/>
+      <c r="F18" s="522"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+    </row>
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+    </row>
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+    </row>
+    <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="B14" s="124" t="s">
+      <c r="B23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="122"/>
-[...3 lines deleted...]
-      <c r="E14" s="94" t="s">
+      <c r="C23" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="100"/>
-[...137 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="284"/>
       <c r="B27" s="3" t="s">
-        <v>14</v>
-[...8 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>10</v>
-[...8 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
-        <v>12</v>
-[...3 lines deleted...]
-      <c r="A31" s="289"/>
+        <v>50</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A32" s="3"/>
+        <v>24</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>4</v>
-[...21 lines deleted...]
-      <c r="B36" s="3" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="37" spans="1:2" hidden="1" x14ac:dyDescent="0.2"/>
+    <row r="33" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="DjOiD4j1X+w4f4R5iz52bAZwUGPPz3yzKjD7VpvK1IomhlXg7EZcj3Hti4fs38NiHfTKA+0FKYLBLz69sl4wgw==" saltValue="8cNxZ6V4bYco0QxqikKidw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="GASu59w9OGv+hY29FjgJCv3LZJus9ZOVbD0O0CCF9ZTHMpPsqm61ajs00BFXlc11Nq30mjI6HSy05TKA/A7QUQ==" saltValue="pgPyTQljfBzowrHQmlYjPg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
-    <mergeCell ref="A21:F21"/>
+    <mergeCell ref="A17:F17"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B17" xr:uid="{2F7D49E4-171B-42A2-9D67-15CE62E119A9}">
-      <formula1>$B$27:$B$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{2F7D49E4-171B-42A2-9D67-15CE62E119A9}">
+      <formula1>$B$23:$B$32</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A17" xr:uid="{2030E18A-C102-4558-B319-62C3140C3F05}">
-      <formula1>$A$27:$A$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{2030E18A-C102-4558-B319-62C3140C3F05}">
+      <formula1>$A$23:$A$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E17" xr:uid="{21CD8448-1837-4C3B-A7EA-C1227A5A13D3}">
-      <formula1>$C$27:$C$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{21CD8448-1837-4C3B-A7EA-C1227A5A13D3}">
+      <formula1>$C$23:$C$25</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D17" xr:uid="{81017718-D028-48B2-8489-25C293FC6231}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7:D13" xr:uid="{81017718-D028-48B2-8489-25C293FC6231}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L e h A y E 8 Z X C U x I R r X p l R s h B 9 D i + X d H H w k X 0 G M o m 6 O d 9 9 d c n e / 3 i A f 2 y a 4 6 N 6 a D j M S U U 4 C j a q r D N Y Z G d w h T E g u Y C P V S d Y 6 m M J o 0 9 G a j B y d O 6 e M e e + p X 9 C u r 1 n M e c T 2 x b p U R 9 3 K 0 K B 1 E p U m n 1 b 1 v 0 U E 7 F 5 j R E y T J U 3 4 N A n Y 7 E F h 8 M v j i T 3 p j w m r o X F D r 4 X G c F s C m y W w 9 w X x A F B L A w Q U A A I A C A A i o Y d S D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C K h h 1 I P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 4 S k N N K / k l P g a W L i 1 w P h e I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U M l G U 3 B N 3 W s g 1 c 2 3 m J m l o w A A A A A E g A A A o A A A A B A A A A D o E Y T k k J N X / x F y 4 / l O u i 3 d U A A A A O r Z k Z u U j X S z s V w a m k k n j b 3 e l 7 Z u h t E n k 0 v K 5 O I n z E T + P b 3 B Q 7 9 j y Q X e h r 1 9 T N T D o L L b A O e E o 6 f d 4 5 9 H r X 0 m S 0 9 7 g j C / P 5 5 n 8 Z z 2 u n 1 W k a T p F A A A A L v J Q N c U B a A w Z j o X U s c L t N X Y L H h b < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B5A024-EECD-4B41-A6AA-702AB75A89A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>