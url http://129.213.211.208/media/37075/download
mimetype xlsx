--- v0 (2026-01-08)
+++ v1 (2026-06-24)
@@ -1,248 +1,235 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\Still to do\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{75DC15A6-5603-4055-A295-1A938E703612}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="SotBZyd2OVct7kQxDV1bHwy7PAtDHtHkmni1HGIZC/6OAlZdE6T5jd9hS8iNP7R/Eb6tl0BPlWTnWfk6TbgtQg==" workbookSaltValue="boVgCmMtowICjLJ8mqz8vQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7FA2D369-0237-4DB0-B268-5412E7185402}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Xg6aPN5lh8eKMnRdUdVAH/jKogavY1oU6Kks/uA8yeLrPy4Q2Jl3EMHys7M+QGb0GtnDIUrpRM6foTrkTffROw==" workbookSaltValue="jJX4S5KWHxd4voJa43g5BQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="918" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="918" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources and Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Project Info" sheetId="43" r:id="rId3"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId4"/>
     <sheet name="1 - Value Gap" sheetId="41" r:id="rId5"/>
     <sheet name="1 - Aff Gap" sheetId="45" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="3">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="4">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'1 - Aff Gap'!$A$1:$F$42</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Project Info'!$A$1:$G$48</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'1 - Aff Gap'!$A$1:$F$43</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Leverage'!$A$1:$F$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Project Info'!$A$1:$G$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Sources and Uses'!$A$1:$I$39</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'1 - Value Gap'!$A$1:$H$29</definedName>
     <definedName name="solver_eng" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_neg" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_num" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_opt" localSheetId="4" hidden="1">'1 - Value Gap'!$H$25</definedName>
     <definedName name="solver_typ" localSheetId="4" hidden="1">1</definedName>
     <definedName name="solver_val" localSheetId="4" hidden="1">0</definedName>
     <definedName name="solver_ver" localSheetId="4" hidden="1">3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F32" i="45" l="1"/>
-[...3 lines deleted...]
-  <c r="I35" i="38"/>
+  <c r="D24" i="38" l="1"/>
+  <c r="C24" i="38"/>
+  <c r="C21" i="38"/>
+  <c r="G45" i="43"/>
+  <c r="F28" i="62"/>
+  <c r="F29" i="62" s="1"/>
+  <c r="F30" i="62"/>
+  <c r="C30" i="38" l="1"/>
+  <c r="C29" i="38"/>
+  <c r="F22" i="62"/>
+  <c r="I5" i="38"/>
+  <c r="E20" i="38" l="1"/>
+  <c r="C20" i="38"/>
+  <c r="D26" i="38" l="1"/>
+  <c r="F33" i="45" l="1"/>
   <c r="I34" i="38"/>
+  <c r="I33" i="38"/>
+  <c r="I32" i="38"/>
+  <c r="I31" i="38"/>
   <c r="I30" i="38"/>
-  <c r="I14" i="38"/>
-[...2 lines deleted...]
-  <c r="I5" i="38"/>
+  <c r="I26" i="38"/>
+  <c r="I11" i="38"/>
   <c r="I3" i="38"/>
   <c r="I4" i="38"/>
-  <c r="F30" i="62"/>
-  <c r="F28" i="62"/>
   <c r="F25" i="62"/>
   <c r="F24" i="62"/>
-  <c r="F22" i="62"/>
-[...19 lines deleted...]
-  <c r="D33" i="38"/>
   <c r="A34" i="38"/>
   <c r="B34" i="38"/>
   <c r="C34" i="38"/>
   <c r="D34" i="38"/>
   <c r="A35" i="38"/>
   <c r="B35" i="38"/>
   <c r="C35" i="38"/>
   <c r="D35" i="38"/>
   <c r="A36" i="38"/>
   <c r="B36" i="38"/>
   <c r="C36" i="38"/>
   <c r="D36" i="38"/>
   <c r="A37" i="38"/>
   <c r="B37" i="38"/>
   <c r="C37" i="38"/>
   <c r="D37" i="38"/>
   <c r="A38" i="38"/>
   <c r="B38" i="38"/>
   <c r="C38" i="38"/>
   <c r="D38" i="38"/>
-  <c r="D28" i="38" l="1"/>
-[...4 lines deleted...]
-  <c r="I24" i="38"/>
+  <c r="A39" i="38"/>
+  <c r="B39" i="38"/>
+  <c r="C39" i="38"/>
+  <c r="D39" i="38"/>
+  <c r="D33" i="38" l="1"/>
+  <c r="C33" i="38"/>
+  <c r="B33" i="38"/>
+  <c r="A33" i="38"/>
+  <c r="I21" i="38"/>
+  <c r="I20" i="38"/>
   <c r="C11" i="38"/>
   <c r="C10" i="38"/>
-  <c r="I10" i="38"/>
   <c r="B5" i="38"/>
   <c r="B3" i="38"/>
   <c r="B2" i="38"/>
-  <c r="D23" i="38"/>
-[...3 lines deleted...]
-  <c r="E20" i="38"/>
+  <c r="D22" i="38"/>
+  <c r="E22" i="38" s="1"/>
+  <c r="E21" i="38"/>
   <c r="E19" i="38"/>
   <c r="C19" i="38"/>
-  <c r="C23" i="38" s="1"/>
-  <c r="C25" i="38" s="1"/>
   <c r="D12" i="38"/>
-  <c r="D14" i="38" s="1"/>
-  <c r="D16" i="38" s="1"/>
   <c r="E11" i="38"/>
   <c r="E10" i="38"/>
-  <c r="C12" i="38" l="1"/>
-[...1 lines deleted...]
-  <c r="C16" i="38" s="1"/>
+  <c r="D14" i="38" l="1"/>
+  <c r="D16" i="38"/>
+  <c r="C26" i="38"/>
+  <c r="C12" i="38"/>
   <c r="E12" i="38"/>
-  <c r="I26" i="38"/>
-[...1 lines deleted...]
-  <c r="I8" i="38"/>
+  <c r="I22" i="38"/>
   <c r="H6" i="41"/>
   <c r="I25" i="41"/>
-  <c r="F11" i="45" l="1"/>
-  <c r="I29" i="38" s="1"/>
+  <c r="C14" i="38" l="1"/>
+  <c r="C16" i="38"/>
+  <c r="F11" i="45"/>
+  <c r="I25" i="38" s="1"/>
   <c r="H9" i="41" l="1"/>
-  <c r="F29" i="62" l="1"/>
-[...3 lines deleted...]
-  <c r="F34" i="45" l="1"/>
+  <c r="F39" i="45" l="1"/>
+  <c r="D14" i="42" l="1"/>
+  <c r="I35" i="38"/>
+  <c r="F35" i="45" l="1"/>
   <c r="F19" i="62" s="1"/>
   <c r="H23" i="41"/>
   <c r="H26" i="41"/>
   <c r="F18" i="62" s="1"/>
-  <c r="G33" i="45" l="1"/>
-[...6 lines deleted...]
-  <c r="I17" i="38"/>
+  <c r="G34" i="45" l="1"/>
+  <c r="G53" i="43" l="1"/>
+  <c r="I12" i="38" s="1"/>
   <c r="G36" i="43"/>
-  <c r="G42" i="43" s="1"/>
-[...2 lines deleted...]
-  <c r="C21" i="38" s="1"/>
+  <c r="F40" i="45" l="1"/>
+  <c r="C22" i="38" l="1"/>
   <c r="F20" i="62"/>
   <c r="F13" i="45"/>
   <c r="F14" i="45" l="1"/>
   <c r="F22" i="43"/>
   <c r="F23" i="43" s="1"/>
-  <c r="G32" i="45" l="1"/>
-[...4 lines deleted...]
-  <c r="A28" i="41" l="1"/>
+  <c r="G33" i="45" l="1"/>
+  <c r="I27" i="38"/>
   <c r="F23" i="62" l="1"/>
   <c r="F32" i="62" s="1"/>
+  <c r="G46" i="43"/>
+  <c r="G54" i="43"/>
+  <c r="H5" i="41" s="1"/>
+  <c r="H7" i="41" s="1"/>
+  <c r="I6" i="38"/>
+  <c r="I13" i="38" s="1"/>
+  <c r="I15" i="38" l="1"/>
+  <c r="I17" i="38"/>
+  <c r="A28" i="41"/>
+  <c r="I23" i="41"/>
+  <c r="I8" i="38"/>
+  <c r="I10" i="38"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="223">
   <si>
     <t>Type of Activity 
 Being Funded</t>
   </si>
   <si>
     <t>Philanthropic Leverage</t>
   </si>
   <si>
     <t>Ownership Type:</t>
   </si>
   <si>
     <t>Soft Costs</t>
   </si>
   <si>
     <t>Federal Leverage</t>
   </si>
   <si>
     <t>Provide the following information on a PER UNIT BASIS</t>
   </si>
   <si>
     <t xml:space="preserve">Total Hard Costs </t>
   </si>
   <si>
     <t xml:space="preserve"> Project Information Financial Worksheet</t>
   </si>
@@ -557,53 +544,50 @@
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Number of Proposed Units in this Workbook with Affordability Gap</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Leverage Sources </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <color indexed="8"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Worksheet</t>
     </r>
   </si>
   <si>
     <t>Are these funds committed?</t>
-  </si>
-[...1 lines deleted...]
-    <t>Developer Fee (up to 10% of TDC)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The leveraged sources listed below </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>must match the sources on the Leverage Sources Worksheet.</t>
     </r>
   </si>
   <si>
     <t>Funds committed</t>
   </si>
   <si>
     <t xml:space="preserve">% Over/Under Historical 80th Percentile </t>
   </si>
   <si>
     <t xml:space="preserve">TOTAL DEVELOPMENT COST (TDC):  </t>
   </si>
   <si>
     <t>Total Affordability Gap Required</t>
@@ -1016,78 +1000,69 @@
     <r>
       <t xml:space="preserve">Typical </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Impact Fund Value Gap Dollars per unit</t>
     </r>
     <r>
       <rPr>
         <b/>
         <strike/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">General Construction (include fees, environmental remediation, garage, water, sewer, driveways, landscaping, contingency, etc.) </t>
-[...1 lines deleted...]
-  <si>
     <t>Land Acquisition, Demolition, and Utility Connections</t>
   </si>
   <si>
     <t>Brief description of the type of units listed in this worksheet, for example 1-1/2 story single family homes, 5-unit townhomes, specific community being served, etc.</t>
   </si>
   <si>
     <t xml:space="preserve">Are you willing to accept Housing Infrastructure Bond (HIB) Proceeds? </t>
   </si>
   <si>
     <t xml:space="preserve">Impact Fund Value Gap Historical 80th Percentile </t>
   </si>
   <si>
     <t>Impact Fund Affordability Gap Historical 80th Percentile</t>
   </si>
   <si>
     <t>Hard Costs: Acquisition, Demolition and Site Work</t>
   </si>
   <si>
     <t>Hard Costs: Unit Construction</t>
-  </si>
-[...4 lines deleted...]
-    <t>Soft Costs (include fees - legal, realtor, professional fees, contingency)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">TOTAL </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Number of Proposed Units in this set with Impact Fund Value Gap</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
@@ -1113,78 +1088,51 @@
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">FUNDING REQUEST SUMMARY </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="14"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 Acquisition Rehabilitation Resale
 Value Gap and Affordability Gap</t>
     </r>
   </si>
   <si>
     <t>Acquisition, Rehabilitation, Resale</t>
   </si>
   <si>
     <t>Demo, Utility Connections, Other (site work, contingency)</t>
   </si>
   <si>
-    <t>Construction Costs Impact Fund Historical 80th Percentile</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve"> IMPACT FUND VALUE GAP REQUIRED: </t>
-  </si>
-[...13 lines deleted...]
-    <t>2025 RFP Average Affordability Gap Request</t>
   </si>
   <si>
     <t>Total Leverage from non-Impact Fund Sources</t>
   </si>
   <si>
     <t>Combined Borrower and Seller Resources</t>
   </si>
   <si>
     <t>70 Character maximum</t>
   </si>
   <si>
     <t>Credit score</t>
   </si>
   <si>
     <t>Gross annual income</t>
   </si>
   <si>
     <t>Monthly debt</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Estimate Affordability Gap Uses </t>
     </r>
     <r>
       <rPr>
@@ -1203,53 +1151,50 @@
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Per Unit</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Administration Fee for Affordability Gap Funding Only </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>- per unit</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>GRAND TOTAL Acquisition, Rehabilitation, Resale request from all funders</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Instructions:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Only complete this workbook if you are requesting funds for Value Gap. If you are requesting only affordability gap funds, complete the Stand-Alone Affordability Gap Application and Workbook. 
 Complete the green fields in each appliable tab. Grey fields will calculate automatically based on your input in related fields. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
@@ -1368,63 +1313,135 @@
       <t>the dollar amount of funds dedicated specifically to the proposed project and must be supported by documentation.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Provide an anticipated Value Gap calculation on a per unit basis. Leverage sources must match those listed in the Leverage Sources Worksheet.</t>
     </r>
   </si>
   <si>
     <t>Sources and Uses - Acquisition, Rehabilitation, Resale</t>
   </si>
+  <si>
+    <t>Site Work</t>
+  </si>
+  <si>
+    <t>Other (include contingency, etc. Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Holding Costs</t>
+  </si>
+  <si>
+    <t>Major Systems (include plumbing, electrical, HVAC, etc.)</t>
+  </si>
+  <si>
+    <t>Interior Finishing (include painting, flooring, minor repairs, etc.)</t>
+  </si>
+  <si>
+    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Accessibility (include ramps and other modifications)</t>
+  </si>
+  <si>
+    <t>Exterior Repairs (include roof, weatherization, exterior walls/siding, doors/windows, foundation repair, lead remediation/painting, etc.)</t>
+  </si>
+  <si>
+    <t>Interior Remodel/Alterations (include kitchen/bathroom remodels, finishing unfinished space)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Acquisition, Demolition, and Utility Connections </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contingency </t>
+  </si>
+  <si>
+    <t>Fees (legal, professional, realtor, marketing, etc.)</t>
+  </si>
+  <si>
+    <t>Developer Fee (up to 10% of TDC if primary builder)</t>
+  </si>
+  <si>
+    <t>Costs to Homeowner (per unit)</t>
+  </si>
+  <si>
+    <t>Expected monthly mortgage principal + interest cost:</t>
+  </si>
+  <si>
+    <t>Expected monthly taxes, insurance, and HOA costs:</t>
+  </si>
+  <si>
+    <t>Homebuyer Costs</t>
+  </si>
+  <si>
+    <t>% Over/Under 2026 Average Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Affordability Gap Request</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL Acquisition, Rehabilitation, Resale request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Hard Costs</t>
+  </si>
+  <si>
+    <t>Hard Costs Impact Fund Historical 80th Percentile</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Value Gap Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average TDC</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
-  <fonts count="52" x14ac:knownFonts="1">
+  <fonts count="53" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -1735,50 +1752,57 @@
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0070C0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1792,51 +1816,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="66">
+  <borders count="68">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
@@ -2562,109 +2586,135 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
-      <top/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right/>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="572">
+  <cellXfs count="596">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="10" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
@@ -2789,53 +2839,50 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="9" fillId="2" borderId="31" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="51" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2851,54 +2898,50 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="33" fillId="6" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="4" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="34" fillId="4" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
@@ -2909,108 +2952,97 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="34" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="51" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="2" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="14" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="7" fillId="4" borderId="23" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="42" fontId="7" fillId="4" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="52" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="7" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
@@ -3131,53 +3163,50 @@
     <xf numFmtId="164" fontId="22" fillId="2" borderId="45" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="9" borderId="57" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="10" fillId="9" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="31" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="17" fillId="9" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
@@ -3230,51 +3259,51 @@
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="10" fillId="2" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="2" borderId="64" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="2" borderId="63" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="21" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="10" fillId="2" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="22" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
@@ -3413,71 +3442,56 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="44" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="36" fillId="8" borderId="43" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="40" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3502,159 +3516,297 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="4" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="4" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="10" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="48" fillId="6" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="49" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="50" fillId="7" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="50" fillId="7" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="51" fillId="8" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="51" fillId="8" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="51" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="51" fillId="8" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="51" fillId="8" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="51" fillId="8" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="51" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="50" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="17" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="50" fillId="7" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="26" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="60" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="50" fillId="7" borderId="60" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="65" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="66" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="7" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="52" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="62" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="67" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="9" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -3665,91 +3817,97 @@
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="63" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="61" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="8" borderId="65" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="8" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="6" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -3809,76 +3967,79 @@
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="8" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="7" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
@@ -4234,165 +4395,98 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="22" fillId="4" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="9" fillId="2" borderId="23" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="48" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="47" fillId="6" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="48" fillId="6" borderId="47" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="51" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="42" fontId="7" fillId="4" borderId="50" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-    </xf>
-[...47 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="4" builtinId="5"/>
   </cellStyles>
-  <dxfs count="12">
+  <dxfs count="6">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFF00"/>
         </patternFill>
       </fill>
-    </dxf>
-[...28 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
@@ -4413,53 +4507,53 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37889" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37889"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4476,57 +4570,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>289560</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37892" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37892"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -4856,3303 +4950,3326 @@
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mnhousing.gov/homeownership/buy-a-home---refinance.html" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="C10" sqref="C10:F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4" style="193" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="193"/>
+    <col min="1" max="1" width="4" style="187" customWidth="1"/>
+    <col min="2" max="2" width="49.44140625" style="187" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="187" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="187" customWidth="1"/>
+    <col min="5" max="5" width="45.5546875" style="187" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="230" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" style="187" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="187" customWidth="1"/>
+    <col min="9" max="12" width="9.109375" style="187" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="187"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="70.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...56 lines deleted...]
-      <c r="C7" s="555" t="s">
+    <row r="1" spans="1:6" ht="70.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="383" t="s">
+        <v>181</v>
+      </c>
+      <c r="B1" s="384"/>
+      <c r="C1" s="384"/>
+      <c r="D1" s="384"/>
+      <c r="E1" s="384"/>
+      <c r="F1" s="385"/>
+    </row>
+    <row r="2" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="394" t="s">
+        <v>194</v>
+      </c>
+      <c r="B2" s="395"/>
+      <c r="C2" s="395"/>
+      <c r="D2" s="395"/>
+      <c r="E2" s="395"/>
+      <c r="F2" s="396"/>
+    </row>
+    <row r="3" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="397"/>
+      <c r="B3" s="398"/>
+      <c r="C3" s="398"/>
+      <c r="D3" s="398"/>
+      <c r="E3" s="398"/>
+      <c r="F3" s="399"/>
+    </row>
+    <row r="4" spans="1:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="397"/>
+      <c r="B4" s="398"/>
+      <c r="C4" s="398"/>
+      <c r="D4" s="398"/>
+      <c r="E4" s="398"/>
+      <c r="F4" s="399"/>
+    </row>
+    <row r="5" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="400"/>
+      <c r="B5" s="401"/>
+      <c r="C5" s="401"/>
+      <c r="D5" s="401"/>
+      <c r="E5" s="401"/>
+      <c r="F5" s="402"/>
+    </row>
+    <row r="6" spans="1:6" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="188"/>
+      <c r="B6" s="189"/>
+      <c r="C6" s="189"/>
+      <c r="D6" s="189"/>
+      <c r="E6" s="189"/>
+      <c r="F6" s="190"/>
+    </row>
+    <row r="7" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="191"/>
+      <c r="B7" s="386" t="s">
+        <v>173</v>
+      </c>
+      <c r="C7" s="319" t="s">
         <v>23</v>
       </c>
-      <c r="D7" s="180"/>
-[...5 lines deleted...]
-      <c r="C8" s="555" t="s">
+      <c r="D7" s="175"/>
+      <c r="F7" s="192"/>
+    </row>
+    <row r="8" spans="1:6" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="191"/>
+      <c r="B8" s="387"/>
+      <c r="C8" s="319" t="s">
         <v>24</v>
       </c>
-      <c r="D8" s="180"/>
-[...12 lines deleted...]
-      <c r="B10" s="200" t="s">
+      <c r="D8" s="175"/>
+      <c r="F8" s="192"/>
+    </row>
+    <row r="9" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="191"/>
+      <c r="B9" s="193"/>
+      <c r="C9" s="193"/>
+      <c r="D9" s="193"/>
+      <c r="E9" s="193"/>
+      <c r="F9" s="192"/>
+    </row>
+    <row r="10" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="191"/>
+      <c r="B10" s="194" t="s">
         <v>64</v>
       </c>
-      <c r="C10" s="360"/>
-[...6 lines deleted...]
-      <c r="B11" s="201" t="s">
+      <c r="C10" s="391"/>
+      <c r="D10" s="392"/>
+      <c r="E10" s="392"/>
+      <c r="F10" s="393"/>
+    </row>
+    <row r="11" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="191"/>
+      <c r="B11" s="195" t="s">
         <v>66</v>
       </c>
-      <c r="C11" s="360"/>
-[...17 lines deleted...]
-      <c r="C13" s="360" t="s">
+      <c r="C11" s="391"/>
+      <c r="D11" s="392"/>
+      <c r="E11" s="392"/>
+      <c r="F11" s="393"/>
+    </row>
+    <row r="12" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="191"/>
+      <c r="B12" s="193"/>
+      <c r="C12" s="193"/>
+      <c r="D12" s="193"/>
+      <c r="E12" s="193"/>
+      <c r="F12" s="192"/>
+    </row>
+    <row r="13" spans="1:6" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="191"/>
+      <c r="B13" s="195" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" s="391" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="361"/>
-[...13 lines deleted...]
-      <c r="B15" s="203" t="s">
+      <c r="D13" s="392"/>
+      <c r="E13" s="392"/>
+      <c r="F13" s="393"/>
+    </row>
+    <row r="14" spans="1:6" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="191"/>
+      <c r="B14" s="193"/>
+      <c r="C14" s="193"/>
+      <c r="D14" s="193"/>
+      <c r="E14" s="193"/>
+      <c r="F14" s="192"/>
+    </row>
+    <row r="15" spans="1:6" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="196"/>
+      <c r="B15" s="197" t="s">
+        <v>147</v>
+      </c>
+      <c r="C15" s="388" t="s">
         <v>148</v>
       </c>
-      <c r="C15" s="357" t="s">
+      <c r="D15" s="389"/>
+      <c r="E15" s="390"/>
+      <c r="F15" s="198" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" s="203" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="199" t="s">
         <v>149</v>
       </c>
-      <c r="D15" s="358"/>
-[...1 lines deleted...]
-      <c r="F15" s="204" t="s">
+      <c r="B16" s="200"/>
+      <c r="C16" s="200"/>
+      <c r="D16" s="200"/>
+      <c r="E16" s="201"/>
+      <c r="F16" s="202"/>
+    </row>
+    <row r="17" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="196"/>
+      <c r="B17" s="204"/>
+      <c r="C17" s="205"/>
+      <c r="D17" s="205"/>
+      <c r="E17" s="206"/>
+      <c r="F17" s="178"/>
+    </row>
+    <row r="18" spans="1:8" ht="19.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="196"/>
+      <c r="B18" s="207" t="s">
+        <v>180</v>
+      </c>
+      <c r="C18" s="362" t="s">
+        <v>153</v>
+      </c>
+      <c r="D18" s="363"/>
+      <c r="E18" s="364"/>
+      <c r="F18" s="208">
+        <f>'1 - Value Gap'!H26</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="209" t="s">
+        <v>156</v>
+      </c>
+      <c r="H18" s="210"/>
+    </row>
+    <row r="19" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="196"/>
+      <c r="B19" s="211"/>
+      <c r="C19" s="363" t="s">
+        <v>155</v>
+      </c>
+      <c r="D19" s="363"/>
+      <c r="E19" s="364"/>
+      <c r="F19" s="212">
+        <f>'1 - Aff Gap'!F35</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="213"/>
+      <c r="H19" s="210"/>
+    </row>
+    <row r="20" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="196"/>
+      <c r="B20" s="214"/>
+      <c r="C20" s="363" t="s">
+        <v>158</v>
+      </c>
+      <c r="D20" s="363"/>
+      <c r="E20" s="364"/>
+      <c r="F20" s="212">
+        <f>'1 - Aff Gap'!F40</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="196"/>
+      <c r="B21" s="214"/>
+      <c r="C21" s="365" t="s">
+        <v>150</v>
+      </c>
+      <c r="D21" s="365"/>
+      <c r="E21" s="366"/>
+      <c r="F21" s="176">
+        <v>0</v>
+      </c>
+      <c r="G21" s="215" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" ht="16.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="196"/>
+      <c r="B22" s="214"/>
+      <c r="C22" s="363" t="s">
+        <v>168</v>
+      </c>
+      <c r="D22" s="363"/>
+      <c r="E22" s="364"/>
+      <c r="F22" s="216">
+        <f>('1 - Value Gap'!H14*'1 - Value Gap'!H25)+('1 - Aff Gap'!F22*'1 - Aff Gap'!F34)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="215"/>
+    </row>
+    <row r="23" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="217"/>
+      <c r="B23" s="218"/>
+      <c r="C23" s="360" t="s">
         <v>160</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="G18" s="215" t="s">
+      <c r="D23" s="360"/>
+      <c r="E23" s="361"/>
+      <c r="F23" s="177">
+        <f>SUM(F18:F22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="196"/>
+      <c r="B24" s="377" t="s">
+        <v>165</v>
+      </c>
+      <c r="C24" s="378"/>
+      <c r="D24" s="378"/>
+      <c r="E24" s="379"/>
+      <c r="F24" s="219">
+        <f>'1 - Value Gap'!H25</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="196"/>
+      <c r="B25" s="377" t="s">
+        <v>166</v>
+      </c>
+      <c r="C25" s="378"/>
+      <c r="D25" s="378"/>
+      <c r="E25" s="379"/>
+      <c r="F25" s="220">
+        <f>'1 - Aff Gap'!F34</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="196"/>
+      <c r="B26" s="204"/>
+      <c r="C26" s="204"/>
+      <c r="D26" s="204"/>
+      <c r="E26" s="221"/>
+      <c r="F26" s="178"/>
+    </row>
+    <row r="27" spans="1:8" ht="31.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="380" t="s">
+        <v>152</v>
+      </c>
+      <c r="B27" s="381"/>
+      <c r="C27" s="381"/>
+      <c r="D27" s="381"/>
+      <c r="E27" s="381"/>
+      <c r="F27" s="382"/>
+    </row>
+    <row r="28" spans="1:8" ht="19.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="196"/>
+      <c r="B28" s="207" t="s">
+        <v>169</v>
+      </c>
+      <c r="C28" s="367" t="s">
+        <v>151</v>
+      </c>
+      <c r="D28" s="368"/>
+      <c r="E28" s="369"/>
+      <c r="F28" s="208">
+        <f>('1 - Aff Gap'!F23*'1 - Aff Gap'!F34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="25.2" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="196"/>
+      <c r="B29" s="222"/>
+      <c r="C29" s="370" t="s">
         <v>157</v>
       </c>
-      <c r="H18" s="216"/>
-[...86 lines deleted...]
-      <c r="B25" s="343" t="s">
+      <c r="D29" s="360"/>
+      <c r="E29" s="361"/>
+      <c r="F29" s="177">
+        <f>SUM(F28)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="16.95" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="196"/>
+      <c r="B30" s="371" t="s">
         <v>167</v>
       </c>
-      <c r="C25" s="344"/>
-[...82 lines deleted...]
-      <c r="F32" s="232">
+      <c r="C30" s="372"/>
+      <c r="D30" s="372"/>
+      <c r="E30" s="373"/>
+      <c r="F30" s="223">
+        <f>(IF('1 - Aff Gap'!F23&gt;0,'1 - Aff Gap'!F34,0))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="10.5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="196"/>
+      <c r="B31" s="224"/>
+      <c r="C31" s="224"/>
+      <c r="D31" s="224"/>
+      <c r="E31" s="224"/>
+      <c r="F31" s="225"/>
+    </row>
+    <row r="32" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="374" t="s">
+        <v>218</v>
+      </c>
+      <c r="B32" s="375"/>
+      <c r="C32" s="375"/>
+      <c r="D32" s="375"/>
+      <c r="E32" s="376"/>
+      <c r="F32" s="226">
         <f>F23+F29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:6" ht="15.75" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="E35" s="193" t="s">
+    <row r="33" spans="1:6" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A33" s="227"/>
+      <c r="B33" s="228"/>
+      <c r="C33" s="228"/>
+      <c r="D33" s="228"/>
+      <c r="E33" s="228"/>
+      <c r="F33" s="229"/>
+    </row>
+    <row r="35" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E35" s="187" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="36" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E36" s="193" t="s">
+    <row r="36" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E36" s="187" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="37" spans="1:6" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E37" s="193" t="s">
+    <row r="37" spans="1:6" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E37" s="187" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="g4OJcN+l3DjejaES7Sb7CuQlPOdcqTPPpcge7apEMvbqFGu2kMMRdpaPsibQE1vF7mZZcP4PmJQs9z8B/z9KAA==" saltValue="DC7/VttMwSu3GjZXMP0WMg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="E0sbvevA0mD2fMOeyrr+vHoNuy5nHERux5rsfhgRz59OZLpdBkMLXii6WizojMqwuEOYa6hXKprChv8WVu7LWw==" saltValue="bAaAbtjWOOWU31kECezszQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="20">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C15:E15"/>
     <mergeCell ref="C13:F13"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A2:F5"/>
     <mergeCell ref="C28:E28"/>
     <mergeCell ref="C29:E29"/>
     <mergeCell ref="B30:E30"/>
     <mergeCell ref="A32:E32"/>
     <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
     <mergeCell ref="A27:F27"/>
     <mergeCell ref="C23:E23"/>
     <mergeCell ref="C18:E18"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C20:E20"/>
     <mergeCell ref="C21:E21"/>
     <mergeCell ref="C22:E22"/>
   </mergeCells>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C13:F13" xr:uid="{856D1D84-0F8A-4DCC-A2F6-6C45326195E1}">
       <formula1>$E$35:$E$37</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F21" xr:uid="{C0AB9DED-D22B-48DC-84F8-083BFB0556D8}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37892" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AD39"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I18" sqref="I18"/>
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.5703125" style="246" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="246"/>
+    <col min="1" max="1" width="19.5546875" style="240" customWidth="1"/>
+    <col min="2" max="2" width="23.5546875" style="240" customWidth="1"/>
+    <col min="3" max="3" width="14.5546875" style="240" customWidth="1"/>
+    <col min="4" max="4" width="13.33203125" style="305" customWidth="1"/>
+    <col min="5" max="5" width="13.33203125" style="240" customWidth="1"/>
+    <col min="6" max="6" width="3.33203125" style="240" customWidth="1"/>
+    <col min="7" max="7" width="18.109375" style="240" customWidth="1"/>
+    <col min="8" max="8" width="26" style="240" customWidth="1"/>
+    <col min="9" max="9" width="13.33203125" style="240" customWidth="1"/>
+    <col min="10" max="10" width="9" style="240" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="240" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="240"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="247" t="s">
+    <row r="1" spans="1:30" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="403" t="s">
+        <v>198</v>
+      </c>
+      <c r="B1" s="403"/>
+      <c r="C1" s="403"/>
+      <c r="D1" s="403"/>
+      <c r="E1" s="403"/>
+      <c r="F1" s="403"/>
+      <c r="G1" s="403"/>
+      <c r="H1" s="403"/>
+      <c r="I1" s="403"/>
+    </row>
+    <row r="2" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="241" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="377">
+      <c r="B2" s="408">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="378"/>
-[...7 lines deleted...]
-      <c r="I2" s="251" t="s">
+      <c r="C2" s="409"/>
+      <c r="D2" s="409"/>
+      <c r="E2" s="410"/>
+      <c r="F2" s="242"/>
+      <c r="G2" s="243" t="s">
+        <v>117</v>
+      </c>
+      <c r="H2" s="244"/>
+      <c r="I2" s="245" t="s">
         <v>68</v>
       </c>
-      <c r="J2" s="252"/>
-[...2 lines deleted...]
-      <c r="A3" s="253" t="s">
+      <c r="J2" s="246"/>
+    </row>
+    <row r="3" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="247" t="s">
         <v>66</v>
       </c>
-      <c r="B3" s="380">
+      <c r="B3" s="411">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="381"/>
-[...3 lines deleted...]
-      <c r="G3" s="387" t="s">
+      <c r="C3" s="412"/>
+      <c r="D3" s="412"/>
+      <c r="E3" s="413"/>
+      <c r="F3" s="248"/>
+      <c r="G3" s="420" t="s">
         <v>57</v>
       </c>
-      <c r="H3" s="388"/>
-[...7 lines deleted...]
-      <c r="A4" s="256" t="s">
+      <c r="H3" s="421"/>
+      <c r="I3" s="130">
+        <f>'1 - Project Info'!G31</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="249"/>
+    </row>
+    <row r="4" spans="1:30" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="250" t="s">
         <v>65</v>
       </c>
-      <c r="B4" s="389" t="s">
-[...6 lines deleted...]
-      <c r="G4" s="392" t="s">
+      <c r="B4" s="422" t="s">
+        <v>182</v>
+      </c>
+      <c r="C4" s="423"/>
+      <c r="D4" s="423"/>
+      <c r="E4" s="424"/>
+      <c r="F4" s="248"/>
+      <c r="G4" s="425" t="s">
         <v>56</v>
       </c>
-      <c r="H4" s="393"/>
-[...7 lines deleted...]
-      <c r="A5" s="257" t="s">
+      <c r="H4" s="426"/>
+      <c r="I4" s="131">
+        <f>'1 - Project Info'!G32</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="249"/>
+    </row>
+    <row r="5" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="251" t="s">
         <v>67</v>
       </c>
-      <c r="B5" s="394">
+      <c r="B5" s="427">
         <f>'1 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C5" s="395"/>
-[...16 lines deleted...]
-      <c r="G6" s="258" t="s">
+      <c r="C5" s="428"/>
+      <c r="D5" s="428"/>
+      <c r="E5" s="429"/>
+      <c r="F5" s="248"/>
+      <c r="G5" s="425" t="s">
+        <v>183</v>
+      </c>
+      <c r="H5" s="426"/>
+      <c r="I5" s="131">
+        <f>'1 - Project Info'!G33+'1 - Project Info'!G34+'1 - Project Info'!G35</f>
+        <v>0</v>
+      </c>
+      <c r="J5" s="249"/>
+    </row>
+    <row r="6" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D6" s="240"/>
+      <c r="F6" s="248"/>
+      <c r="G6" s="252" t="s">
         <v>72</v>
       </c>
-      <c r="H6" s="259"/>
-[...7 lines deleted...]
-      <c r="A7" s="556" t="s">
+      <c r="H6" s="253"/>
+      <c r="I6" s="131">
+        <f>'1 - Project Info'!G45</f>
+        <v>0</v>
+      </c>
+      <c r="J6" s="249"/>
+    </row>
+    <row r="7" spans="1:30" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="320" t="s">
         <v>71</v>
       </c>
-      <c r="B7" s="557">
-[...26 lines deleted...]
-      <c r="G8" s="263" t="s">
+      <c r="B7" s="321">
+        <v>0</v>
+      </c>
+      <c r="C7" s="414" t="s">
+        <v>114</v>
+      </c>
+      <c r="D7" s="415"/>
+      <c r="E7" s="321">
+        <v>0</v>
+      </c>
+      <c r="F7" s="248"/>
+      <c r="G7" s="430" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="431"/>
+      <c r="I7" s="328">
+        <v>0</v>
+      </c>
+      <c r="J7" s="249"/>
+    </row>
+    <row r="8" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="254"/>
+      <c r="B8" s="255"/>
+      <c r="C8" s="255"/>
+      <c r="D8" s="256"/>
+      <c r="E8" s="255"/>
+      <c r="F8" s="248"/>
+      <c r="G8" s="257" t="s">
+        <v>106</v>
+      </c>
+      <c r="H8" s="239"/>
+      <c r="I8" s="332" t="e">
+        <f>-(I7-(I3+I4+I5+I6))/I7</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J8" s="249"/>
+    </row>
+    <row r="9" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="416" t="s">
+        <v>119</v>
+      </c>
+      <c r="B9" s="417"/>
+      <c r="C9" s="258" t="s">
+        <v>68</v>
+      </c>
+      <c r="D9" s="322" t="s">
+        <v>69</v>
+      </c>
+      <c r="E9" s="258" t="s">
+        <v>70</v>
+      </c>
+      <c r="F9" s="248"/>
+      <c r="G9" s="432" t="s">
+        <v>219</v>
+      </c>
+      <c r="H9" s="433"/>
+      <c r="I9" s="329">
+        <v>0</v>
+      </c>
+      <c r="J9" s="249"/>
+    </row>
+    <row r="10" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="418" t="s">
+        <v>163</v>
+      </c>
+      <c r="B10" s="419"/>
+      <c r="C10" s="259">
+        <f>'1 - Value Gap'!H13</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="323">
+        <v>0</v>
+      </c>
+      <c r="E10" s="260">
+        <f>D10*$B$7</f>
+        <v>0</v>
+      </c>
+      <c r="F10" s="248"/>
+      <c r="G10" s="436" t="s">
+        <v>216</v>
+      </c>
+      <c r="H10" s="437"/>
+      <c r="I10" s="264" t="e">
+        <f>-((I9-(I3+I4+I5+I6))/I9)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J10" s="249"/>
+    </row>
+    <row r="11" spans="1:30" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="440" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11" s="441"/>
+      <c r="C11" s="261">
+        <f>'1 - Value Gap'!H14</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="324">
+        <v>0</v>
+      </c>
+      <c r="E11" s="262">
+        <f>D11*$B$7</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="248"/>
+      <c r="G11" s="252" t="s">
+        <v>146</v>
+      </c>
+      <c r="H11" s="266"/>
+      <c r="I11" s="131">
+        <f>'1 - Project Info'!G52</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="249"/>
+    </row>
+    <row r="12" spans="1:30" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="434" t="s">
+        <v>184</v>
+      </c>
+      <c r="B12" s="435"/>
+      <c r="C12" s="263">
+        <f>SUM(C10:C11)</f>
+        <v>0</v>
+      </c>
+      <c r="D12" s="263">
+        <f>SUM(D10:D11)</f>
+        <v>0</v>
+      </c>
+      <c r="E12" s="84">
+        <f>SUM(E10:E11)</f>
+        <v>0</v>
+      </c>
+      <c r="F12" s="248"/>
+      <c r="G12" s="271" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="272"/>
+      <c r="I12" s="132">
+        <f>'1 - Project Info'!G53</f>
+        <v>0</v>
+      </c>
+      <c r="J12" s="249"/>
+    </row>
+    <row r="13" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="404" t="s">
+        <v>174</v>
+      </c>
+      <c r="B13" s="405"/>
+      <c r="C13" s="325">
+        <v>0</v>
+      </c>
+      <c r="D13" s="326">
+        <v>0</v>
+      </c>
+      <c r="E13" s="265"/>
+      <c r="F13" s="255"/>
+      <c r="G13" s="273" t="s">
         <v>107</v>
       </c>
-      <c r="H8" s="245"/>
-[...145 lines deleted...]
-      <c r="A14" s="375" t="s">
+      <c r="H13" s="274"/>
+      <c r="I13" s="82">
+        <f>SUM(I3:I6)+I12</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="255"/>
+      <c r="U13" s="267"/>
+      <c r="V13" s="267"/>
+      <c r="W13" s="267"/>
+      <c r="X13" s="267"/>
+      <c r="Y13" s="267"/>
+      <c r="Z13" s="267"/>
+      <c r="AA13" s="267"/>
+      <c r="AB13" s="267"/>
+      <c r="AC13" s="267"/>
+      <c r="AD13" s="267"/>
+    </row>
+    <row r="14" spans="1:30" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="406" t="s">
         <v>73</v>
       </c>
-      <c r="B14" s="376"/>
-      <c r="C14" s="274" t="e">
+      <c r="B14" s="407"/>
+      <c r="C14" s="268" t="e">
         <f>-((C13-(C12))/C13)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D14" s="275" t="e">
+      <c r="D14" s="269" t="e">
         <f>-((D13-(D12))/D13)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E14" s="276"/>
-      <c r="F14" s="261"/>
+      <c r="E14" s="270"/>
+      <c r="F14" s="255"/>
       <c r="G14" s="277" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="H14" s="278"/>
-      <c r="I14" s="137">
-[...28 lines deleted...]
-      <c r="G15" s="279" t="s">
+      <c r="I14" s="330">
+        <v>0</v>
+      </c>
+      <c r="J14" s="255"/>
+      <c r="U14" s="267"/>
+      <c r="V14" s="267"/>
+      <c r="W14" s="267"/>
+      <c r="X14" s="267"/>
+      <c r="Y14" s="267"/>
+      <c r="Z14" s="267"/>
+      <c r="AA14" s="267"/>
+      <c r="AB14" s="267"/>
+      <c r="AC14" s="267"/>
+      <c r="AD14" s="267"/>
+    </row>
+    <row r="15" spans="1:30" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="406" t="s">
+        <v>221</v>
+      </c>
+      <c r="B15" s="407"/>
+      <c r="C15" s="327">
+        <v>0</v>
+      </c>
+      <c r="D15" s="327">
+        <v>0</v>
+      </c>
+      <c r="E15" s="270"/>
+      <c r="F15" s="255"/>
+      <c r="G15" s="257" t="s">
+        <v>73</v>
+      </c>
+      <c r="H15" s="239"/>
+      <c r="I15" s="81" t="e">
+        <f>-((I14-I13)/I14)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J15" s="255"/>
+      <c r="U15" s="267"/>
+      <c r="V15" s="267"/>
+      <c r="W15" s="267"/>
+      <c r="X15" s="267"/>
+      <c r="Y15" s="267"/>
+      <c r="Z15" s="267"/>
+      <c r="AA15" s="267"/>
+      <c r="AB15" s="267"/>
+      <c r="AC15" s="267"/>
+      <c r="AD15" s="267"/>
+    </row>
+    <row r="16" spans="1:30" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="442" t="s">
+        <v>216</v>
+      </c>
+      <c r="B16" s="443"/>
+      <c r="C16" s="275" t="e">
+        <f>-((C15-(C12))/C15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="D16" s="276" t="e">
+        <f>-((D15-(D12))/D15)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E16" s="270"/>
+      <c r="F16" s="255"/>
+      <c r="G16" s="432" t="s">
+        <v>222</v>
+      </c>
+      <c r="H16" s="433"/>
+      <c r="I16" s="329">
+        <v>0</v>
+      </c>
+      <c r="J16" s="255"/>
+      <c r="U16" s="267"/>
+      <c r="V16" s="267"/>
+      <c r="W16" s="267"/>
+      <c r="X16" s="267"/>
+      <c r="Y16" s="267"/>
+      <c r="Z16" s="267"/>
+      <c r="AA16" s="267"/>
+      <c r="AB16" s="267"/>
+      <c r="AC16" s="267"/>
+      <c r="AD16" s="267"/>
+    </row>
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="D17" s="279"/>
+      <c r="E17" s="139"/>
+      <c r="F17" s="267"/>
+      <c r="G17" s="436" t="s">
+        <v>216</v>
+      </c>
+      <c r="H17" s="437"/>
+      <c r="I17" s="264" t="e">
+        <f>-((I16-(I13))/I16)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="J17" s="267"/>
+    </row>
+    <row r="18" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="438" t="s">
+        <v>129</v>
+      </c>
+      <c r="B18" s="439"/>
+      <c r="C18" s="258" t="s">
+        <v>68</v>
+      </c>
+      <c r="D18" s="322" t="s">
+        <v>69</v>
+      </c>
+      <c r="E18" s="258" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="334" t="s">
         <v>108</v>
       </c>
-      <c r="H15" s="280"/>
-[...22 lines deleted...]
-        <f>-((C15-(C14))/C15)</f>
+      <c r="B19" s="338"/>
+      <c r="C19" s="341">
+        <f>I31</f>
+        <v>0</v>
+      </c>
+      <c r="D19" s="342">
+        <v>0</v>
+      </c>
+      <c r="E19" s="343">
+        <f>D19*$E$7</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="243" t="s">
+        <v>119</v>
+      </c>
+      <c r="H19" s="244"/>
+      <c r="I19" s="245" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="267" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="331" t="s">
+        <v>208</v>
+      </c>
+      <c r="B20" s="337"/>
+      <c r="C20" s="335">
+        <f>'1 - Aff Gap'!F22</f>
+        <v>0</v>
+      </c>
+      <c r="D20" s="336">
+        <v>0</v>
+      </c>
+      <c r="E20" s="343">
+        <f>D20*$E$7</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="144" t="s">
+        <v>127</v>
+      </c>
+      <c r="H20" s="138"/>
+      <c r="I20" s="143">
+        <f>'1 - Value Gap'!H13+'1 - Value Gap'!H14</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="334" t="s">
+        <v>109</v>
+      </c>
+      <c r="B21" s="338"/>
+      <c r="C21" s="344">
+        <f>'1 - Aff Gap'!F38</f>
+        <v>0</v>
+      </c>
+      <c r="D21" s="345">
+        <v>0</v>
+      </c>
+      <c r="E21" s="346">
+        <f>D21*$E$7</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="282" t="s">
+        <v>185</v>
+      </c>
+      <c r="H21" s="283"/>
+      <c r="I21" s="145">
+        <f>SUM('1 - Value Gap'!H15:H22)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="339" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" s="340"/>
+      <c r="C22" s="84">
+        <f>SUM(C19:C21)</f>
+        <v>0</v>
+      </c>
+      <c r="D22" s="84">
+        <f>SUM(D19:D21)</f>
+        <v>0</v>
+      </c>
+      <c r="E22" s="84">
+        <f>D22*$E$7</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="287" t="s">
+        <v>77</v>
+      </c>
+      <c r="H22" s="288"/>
+      <c r="I22" s="83">
+        <f>SUM(I20:I21)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="404" t="s">
+        <v>175</v>
+      </c>
+      <c r="B23" s="405"/>
+      <c r="C23" s="325">
+        <v>0</v>
+      </c>
+      <c r="D23" s="326">
+        <v>0</v>
+      </c>
+      <c r="E23" s="139"/>
+    </row>
+    <row r="24" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="406" t="s">
+        <v>73</v>
+      </c>
+      <c r="B24" s="407"/>
+      <c r="C24" s="268" t="e">
+        <f>-(((C23)-(C19+C20)/C23))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="D16" s="282" t="e">
-        <f>-((D15-(D14))/D15)</f>
+      <c r="D24" s="268" t="e">
+        <f>-(((D23)-(D19+D20)/D23))</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E16" s="276"/>
-[...29 lines deleted...]
-        <f>-((I16-I15)/I16)</f>
+      <c r="E24" s="139"/>
+      <c r="G24" s="296" t="s">
+        <v>112</v>
+      </c>
+      <c r="H24" s="297"/>
+      <c r="I24" s="258" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="406" t="s">
+        <v>217</v>
+      </c>
+      <c r="B25" s="407"/>
+      <c r="C25" s="327">
+        <v>0</v>
+      </c>
+      <c r="D25" s="329">
+        <v>0</v>
+      </c>
+      <c r="E25" s="139"/>
+      <c r="G25" s="280" t="s">
+        <v>79</v>
+      </c>
+      <c r="H25" s="281"/>
+      <c r="I25" s="137">
+        <f>'1 - Aff Gap'!F11</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="442" t="s">
+        <v>216</v>
+      </c>
+      <c r="B26" s="443"/>
+      <c r="C26" s="275" t="e">
+        <f>-((C25-(C19))/C25)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J17" s="273"/>
-[...6 lines deleted...]
-      <c r="C18" s="264" t="s">
+      <c r="D26" s="276" t="e">
+        <f>-((D25-(D19))/D25)</f>
+        <v>#DIV/0!</v>
+      </c>
+      <c r="E26" s="139"/>
+      <c r="G26" s="144" t="s">
+        <v>80</v>
+      </c>
+      <c r="H26" s="301"/>
+      <c r="I26" s="133">
+        <f>'1 - Aff Gap'!F12</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="284"/>
+      <c r="B27" s="284"/>
+      <c r="C27" s="284"/>
+      <c r="D27" s="285"/>
+      <c r="E27" s="286"/>
+      <c r="G27" s="302" t="s">
+        <v>82</v>
+      </c>
+      <c r="H27" s="303"/>
+      <c r="I27" s="85">
+        <f>SUM(I25:I26)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="438" t="s">
+        <v>212</v>
+      </c>
+      <c r="B28" s="439"/>
+      <c r="C28" s="258" t="s">
         <v>68</v>
       </c>
-      <c r="D18" s="560" t="s">
-[...63 lines deleted...]
-      <c r="A21" s="291" t="s">
+      <c r="E28" s="292"/>
+    </row>
+    <row r="29" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="349" t="s">
+        <v>213</v>
+      </c>
+      <c r="B29" s="350"/>
+      <c r="C29" s="137">
+        <f>'1 - Project Info'!F26</f>
+        <v>0</v>
+      </c>
+      <c r="E29" s="139"/>
+      <c r="G29" s="296" t="s">
         <v>111</v>
       </c>
-      <c r="B21" s="292"/>
-[...52 lines deleted...]
-      <c r="I23" s="251" t="s">
+      <c r="H29" s="304"/>
+      <c r="I29" s="258" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...11 lines deleted...]
-      <c r="G24" s="149" t="s">
+    <row r="30" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="351" t="s">
+        <v>214</v>
+      </c>
+      <c r="B30" s="352"/>
+      <c r="C30" s="353">
+        <f>'1 - Project Info'!F27</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="139"/>
+      <c r="G30" s="444" t="s">
+        <v>186</v>
+      </c>
+      <c r="H30" s="445"/>
+      <c r="I30" s="137">
+        <f>'1 - Aff Gap'!F19+'1 - Aff Gap'!F20</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="E31" s="139"/>
+      <c r="G31" s="144" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" s="138"/>
+      <c r="I31" s="143">
+        <f>'1 - Aff Gap'!F21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="289" t="s">
         <v>128</v>
       </c>
-      <c r="H24" s="143"/>
-[...47 lines deleted...]
-      <c r="B27" s="301" t="s">
+      <c r="B32" s="290" t="s">
         <v>84</v>
       </c>
-      <c r="C27" s="301" t="s">
+      <c r="C32" s="290" t="s">
         <v>85</v>
       </c>
-      <c r="D27" s="302" t="s">
+      <c r="D32" s="291" t="s">
         <v>74</v>
       </c>
-      <c r="E27" s="303"/>
-[...2 lines deleted...]
-      <c r="A28" s="304" t="str">
+      <c r="E32" s="141"/>
+      <c r="G32" s="252" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" s="266"/>
+      <c r="I32" s="136">
+        <f>'1 - Aff Gap'!F23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="293" t="str">
         <f>'1 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B28" s="139">
+      <c r="B33" s="134">
         <f>'1 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C28" s="305" t="str">
+      <c r="C33" s="294" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D28" s="306" t="str">
+      <c r="D33" s="295" t="str">
         <f>'1 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E28" s="144"/>
-[...9 lines deleted...]
-      <c r="A29" s="309" t="str">
+      <c r="E33" s="141"/>
+      <c r="G33" s="252" t="s">
+        <v>87</v>
+      </c>
+      <c r="H33" s="266"/>
+      <c r="I33" s="136">
+        <f>'1 - Aff Gap'!F24</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:9" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="298" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B29" s="140">
+      <c r="B34" s="135">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C29" s="310" t="str">
+      <c r="C34" s="299" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D29" s="311" t="str">
+      <c r="D34" s="300" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E29" s="144"/>
-[...10 lines deleted...]
-      <c r="A30" s="309" t="str">
+      <c r="E34" s="139"/>
+      <c r="G34" s="282" t="s">
+        <v>185</v>
+      </c>
+      <c r="H34" s="283"/>
+      <c r="I34" s="136">
+        <f>SUM('1 - Aff Gap'!F25:F32)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="298" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B30" s="140">
+      <c r="B35" s="135">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C30" s="310" t="str">
+      <c r="C35" s="299" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D30" s="311" t="str">
+      <c r="D35" s="300" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E30" s="144"/>
-[...10 lines deleted...]
-      <c r="A31" s="309" t="str">
+      <c r="E35" s="142"/>
+      <c r="G35" s="306" t="s">
+        <v>88</v>
+      </c>
+      <c r="H35" s="307"/>
+      <c r="I35" s="83">
+        <f>SUM(I30:I34)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="298" t="str">
         <f>'1 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B31" s="140">
+      <c r="B36" s="135">
         <f>'1 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C31" s="310" t="str">
+      <c r="C36" s="299" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D31" s="311" t="str">
+      <c r="D36" s="300" t="str">
         <f>'1 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E31" s="146"/>
-[...10 lines deleted...]
-      <c r="A32" s="309" t="str">
+      <c r="E36" s="142"/>
+    </row>
+    <row r="37" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="298" t="str">
         <f>'1 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B32" s="140">
+      <c r="B37" s="135">
         <f>'1 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C32" s="310" t="str">
+      <c r="C37" s="299" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D32" s="311" t="str">
+      <c r="D37" s="300" t="str">
         <f>'1 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E32" s="146"/>
-[...2 lines deleted...]
-      <c r="A33" s="309" t="str">
+      <c r="E37" s="142"/>
+    </row>
+    <row r="38" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="298" t="str">
         <f>'1 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B33" s="140">
+      <c r="B38" s="135">
         <f>'1 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C33" s="310" t="str">
+      <c r="C38" s="299" t="str">
         <f>'1 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D33" s="311" t="str">
+      <c r="D38" s="300" t="str">
         <f>'1 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E33" s="144"/>
-[...9 lines deleted...]
-      <c r="A34" s="309" t="str">
+      <c r="E38" s="140"/>
+    </row>
+    <row r="39" spans="1:9" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="298" t="str">
         <f>'1 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B34" s="140">
+      <c r="B39" s="135">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C34" s="310" t="str">
+      <c r="C39" s="299" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D34" s="311" t="str">
+      <c r="D39" s="300" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E34" s="147"/>
-[...125 lines deleted...]
-      </c>
+      <c r="E39" s="140"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="q13jzFbCueGOP6MzG0jxTlpTfLmbpIAfQtJ7Swb2HuCq9ZsKXGctyyaHQ/xloRMVooKLdKLOtPt7hs9FJ9x/aw==" saltValue="9UCHUop0ZSIQiYV+/AzM0Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...5 lines deleted...]
-    <mergeCell ref="A22:B22"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="714CdZy2+5YUDZLnoFuqKJcIkxPpYZv93f2ohaJJuYROYl438gtINez5yQBrQbUZdbMxEGIHxxpFudp+k1N1Rw==" saltValue="5rpQU9mBcwT2+nDgxOkA2g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="29">
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="G17:H17"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
-    <mergeCell ref="G12:H12"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="G10:H10"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A18:B18"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="B5:E5"/>
     <mergeCell ref="G5:H5"/>
     <mergeCell ref="G7:H7"/>
-    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="G9:H9"/>
     <mergeCell ref="A12:B12"/>
   </mergeCells>
-  <conditionalFormatting sqref="C14 C16">
-    <cfRule type="cellIs" dxfId="11" priority="10" operator="greaterThan">
+  <conditionalFormatting sqref="C14:D14 C16:D16">
+    <cfRule type="cellIs" dxfId="5" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C14 C16">
-    <cfRule type="cellIs" dxfId="10" priority="9" operator="greaterThan">
+  <conditionalFormatting sqref="C26:D26">
+    <cfRule type="cellIs" dxfId="4" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C25:D25">
-    <cfRule type="cellIs" dxfId="9" priority="8" operator="greaterThan">
+  <conditionalFormatting sqref="I10">
+    <cfRule type="cellIs" dxfId="3" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C25:D25">
-[...29 lines deleted...]
-  <conditionalFormatting sqref="I21">
+  <conditionalFormatting sqref="I17">
     <cfRule type="cellIs" dxfId="2" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="E17" xr:uid="{9C33CC4A-F034-49D0-AFA3-596D78281AFE}"/>
-    <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G25 G38" xr:uid="{93E00F3B-8AB9-49F1-A07B-B56287937F4B}"/>
-[...4 lines deleted...]
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:D11 D19:D20" xr:uid="{81A1E386-1434-4086-AA15-125139C998E7}">
+    <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G21 G34" xr:uid="{93E00F3B-8AB9-49F1-A07B-B56287937F4B}"/>
+    <dataValidation allowBlank="1" promptTitle="Review Multiple Sources" prompt="Review the Leverage Workbook and leverage documentation. If no committed leverage is available, enter $0. If there are multiple committed sources, identify the source and amount on separate lines." sqref="I21" xr:uid="{9FC739CF-C685-4660-8AE0-537A6F5DC684}"/>
+    <dataValidation allowBlank="1" sqref="D17 E18:E22" xr:uid="{03C8D902-9FCA-42A9-81BC-DBDD00B30E2C}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C13 C23" xr:uid="{462A0A8D-80F4-4494-B178-658DF2B58BB5}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D13 D23" xr:uid="{3D85EA4B-2992-48E7-A8F9-A8D8D828A79A}"/>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10:D11 D19:D21" xr:uid="{81A1E386-1434-4086-AA15-125139C998E7}">
       <formula1>C10</formula1>
     </dataValidation>
-    <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C15 C24 I11 I20" xr:uid="{7F03DDD1-A644-4F6F-9D7F-6684441CB8FA}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C15:D15 C25:D25 I9 I16" xr:uid="{7F03DDD1-A644-4F6F-9D7F-6684441CB8FA}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="92" orientation="portrait" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M63"/>
+  <dimension ref="A1:M75"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B7" sqref="B7:G7"/>
+      <selection activeCell="F9" sqref="F9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="18.75" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G1" s="427"/>
+    <row r="1" spans="1:13" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="459" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="460"/>
+      <c r="C1" s="460"/>
+      <c r="D1" s="460"/>
+      <c r="E1" s="460"/>
+      <c r="F1" s="460"/>
+      <c r="G1" s="461"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
     </row>
-    <row r="2" spans="1:13" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="428" t="s">
+    <row r="2" spans="1:13" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="462" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="429"/>
-[...35 lines deleted...]
-    <row r="6" spans="1:13" ht="37.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="463"/>
+      <c r="C2" s="463"/>
+      <c r="D2" s="463"/>
+      <c r="E2" s="463"/>
+      <c r="F2" s="463"/>
+      <c r="G2" s="464"/>
+    </row>
+    <row r="3" spans="1:13" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="471" t="s">
+        <v>195</v>
+      </c>
+      <c r="B3" s="472"/>
+      <c r="C3" s="472"/>
+      <c r="D3" s="472"/>
+      <c r="E3" s="472"/>
+      <c r="F3" s="472"/>
+      <c r="G3" s="473"/>
+    </row>
+    <row r="4" spans="1:13" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="474"/>
+      <c r="B4" s="475"/>
+      <c r="C4" s="475"/>
+      <c r="D4" s="475"/>
+      <c r="E4" s="475"/>
+      <c r="F4" s="475"/>
+      <c r="G4" s="476"/>
+    </row>
+    <row r="5" spans="1:13" ht="76.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="477"/>
+      <c r="B5" s="478"/>
+      <c r="C5" s="478"/>
+      <c r="D5" s="478"/>
+      <c r="E5" s="478"/>
+      <c r="F5" s="478"/>
+      <c r="G5" s="479"/>
+    </row>
+    <row r="6" spans="1:13" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="8"/>
-      <c r="B6" s="431" t="s">
-[...9 lines deleted...]
-    <row r="7" spans="1:13" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="465" t="s">
+        <v>172</v>
+      </c>
+      <c r="C6" s="466"/>
+      <c r="D6" s="466"/>
+      <c r="E6" s="466"/>
+      <c r="F6" s="466"/>
+      <c r="G6" s="467"/>
+      <c r="H6" s="183"/>
+    </row>
+    <row r="7" spans="1:13" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="8"/>
-      <c r="B7" s="434"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="468"/>
+      <c r="C7" s="469"/>
+      <c r="D7" s="469"/>
+      <c r="E7" s="469"/>
+      <c r="F7" s="469"/>
+      <c r="G7" s="470"/>
+      <c r="H7" s="308" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="70" t="s">
         <v>30</v>
       </c>
       <c r="B8" s="46"/>
       <c r="C8" s="5"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="10"/>
     </row>
-    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="8"/>
       <c r="B9" s="44" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
-      <c r="F9" s="78" t="s">
+      <c r="F9" s="77" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="10"/>
     </row>
-    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="8"/>
       <c r="B10" s="44" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
-      <c r="F10" s="78"/>
+      <c r="F10" s="77"/>
       <c r="G10" s="10"/>
     </row>
-    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
-      <c r="F11" s="324"/>
+      <c r="F11" s="309"/>
       <c r="G11" s="10"/>
     </row>
-    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:13" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
-      <c r="F12" s="324"/>
+      <c r="F12" s="309"/>
       <c r="G12" s="10"/>
     </row>
-    <row r="13" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
-      <c r="F13" s="324"/>
+      <c r="F13" s="309"/>
       <c r="G13" s="10"/>
       <c r="M13" s="5"/>
     </row>
-    <row r="14" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:13" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
-      <c r="F14" s="324"/>
+      <c r="F14" s="309"/>
       <c r="G14" s="10"/>
       <c r="M14" s="5"/>
     </row>
-    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="8"/>
       <c r="B15" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="9"/>
-      <c r="D15" s="79" t="s">
+      <c r="D15" s="78" t="s">
         <v>15</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>55</v>
       </c>
-      <c r="F15" s="324"/>
+      <c r="F15" s="309"/>
       <c r="G15" s="16"/>
     </row>
-    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="8"/>
       <c r="B16" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="9"/>
       <c r="D16" s="54"/>
       <c r="E16" s="53"/>
-      <c r="F16" s="78" t="s">
+      <c r="F16" s="77" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="16"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>2</v>
       </c>
       <c r="C17" s="9"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="78" t="s">
+      <c r="F17" s="77" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="16"/>
     </row>
-    <row r="18" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A18" s="8"/>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="10"/>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="60" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="12"/>
       <c r="C19" s="9"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="15"/>
       <c r="G19" s="16"/>
     </row>
-    <row r="20" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8"/>
       <c r="B20" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="9"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
-      <c r="F20" s="78"/>
+      <c r="F20" s="77"/>
       <c r="G20" s="16"/>
     </row>
-    <row r="21" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
       <c r="B21" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C21" s="9"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
-      <c r="F21" s="78"/>
+      <c r="F21" s="77"/>
       <c r="G21" s="16"/>
     </row>
-    <row r="22" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="8"/>
       <c r="B22" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C22" s="9"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
       <c r="F22" s="21">
         <f>SUM(F20*F21)</f>
         <v>0</v>
       </c>
       <c r="G22" s="16"/>
     </row>
-    <row r="23" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="8"/>
       <c r="B23" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C23" s="9"/>
       <c r="D23" s="19"/>
       <c r="E23" s="19"/>
       <c r="F23" s="58">
         <f>F22/43560</f>
         <v>0</v>
       </c>
       <c r="G23" s="16"/>
     </row>
-    <row r="24" spans="1:11" ht="15" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="10"/>
     </row>
-    <row r="25" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="60" t="s">
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="354" t="s">
+        <v>215</v>
+      </c>
+      <c r="B25" s="355"/>
+      <c r="C25" s="356"/>
+      <c r="D25" s="356"/>
+      <c r="E25" s="356"/>
+      <c r="F25" s="357"/>
+      <c r="G25" s="16"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="358"/>
+      <c r="B26" s="359" t="s">
+        <v>213</v>
+      </c>
+      <c r="C26" s="356"/>
+      <c r="D26" s="356"/>
+      <c r="E26" s="356"/>
+      <c r="F26" s="309"/>
+      <c r="G26" s="16"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="358"/>
+      <c r="B27" s="359" t="s">
+        <v>214</v>
+      </c>
+      <c r="C27" s="356"/>
+      <c r="D27" s="356"/>
+      <c r="E27" s="356"/>
+      <c r="F27" s="309"/>
+      <c r="G27" s="16"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="358"/>
+      <c r="B28" s="359"/>
+      <c r="C28" s="356"/>
+      <c r="D28" s="356"/>
+      <c r="E28" s="356"/>
+      <c r="F28" s="356"/>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B25" s="20"/>
-[...15 lines deleted...]
-      <c r="G26" s="76" t="s">
+      <c r="B29" s="20"/>
+      <c r="C29" s="22"/>
+      <c r="D29" s="22"/>
+      <c r="E29" s="22"/>
+      <c r="F29" s="22"/>
+      <c r="G29" s="23"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="8"/>
+      <c r="B30" s="74" t="s">
+        <v>176</v>
+      </c>
+      <c r="C30" s="76"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="9"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="75" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...51 lines deleted...]
-    <row r="31" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="15"/>
-      <c r="C31" s="73" t="s">
-[...14 lines deleted...]
-    <row r="32" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C31" s="231" t="s">
+        <v>137</v>
+      </c>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+      <c r="G31" s="118">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="8"/>
       <c r="B32" s="15"/>
-      <c r="C32" s="28"/>
-[...9 lines deleted...]
-    <row r="33" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C32" s="49" t="s">
+        <v>56</v>
+      </c>
+      <c r="D32" s="55"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="119">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="8"/>
-      <c r="B33" s="24" t="s">
-[...7 lines deleted...]
-      <c r="H33" s="25"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="D33" s="50"/>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50"/>
+      <c r="G33" s="119">
+        <v>0</v>
+      </c>
+      <c r="H33" s="14"/>
       <c r="I33" s="14"/>
       <c r="J33" s="14"/>
-      <c r="K33" s="9"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:11" ht="32.450000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="K33" s="14"/>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="8"/>
       <c r="B34" s="15"/>
-      <c r="C34" s="418" t="s">
-[...8 lines deleted...]
-      <c r="H34" s="191"/>
+      <c r="C34" s="310" t="s">
+        <v>199</v>
+      </c>
+      <c r="D34" s="311"/>
+      <c r="E34" s="311"/>
+      <c r="F34" s="311"/>
+      <c r="G34" s="119">
+        <v>0</v>
+      </c>
+      <c r="H34" s="25"/>
       <c r="I34" s="14"/>
       <c r="J34" s="14"/>
       <c r="K34" s="14"/>
     </row>
-    <row r="35" spans="1:11" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="8"/>
       <c r="B35" s="15"/>
-      <c r="C35" s="416" t="s">
-[...10 lines deleted...]
-    <row r="36" spans="1:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C35" s="184" t="s">
+        <v>200</v>
+      </c>
+      <c r="D35" s="56"/>
+      <c r="E35" s="95"/>
+      <c r="F35" s="96"/>
+      <c r="G35" s="120">
+        <v>0</v>
+      </c>
+      <c r="H35" s="25"/>
+      <c r="I35" s="14"/>
+      <c r="J35" s="14"/>
+      <c r="K35" s="9"/>
+    </row>
+    <row r="36" spans="1:11" ht="32.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="8"/>
       <c r="B36" s="15"/>
-      <c r="C36" s="327" t="s">
-        <v>6</v>
+      <c r="C36" s="73" t="s">
+        <v>60</v>
       </c>
       <c r="D36" s="52"/>
       <c r="E36" s="52"/>
       <c r="F36" s="52"/>
       <c r="G36" s="47">
-        <f>G31+G35</f>
-[...3 lines deleted...]
-    <row r="37" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+        <f>SUM(G31:G35)</f>
+        <v>0</v>
+      </c>
+      <c r="H36" s="185"/>
+      <c r="I36" s="14"/>
+      <c r="J36" s="14"/>
+      <c r="K36" s="14"/>
+    </row>
+    <row r="37" spans="1:11" ht="24.6" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A37" s="8"/>
-      <c r="B37" s="9"/>
-[...6 lines deleted...]
-    <row r="38" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="15"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="108"/>
+      <c r="H37" s="185"/>
+      <c r="I37" s="14"/>
+      <c r="J37" s="14"/>
+      <c r="K37" s="14"/>
+    </row>
+    <row r="38" spans="1:11" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="8"/>
       <c r="B38" s="24" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C38" s="27"/>
+        <v>177</v>
+      </c>
+      <c r="C38" s="9"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
-      <c r="G38" s="111"/>
-      <c r="H38" s="25"/>
+      <c r="G38" s="10"/>
+      <c r="H38" s="185"/>
       <c r="I38" s="14"/>
       <c r="J38" s="14"/>
       <c r="K38" s="14"/>
     </row>
-    <row r="39" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A39" s="8"/>
       <c r="B39" s="15"/>
-      <c r="C39" s="190" t="s">
-[...9 lines deleted...]
-    <row r="40" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C39" s="451" t="s">
+        <v>207</v>
+      </c>
+      <c r="D39" s="452"/>
+      <c r="E39" s="452"/>
+      <c r="F39" s="452"/>
+      <c r="G39" s="590">
+        <v>0</v>
+      </c>
+      <c r="H39" s="185"/>
+      <c r="I39" s="14"/>
+      <c r="J39" s="14"/>
+      <c r="K39" s="14"/>
+    </row>
+    <row r="40" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A40" s="8"/>
       <c r="B40" s="15"/>
-      <c r="C40" s="325" t="s">
-[...9 lines deleted...]
-    <row r="41" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C40" s="451" t="s">
+        <v>203</v>
+      </c>
+      <c r="D40" s="452"/>
+      <c r="E40" s="452"/>
+      <c r="F40" s="452"/>
+      <c r="G40" s="591">
+        <v>0</v>
+      </c>
+      <c r="H40" s="185"/>
+      <c r="I40" s="14"/>
+      <c r="J40" s="14"/>
+      <c r="K40" s="14"/>
+    </row>
+    <row r="41" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A41" s="8"/>
       <c r="B41" s="15"/>
-      <c r="C41" s="327" t="s">
-[...10 lines deleted...]
-    <row r="42" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C41" s="451" t="s">
+        <v>202</v>
+      </c>
+      <c r="D41" s="452"/>
+      <c r="E41" s="452"/>
+      <c r="F41" s="452"/>
+      <c r="G41" s="591">
+        <v>0</v>
+      </c>
+      <c r="H41" s="185"/>
+      <c r="I41" s="14"/>
+      <c r="J41" s="14"/>
+      <c r="K41" s="14"/>
+    </row>
+    <row r="42" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A42" s="8"/>
       <c r="B42" s="15"/>
-      <c r="C42" s="327" t="s">
-[...10 lines deleted...]
-    <row r="43" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C42" s="457" t="s">
+        <v>206</v>
+      </c>
+      <c r="D42" s="458"/>
+      <c r="E42" s="458"/>
+      <c r="F42" s="458"/>
+      <c r="G42" s="591">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A43" s="8"/>
       <c r="B43" s="15"/>
-      <c r="C43" s="28"/>
-[...29 lines deleted...]
-    <row r="46" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C43" s="451" t="s">
+        <v>205</v>
+      </c>
+      <c r="D43" s="452"/>
+      <c r="E43" s="452"/>
+      <c r="F43" s="452"/>
+      <c r="G43" s="591">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="8"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="451" t="s">
+        <v>204</v>
+      </c>
+      <c r="D44" s="452"/>
+      <c r="E44" s="452"/>
+      <c r="F44" s="452"/>
+      <c r="G44" s="592">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="8"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="449" t="s">
+        <v>59</v>
+      </c>
+      <c r="D45" s="450"/>
+      <c r="E45" s="450"/>
+      <c r="F45" s="450"/>
+      <c r="G45" s="589">
+        <f>SUM(G39:G44)</f>
+        <v>0</v>
+      </c>
+      <c r="H45" s="25"/>
+      <c r="I45" s="14"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+    </row>
+    <row r="46" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="8"/>
       <c r="B46" s="15"/>
-      <c r="C46" s="28"/>
-[...6 lines deleted...]
-      <c r="A47" s="422" t="s">
+      <c r="C46" s="312" t="s">
+        <v>6</v>
+      </c>
+      <c r="D46" s="52"/>
+      <c r="E46" s="52"/>
+      <c r="F46" s="52"/>
+      <c r="G46" s="47">
+        <f>G36+G45</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="8"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="9"/>
+      <c r="D47" s="9"/>
+      <c r="E47" s="9"/>
+      <c r="F47" s="9"/>
+      <c r="G47" s="10"/>
+    </row>
+    <row r="48" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="8"/>
+      <c r="B48" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="C48" s="27"/>
+      <c r="D48" s="9"/>
+      <c r="E48" s="9"/>
+      <c r="F48" s="9"/>
+      <c r="G48" s="10"/>
+    </row>
+    <row r="49" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="8"/>
+      <c r="B49" s="15"/>
+      <c r="C49" s="347" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" s="50"/>
+      <c r="E49" s="50"/>
+      <c r="F49" s="50"/>
+      <c r="G49" s="116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="8"/>
+      <c r="B50" s="15"/>
+      <c r="C50" s="347" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" s="311"/>
+      <c r="E50" s="311"/>
+      <c r="F50" s="311"/>
+      <c r="G50" s="594">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="8"/>
+      <c r="B51" s="15"/>
+      <c r="C51" s="347" t="s">
+        <v>201</v>
+      </c>
+      <c r="D51" s="311"/>
+      <c r="E51" s="311"/>
+      <c r="F51" s="311"/>
+      <c r="G51" s="594">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A52" s="8"/>
+      <c r="B52" s="15"/>
+      <c r="C52" s="348" t="s">
+        <v>211</v>
+      </c>
+      <c r="D52" s="311"/>
+      <c r="E52" s="311"/>
+      <c r="F52" s="311"/>
+      <c r="G52" s="595">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="8"/>
+      <c r="B53" s="15"/>
+      <c r="C53" s="312" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="52"/>
+      <c r="E53" s="52"/>
+      <c r="F53" s="52"/>
+      <c r="G53" s="593">
+        <f>SUM(G49:G52)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="8"/>
+      <c r="B54" s="15"/>
+      <c r="C54" s="312" t="s">
+        <v>54</v>
+      </c>
+      <c r="D54" s="52"/>
+      <c r="E54" s="52"/>
+      <c r="F54" s="52"/>
+      <c r="G54" s="313">
+        <f>G46+G53</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="8"/>
+      <c r="B55" s="15"/>
+      <c r="C55" s="28"/>
+      <c r="D55" s="28"/>
+      <c r="E55" s="28"/>
+      <c r="F55" s="28"/>
+      <c r="G55" s="26"/>
+    </row>
+    <row r="56" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="60" t="s">
+        <v>28</v>
+      </c>
+      <c r="B56" s="29"/>
+      <c r="C56" s="30"/>
+      <c r="D56" s="30"/>
+      <c r="E56" s="30"/>
+      <c r="F56" s="30"/>
+      <c r="G56" s="314"/>
+    </row>
+    <row r="57" spans="1:7" ht="28.8" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="31"/>
+      <c r="B57" s="112"/>
+      <c r="C57" s="453" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" s="453"/>
+      <c r="E57" s="453"/>
+      <c r="F57" s="453"/>
+      <c r="G57" s="315">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="A58" s="8"/>
+      <c r="B58" s="15"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="28"/>
+      <c r="E58" s="28"/>
+      <c r="F58" s="28"/>
+      <c r="G58" s="26"/>
+    </row>
+    <row r="59" spans="1:7" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="454" t="s">
         <v>22</v>
       </c>
-      <c r="B47" s="423"/>
-[...140 lines deleted...]
-    <row r="63" spans="3:7" x14ac:dyDescent="0.2">
+      <c r="B59" s="455"/>
+      <c r="C59" s="455"/>
+      <c r="D59" s="455"/>
+      <c r="E59" s="455"/>
+      <c r="F59" s="455"/>
+      <c r="G59" s="456"/>
+    </row>
+    <row r="60" spans="1:7" ht="78" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="446" t="s">
+        <v>125</v>
+      </c>
+      <c r="B60" s="447"/>
+      <c r="C60" s="447"/>
+      <c r="D60" s="447"/>
+      <c r="E60" s="447"/>
+      <c r="F60" s="447"/>
+      <c r="G60" s="448"/>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="E63" s="14"/>
       <c r="F63" s="14"/>
     </row>
+    <row r="64" spans="1:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E64" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="F64" s="43" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="65" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C65" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E65" s="13" t="s">
+        <v>44</v>
+      </c>
+      <c r="F65" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="G65" s="11" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="66" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C66" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="F66" s="43" t="s">
+        <v>139</v>
+      </c>
+      <c r="G66" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="67" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C67" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="F67" s="43" t="s">
+        <v>140</v>
+      </c>
+      <c r="G67" s="13" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="68" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C68" s="11"/>
+      <c r="E68" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="F68" s="43"/>
+      <c r="G68" s="13" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="69" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E69" s="11" t="s">
+        <v>130</v>
+      </c>
+      <c r="F69" s="14"/>
+      <c r="G69" s="13" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="70" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C70" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="E70" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F70" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="G70" s="17" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="71" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C71" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E71" s="11" t="s">
+        <v>138</v>
+      </c>
+      <c r="F71" s="43" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="72" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C72" s="11" t="s">
+        <v>63</v>
+      </c>
+      <c r="E72" s="14"/>
+      <c r="F72" s="43" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="73" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C73" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="E73" s="14"/>
+      <c r="F73" s="43" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="74" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E74" s="14"/>
+      <c r="F74" s="43" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="75" spans="3:7" hidden="1" x14ac:dyDescent="0.25">
+      <c r="E75" s="14"/>
+      <c r="F75" s="14"/>
+    </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="w7PTdwW719TY/Za+hnSjeYJn+zK60XhJ0rmhqW419oFRJEp8CBBvLw4Ox4dWggqFqhDVf39aPnBejZ84DU0BcQ==" saltValue="qRKEqJNjJKaUyCpRVDRNBQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="10">
+  <sheetProtection algorithmName="SHA-512" hashValue="YfiEi8hzLJOy7eF3sTyFY9nAKpctMZXv5xIdOHj5PXXuBEX4M6/ihaZfojAYdVdqfjgynOpHvUG382P4X+7dyg==" saltValue="QB8bAWPtUSGzfYZukOZcoA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="15">
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="C43:F43"/>
+    <mergeCell ref="C44:F44"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="A3:G5"/>
-    <mergeCell ref="A48:G48"/>
-[...1 lines deleted...]
-    <mergeCell ref="C34:F34"/>
+    <mergeCell ref="A60:G60"/>
     <mergeCell ref="C45:F45"/>
-    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="C57:F57"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="C42:F42"/>
   </mergeCells>
   <dataValidations count="12">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F10" xr:uid="{00000000-0002-0000-0200-000001000000}">
-      <formula1>$C$58:$C$61</formula1>
+      <formula1>$C$70:$C$73</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F16" xr:uid="{00000000-0002-0000-0200-000002000000}">
-      <formula1>$F$58:$F$62</formula1>
+      <formula1>$F$70:$F$74</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15" xr:uid="{00000000-0002-0000-0200-000003000000}">
-      <formula1>$F$52:$F$55</formula1>
+      <formula1>$F$64:$F$67</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showErrorMessage="1" sqref="D16" xr:uid="{00000000-0002-0000-0200-000006000000}"/>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G45" xr:uid="{F936B87A-FB06-4EFD-AF7C-C36EDAF30B88}">
-[...3 lines deleted...]
-      <formula1>0.1*G42</formula1>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="No Value Gap" error="Value Gap is the gap between TDC and FMV. If you do not project a Value Gap, funds may not be awarded for Value Gap." sqref="G57" xr:uid="{F936B87A-FB06-4EFD-AF7C-C36EDAF30B88}">
+      <formula1>G54</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F17" xr:uid="{00000000-0002-0000-0200-000000000000}">
-      <formula1>$G$53:$G$58</formula1>
+      <formula1>$G$65:$G$70</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Choose One" sqref="D9:E10" xr:uid="{00000000-0002-0000-0200-000004000000}">
-      <formula1>$E$55:$E$55</formula1>
+      <formula1>$E$67:$E$67</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F9" xr:uid="{00000000-0002-0000-0200-000005000000}">
-      <formula1>$E$52:$E$59</formula1>
+      <formula1>$E$64:$E$71</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{CE28829D-B96B-44B1-ABEA-ADA5636B1B20}">
       <formula1>70</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F12 G27:G30 G34 G39" xr:uid="{64303275-725A-45E4-9140-BDFC31E05E82}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only." sqref="F12 G31:G35 G39:G44 G49:G52 F26:F27" xr:uid="{64303275-725A-45E4-9140-BDFC31E05E82}">
       <formula1>-1</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only" prompt="Include finished, above-ground square feet." sqref="F11" xr:uid="{A40F8159-E160-4355-8F2E-4FD3DF36FCA1}">
       <formula1>1</formula1>
     </dataValidation>
+    <dataValidation allowBlank="1" sqref="F25" xr:uid="{51FB060A-AD62-4930-8697-EFC78F953D2C}"/>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A18" sqref="A18:F18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="129" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="7" max="7" width="39.88671875" style="124" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A2" s="452" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="483" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="484"/>
+      <c r="C1" s="484"/>
+      <c r="D1" s="484"/>
+      <c r="E1" s="484"/>
+      <c r="F1" s="485"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="486" t="s">
         <v>102</v>
       </c>
-      <c r="B2" s="453"/>
-[...37 lines deleted...]
-      <c r="B6" s="99" t="s">
+      <c r="B2" s="487"/>
+      <c r="C2" s="487"/>
+      <c r="D2" s="487"/>
+      <c r="E2" s="487"/>
+      <c r="F2" s="488"/>
+    </row>
+    <row r="3" spans="1:8" ht="125.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="489" t="s">
+        <v>196</v>
+      </c>
+      <c r="B3" s="490"/>
+      <c r="C3" s="490"/>
+      <c r="D3" s="490"/>
+      <c r="E3" s="490"/>
+      <c r="F3" s="491"/>
+      <c r="G3" s="125"/>
+    </row>
+    <row r="4" spans="1:8" ht="2.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="492"/>
+      <c r="B4" s="493"/>
+      <c r="C4" s="493"/>
+      <c r="D4" s="493"/>
+      <c r="E4" s="493"/>
+      <c r="F4" s="494"/>
+      <c r="H4" s="80"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="86"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+    </row>
+    <row r="6" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="97" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="97" t="s">
         <v>83</v>
       </c>
-      <c r="C6" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="100" t="s">
+      <c r="C6" s="98" t="s">
+        <v>135</v>
+      </c>
+      <c r="D6" s="98" t="s">
+        <v>133</v>
+      </c>
+      <c r="E6" s="98" t="s">
+        <v>103</v>
+      </c>
+      <c r="F6" s="98" t="s">
         <v>134</v>
       </c>
-      <c r="E6" s="100" t="s">
-[...8 lines deleted...]
-      <c r="A7" s="113" t="s">
+      <c r="H6" s="99"/>
+    </row>
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="114" t="s">
+      <c r="B7" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="112"/>
-[...3 lines deleted...]
-      <c r="E7" s="90" t="s">
+      <c r="C7" s="109"/>
+      <c r="D7" s="88">
+        <v>0</v>
+      </c>
+      <c r="E7" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F7" s="96"/>
-[...2 lines deleted...]
-      <c r="A8" s="113" t="s">
+      <c r="F7" s="94"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B8" s="114" t="s">
+      <c r="B8" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C8" s="112"/>
-[...3 lines deleted...]
-      <c r="E8" s="90" t="s">
+      <c r="C8" s="109"/>
+      <c r="D8" s="90">
+        <v>0</v>
+      </c>
+      <c r="E8" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F8" s="96"/>
-[...2 lines deleted...]
-      <c r="A9" s="113" t="s">
+      <c r="F8" s="94"/>
+    </row>
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="114" t="s">
+      <c r="B9" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="112"/>
-[...3 lines deleted...]
-      <c r="E9" s="90" t="s">
+      <c r="C9" s="109"/>
+      <c r="D9" s="90">
+        <v>0</v>
+      </c>
+      <c r="E9" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="96"/>
-[...2 lines deleted...]
-      <c r="A10" s="113" t="s">
+      <c r="F9" s="94"/>
+    </row>
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B10" s="114" t="s">
+      <c r="B10" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C10" s="112"/>
-[...3 lines deleted...]
-      <c r="E10" s="90" t="s">
+      <c r="C10" s="109"/>
+      <c r="D10" s="90">
+        <v>0</v>
+      </c>
+      <c r="E10" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F10" s="96"/>
-[...2 lines deleted...]
-      <c r="A11" s="113" t="s">
+      <c r="F10" s="94"/>
+    </row>
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="114" t="s">
+      <c r="B11" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C11" s="112"/>
-[...3 lines deleted...]
-      <c r="E11" s="90" t="s">
+      <c r="C11" s="109"/>
+      <c r="D11" s="90">
+        <v>0</v>
+      </c>
+      <c r="E11" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F11" s="96"/>
-[...2 lines deleted...]
-      <c r="A12" s="113" t="s">
+      <c r="F11" s="94"/>
+    </row>
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="114" t="s">
+      <c r="B12" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="112"/>
-[...3 lines deleted...]
-      <c r="E12" s="90" t="s">
+      <c r="C12" s="109"/>
+      <c r="D12" s="90">
+        <v>0</v>
+      </c>
+      <c r="E12" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F12" s="96"/>
+      <c r="F12" s="94"/>
       <c r="H12" s="5"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="113" t="s">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="110" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="114" t="s">
+      <c r="B13" s="111" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="112"/>
-[...3 lines deleted...]
-      <c r="E13" s="90" t="s">
+      <c r="C13" s="109"/>
+      <c r="D13" s="91">
+        <v>0</v>
+      </c>
+      <c r="E13" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="F13" s="96"/>
+      <c r="F13" s="94"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="113" t="s">
+    <row r="14" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="87"/>
+      <c r="B14" s="101"/>
+      <c r="C14" s="126" t="s">
+        <v>27</v>
+      </c>
+      <c r="D14" s="115">
+        <f>SUM(D7:D13)</f>
+        <v>0</v>
+      </c>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="5"/>
+      <c r="B15" s="102"/>
+      <c r="C15" s="103"/>
+      <c r="D15" s="104"/>
+      <c r="E15" s="102"/>
+      <c r="F15" s="102"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="5"/>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="455" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="455"/>
+      <c r="C17" s="455"/>
+      <c r="D17" s="455"/>
+      <c r="E17" s="455"/>
+      <c r="F17" s="455"/>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="480"/>
+      <c r="B18" s="481"/>
+      <c r="C18" s="481"/>
+      <c r="D18" s="481"/>
+      <c r="E18" s="481"/>
+      <c r="F18" s="482"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="6"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+    </row>
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+    </row>
+    <row r="22" spans="1:8" ht="94.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="B14" s="114" t="s">
+      <c r="B23" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="112"/>
-[...3 lines deleted...]
-      <c r="E14" s="90" t="s">
+      <c r="C23" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="F14" s="96"/>
-[...137 lines deleted...]
-      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="127"/>
       <c r="B27" s="3" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-      </c>
+        <v>14</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
-        <v>11</v>
-[...8 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
-        <v>12</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:8" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      <c r="A31" s="132"/>
+        <v>52</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
-        <v>14</v>
-[...3 lines deleted...]
-      <c r="A32" s="3"/>
+        <v>25</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>4</v>
-[...21 lines deleted...]
-      <c r="B36" s="3" t="s">
         <v>96</v>
       </c>
     </row>
+    <row r="33" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="34" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="35" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="36" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="ba40EjLcVa42YGi+Br1zOZenp1eJ6ogzehDJPd6vjLgD/xNFbklDmpSoPkccTt75P4iIw+AWvWz+PMDlhcPHWA==" saltValue="SxHpfBBsg1ocD0WnBmzRww==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="hwIRUDleg6i6mAYDL2802dy3gFcrDzty2iGO0LUzu+rpRHTXYtWw9QieTzAavt7agzdIJLwswx/HbssbjeMSHQ==" saltValue="wYNyeuzihVa08EC+l7Hifg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="A21:F21"/>
-    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A17:F17"/>
+    <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <dataValidations count="4">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A17" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
-      <formula1>$A$27:$A$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A7:A13" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
+      <formula1>$A$23:$A$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E17" xr:uid="{00000000-0002-0000-0100-000002000000}">
-      <formula1>$C$27:$C$29</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E7:E13" xr:uid="{00000000-0002-0000-0100-000002000000}">
+      <formula1>$C$23:$C$25</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B17" xr:uid="{00000000-0002-0000-0100-000000000000}">
-      <formula1>$B$27:$B$36</formula1>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:B13" xr:uid="{00000000-0002-0000-0100-000000000000}">
+      <formula1>$B$23:$B$32</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only._x000a_" sqref="D7:D17" xr:uid="{E82B11F9-2DE7-41AC-9DA9-C48D94456E38}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole numbers only._x000a_" sqref="D7:D13" xr:uid="{E82B11F9-2DE7-41AC-9DA9-C48D94456E38}">
       <formula1>-1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet5">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H13" sqref="H13"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="6" width="9.140625" style="35"/>
+    <col min="1" max="1" width="19.88671875" style="35" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="35" customWidth="1"/>
+    <col min="3" max="6" width="9.109375" style="35"/>
     <col min="7" max="8" width="24" style="35" customWidth="1"/>
-    <col min="9" max="9" width="9.140625" style="35" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="35"/>
+    <col min="9" max="9" width="9.109375" style="35" customWidth="1"/>
+    <col min="10" max="10" width="9.44140625" style="35" customWidth="1"/>
+    <col min="11" max="16384" width="9.109375" style="35"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="18.75" x14ac:dyDescent="0.3">
-[...12 lines deleted...]
-      <c r="A2" s="482" t="s">
+    <row r="1" spans="1:10" ht="18" x14ac:dyDescent="0.35">
+      <c r="A1" s="513" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="514"/>
+      <c r="C1" s="514"/>
+      <c r="D1" s="514"/>
+      <c r="E1" s="514"/>
+      <c r="F1" s="514"/>
+      <c r="G1" s="514"/>
+      <c r="H1" s="515"/>
+    </row>
+    <row r="2" spans="1:10" ht="23.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="516" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="483"/>
-[...20 lines deleted...]
-      <c r="A4" s="485" t="s">
+      <c r="B2" s="517"/>
+      <c r="C2" s="517"/>
+      <c r="D2" s="517"/>
+      <c r="E2" s="517"/>
+      <c r="F2" s="517"/>
+      <c r="G2" s="517"/>
+      <c r="H2" s="518"/>
+    </row>
+    <row r="3" spans="1:10" ht="52.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="523" t="s">
+        <v>197</v>
+      </c>
+      <c r="B3" s="524"/>
+      <c r="C3" s="524"/>
+      <c r="D3" s="524"/>
+      <c r="E3" s="524"/>
+      <c r="F3" s="524"/>
+      <c r="G3" s="524"/>
+      <c r="H3" s="525"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="519" t="s">
         <v>5</v>
       </c>
-      <c r="B4" s="486"/>
-[...4 lines deleted...]
-      <c r="G4" s="486"/>
+      <c r="B4" s="520"/>
+      <c r="C4" s="520"/>
+      <c r="D4" s="520"/>
+      <c r="E4" s="520"/>
+      <c r="F4" s="520"/>
+      <c r="G4" s="520"/>
       <c r="H4" s="45"/>
       <c r="I4" s="4"/>
     </row>
-    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="487" t="s">
+    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="521" t="s">
         <v>51</v>
       </c>
-      <c r="B5" s="488"/>
-[...4 lines deleted...]
-      <c r="G5" s="488"/>
+      <c r="B5" s="522"/>
+      <c r="C5" s="522"/>
+      <c r="D5" s="522"/>
+      <c r="E5" s="522"/>
+      <c r="F5" s="522"/>
+      <c r="G5" s="522"/>
       <c r="H5" s="48">
-        <f>'1 - Project Info'!G42</f>
+        <f>'1 - Project Info'!G54</f>
         <v>0</v>
       </c>
       <c r="I5" s="4"/>
     </row>
-    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G6" s="478"/>
+    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="511" t="s">
+        <v>124</v>
+      </c>
+      <c r="B6" s="512"/>
+      <c r="C6" s="512"/>
+      <c r="D6" s="512"/>
+      <c r="E6" s="512"/>
+      <c r="F6" s="512"/>
+      <c r="G6" s="512"/>
       <c r="H6" s="48">
-        <f>'1 - Project Info'!G45</f>
+        <f>'1 - Project Info'!G57</f>
         <v>0</v>
       </c>
       <c r="I6" s="4"/>
     </row>
-    <row r="7" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="469" t="s">
+    <row r="7" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="503" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="470"/>
-[...4 lines deleted...]
-      <c r="G7" s="470"/>
+      <c r="B7" s="504"/>
+      <c r="C7" s="504"/>
+      <c r="D7" s="504"/>
+      <c r="E7" s="504"/>
+      <c r="F7" s="504"/>
+      <c r="G7" s="504"/>
       <c r="H7" s="48">
         <f>H5-H6</f>
         <v>0</v>
       </c>
       <c r="I7" s="36"/>
       <c r="J7" s="37"/>
     </row>
-    <row r="8" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="184"/>
+    <row r="8" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="179"/>
       <c r="B8" s="69"/>
       <c r="C8" s="69"/>
       <c r="D8" s="69"/>
       <c r="E8" s="69"/>
       <c r="F8" s="69"/>
       <c r="G8" s="69"/>
-      <c r="H8" s="185"/>
+      <c r="H8" s="180"/>
       <c r="I8" s="36"/>
       <c r="J8" s="37"/>
     </row>
-    <row r="9" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="G9" s="240"/>
+    <row r="9" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="232" t="s">
+        <v>171</v>
+      </c>
+      <c r="B9" s="233"/>
+      <c r="C9" s="233"/>
+      <c r="D9" s="233"/>
+      <c r="E9" s="233"/>
+      <c r="F9" s="233"/>
+      <c r="G9" s="234"/>
       <c r="H9" s="48">
-        <f>'1 - Project Info'!G27+'1 - Project Info'!G29</f>
-[...2 lines deleted...]
-      <c r="I9" s="154"/>
+        <f>'1 - Project Info'!G31+'1 - Project Info'!G33</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="149"/>
       <c r="J9" s="37"/>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="33"/>
       <c r="B10" s="32"/>
       <c r="C10" s="32"/>
       <c r="D10" s="32"/>
       <c r="E10" s="32"/>
       <c r="F10" s="32"/>
       <c r="G10" s="32"/>
       <c r="H10" s="34"/>
       <c r="I10" s="4"/>
     </row>
-    <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:10" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="67" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B11" s="32"/>
       <c r="C11" s="32"/>
       <c r="D11" s="32"/>
       <c r="E11" s="32"/>
       <c r="F11" s="32"/>
       <c r="G11" s="32"/>
       <c r="H11" s="61"/>
       <c r="I11" s="4"/>
     </row>
-    <row r="12" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="62" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B12" s="63"/>
       <c r="C12" s="63"/>
       <c r="D12" s="63"/>
       <c r="E12" s="63"/>
       <c r="F12" s="63"/>
       <c r="G12" s="63"/>
       <c r="H12" s="39"/>
       <c r="I12" s="4"/>
     </row>
-    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="68" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="B13" s="40"/>
       <c r="C13" s="40"/>
       <c r="D13" s="40"/>
       <c r="E13" s="40"/>
       <c r="F13" s="40"/>
       <c r="G13" s="40"/>
-      <c r="H13" s="186">
+      <c r="H13" s="181">
         <v>0</v>
       </c>
       <c r="I13" s="4"/>
     </row>
-    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="H14" s="117">
+    <row r="14" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="235" t="s">
+        <v>168</v>
+      </c>
+      <c r="B14" s="233"/>
+      <c r="C14" s="233"/>
+      <c r="D14" s="233"/>
+      <c r="E14" s="233"/>
+      <c r="F14" s="233"/>
+      <c r="G14" s="233"/>
+      <c r="H14" s="114">
         <v>0</v>
       </c>
       <c r="I14" s="59"/>
     </row>
-    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="94" t="s">
+    <row r="15" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B15" s="475" t="s">
+      <c r="B15" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C15" s="476"/>
-[...4 lines deleted...]
-      <c r="H15" s="117">
+      <c r="C15" s="510"/>
+      <c r="D15" s="510"/>
+      <c r="E15" s="510"/>
+      <c r="F15" s="510"/>
+      <c r="G15" s="510"/>
+      <c r="H15" s="114">
         <v>0</v>
       </c>
       <c r="I15" s="57"/>
     </row>
-    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="94" t="s">
+    <row r="16" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B16" s="475" t="s">
+      <c r="B16" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C16" s="476"/>
-[...4 lines deleted...]
-      <c r="H16" s="117">
+      <c r="C16" s="510"/>
+      <c r="D16" s="510"/>
+      <c r="E16" s="510"/>
+      <c r="F16" s="510"/>
+      <c r="G16" s="510"/>
+      <c r="H16" s="114">
         <v>0</v>
       </c>
       <c r="I16" s="57"/>
     </row>
-    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="94" t="s">
+    <row r="17" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B17" s="475" t="s">
+      <c r="B17" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C17" s="476"/>
-[...4 lines deleted...]
-      <c r="H17" s="117">
+      <c r="C17" s="510"/>
+      <c r="D17" s="510"/>
+      <c r="E17" s="510"/>
+      <c r="F17" s="510"/>
+      <c r="G17" s="510"/>
+      <c r="H17" s="114">
         <v>0</v>
       </c>
       <c r="I17" s="57"/>
     </row>
-    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="94" t="s">
+    <row r="18" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B18" s="475" t="s">
+      <c r="B18" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C18" s="476"/>
-[...4 lines deleted...]
-      <c r="H18" s="117">
+      <c r="C18" s="510"/>
+      <c r="D18" s="510"/>
+      <c r="E18" s="510"/>
+      <c r="F18" s="510"/>
+      <c r="G18" s="510"/>
+      <c r="H18" s="114">
         <v>0</v>
       </c>
       <c r="I18" s="57"/>
     </row>
-    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="94" t="s">
+    <row r="19" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B19" s="475" t="s">
+      <c r="B19" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C19" s="476"/>
-[...4 lines deleted...]
-      <c r="H19" s="117">
+      <c r="C19" s="510"/>
+      <c r="D19" s="510"/>
+      <c r="E19" s="510"/>
+      <c r="F19" s="510"/>
+      <c r="G19" s="510"/>
+      <c r="H19" s="114">
         <v>0</v>
       </c>
       <c r="I19" s="57"/>
     </row>
-    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="94" t="s">
+    <row r="20" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B20" s="475" t="s">
+      <c r="B20" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C20" s="476"/>
-[...4 lines deleted...]
-      <c r="H20" s="117">
+      <c r="C20" s="510"/>
+      <c r="D20" s="510"/>
+      <c r="E20" s="510"/>
+      <c r="F20" s="510"/>
+      <c r="G20" s="510"/>
+      <c r="H20" s="114">
         <v>0</v>
       </c>
       <c r="I20" s="57"/>
     </row>
-    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="94" t="s">
+    <row r="21" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B21" s="475" t="s">
+      <c r="B21" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C21" s="476"/>
-[...4 lines deleted...]
-      <c r="H21" s="117">
+      <c r="C21" s="510"/>
+      <c r="D21" s="510"/>
+      <c r="E21" s="510"/>
+      <c r="F21" s="510"/>
+      <c r="G21" s="510"/>
+      <c r="H21" s="114">
         <v>0</v>
       </c>
       <c r="I21" s="57"/>
     </row>
-    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="94" t="s">
+    <row r="22" spans="1:10" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="92" t="s">
         <v>93</v>
       </c>
-      <c r="B22" s="475" t="s">
+      <c r="B22" s="509" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="476"/>
-[...4 lines deleted...]
-      <c r="H22" s="117">
+      <c r="C22" s="510"/>
+      <c r="D22" s="510"/>
+      <c r="E22" s="510"/>
+      <c r="F22" s="510"/>
+      <c r="G22" s="510"/>
+      <c r="H22" s="114">
         <v>0</v>
       </c>
       <c r="I22" s="57"/>
     </row>
-    <row r="23" spans="1:10" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="471" t="s">
+    <row r="23" spans="1:10" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="505" t="s">
         <v>58</v>
       </c>
-      <c r="B23" s="472"/>
-[...4 lines deleted...]
-      <c r="G23" s="472"/>
+      <c r="B23" s="506"/>
+      <c r="C23" s="506"/>
+      <c r="D23" s="506"/>
+      <c r="E23" s="506"/>
+      <c r="F23" s="506"/>
+      <c r="G23" s="506"/>
       <c r="H23" s="64">
         <f>SUM(H13:H22)</f>
         <v>0</v>
       </c>
       <c r="I23" s="59" t="str">
         <f>IF(H23&gt;H7,"Please check figures; Contributions exceed Anticipated Value Gap",IF(H23&lt;H7,"Contributions do not equal need. Please ensure all Value Gap Contributions are entered in lines above",""))</f>
         <v/>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:10" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="65"/>
       <c r="B24" s="66"/>
       <c r="C24" s="66"/>
       <c r="D24" s="66"/>
       <c r="E24" s="66"/>
       <c r="F24" s="66"/>
       <c r="G24" s="66"/>
       <c r="H24" s="1"/>
     </row>
-    <row r="25" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="H25" s="80"/>
+    <row r="25" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="507" t="s">
+        <v>178</v>
+      </c>
+      <c r="B25" s="508"/>
+      <c r="C25" s="508"/>
+      <c r="D25" s="508"/>
+      <c r="E25" s="508"/>
+      <c r="F25" s="508"/>
+      <c r="G25" s="508"/>
+      <c r="H25" s="79"/>
       <c r="I25" s="71" t="str">
         <f>IF(H25=0,"Be sure to enter a number here","")</f>
         <v>Be sure to enter a number here</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G26" s="462"/>
+    <row r="26" spans="1:10" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="495" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26" s="496"/>
+      <c r="C26" s="496"/>
+      <c r="D26" s="496"/>
+      <c r="E26" s="496"/>
+      <c r="F26" s="496"/>
+      <c r="G26" s="496"/>
       <c r="H26" s="72">
         <f>(H13)*H25</f>
         <v>0</v>
       </c>
       <c r="I26" s="38"/>
       <c r="J26" s="37"/>
     </row>
-    <row r="27" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="41"/>
       <c r="B27" s="42"/>
       <c r="C27" s="42"/>
       <c r="D27" s="42"/>
       <c r="E27" s="42"/>
       <c r="F27" s="42"/>
       <c r="G27" s="42"/>
       <c r="H27" s="37"/>
     </row>
-    <row r="28" spans="1:10" s="102" customFormat="1" ht="34.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="463" t="str">
+    <row r="28" spans="1:10" s="100" customFormat="1" ht="34.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="497" t="str">
         <f>IF(H23&gt;H7,"Explanation, clarification, and additional explanation. Please include in your explanation why Value Gap Sources (Cell I22) do not equal Anticipated Value Gap Per Unit (Cell I7)","Explanation, clarification or additional information if needed:")</f>
         <v>Explanation, clarification or additional information if needed:</v>
       </c>
-      <c r="B28" s="464"/>
-[...17 lines deleted...]
-    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.2">
+      <c r="B28" s="498"/>
+      <c r="C28" s="498"/>
+      <c r="D28" s="498"/>
+      <c r="E28" s="498"/>
+      <c r="F28" s="498"/>
+      <c r="G28" s="498"/>
+      <c r="H28" s="499"/>
+    </row>
+    <row r="29" spans="1:10" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="500"/>
+      <c r="B29" s="501"/>
+      <c r="C29" s="501"/>
+      <c r="D29" s="501"/>
+      <c r="E29" s="501"/>
+      <c r="F29" s="501"/>
+      <c r="G29" s="501"/>
+      <c r="H29" s="502"/>
+    </row>
+    <row r="32" spans="1:10" hidden="1" x14ac:dyDescent="0.3">
       <c r="B32" s="35" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="33" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B33" s="35" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B34" s="35" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.2">
+    <row r="35" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
       <c r="B35" s="4" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.2"/>
+        <v>132</v>
+      </c>
+    </row>
+    <row r="36" spans="2:2" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="kfb7ly+kx2sc0Qul2/lqLKmGVEnc2P7mc+E0Jkoh5PhQrmZIzO6j3N6qWws6/xYUM+VBHTA/mzB7LBuQl2BeRA==" saltValue="2eysYY0SVNVhsGMWNwqb+g==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="lgjh/8Fj4lBT+QPZs+6i4iTxEsiduT8KPR52zGUgGntWrqwpknOdtX1FgOI0o6p/inHT05tVQvt/wk9G3Ixavg==" saltValue="5yfaax7cP9LBe3BjJnKYKw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <dataConsolidate/>
   <mergeCells count="20">
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A26:G26"/>
     <mergeCell ref="A28:H28"/>
     <mergeCell ref="A29:H29"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A23:G23"/>
     <mergeCell ref="A25:G25"/>
     <mergeCell ref="B15:G15"/>
     <mergeCell ref="B16:G16"/>
     <mergeCell ref="B17:G17"/>
     <mergeCell ref="B18:G18"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B20:G20"/>
     <mergeCell ref="B21:G21"/>
     <mergeCell ref="B22:G22"/>
   </mergeCells>
   <conditionalFormatting sqref="A28">
     <cfRule type="expression" dxfId="1" priority="1" stopIfTrue="1">
@@ -8163,675 +8280,687 @@
     <dataValidation errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 24, below." sqref="H23" xr:uid="{00000000-0002-0000-0400-000002000000}"/>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A15:A22" xr:uid="{00000000-0002-0000-0400-000004000000}">
       <formula1>$B$32:$B$35</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Request Exceeds Need" error="This request is greater than the stated need. To correct, reduce this request amount or adjust land acquisition expenses listed in the Project Info tab." promptTitle="For CLT Units Only" prompt="Only CLT units are eligible to request Impact Funds for land acquisition, utility connections and demolition. " sqref="H14" xr:uid="{9DF820AC-4BCA-471E-9232-0169CA8D7995}">
       <formula1>H9</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Sources not equal to need" error="Value Gap request exceeds need. See cell H6. Reduce request amount or correct Project Info tab." sqref="H13" xr:uid="{6FFC344E-8DBD-4E58-AA0E-BB9193ED27F3}">
       <formula1>H7</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="H25" xr:uid="{A3B0486D-0D6D-4FAA-86ED-721425612E98}">
       <formula1>1</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="89" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Sheet6">
     <tabColor theme="6" tint="0.39997558519241921"/>
   </sheetPr>
-  <dimension ref="A1:K48"/>
+  <dimension ref="A1:K49"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C6" sqref="C6"/>
+      <selection activeCell="F24" sqref="F24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.85546875" style="151" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="151"/>
+    <col min="1" max="1" width="19.88671875" style="146" customWidth="1"/>
+    <col min="2" max="2" width="9.109375" style="146" customWidth="1"/>
+    <col min="3" max="3" width="26.33203125" style="146" customWidth="1"/>
+    <col min="4" max="4" width="14.44140625" style="146" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="146" customWidth="1"/>
+    <col min="6" max="6" width="21.109375" style="146" customWidth="1"/>
+    <col min="7" max="7" width="8.33203125" style="146" customWidth="1"/>
+    <col min="8" max="8" width="9.44140625" style="146" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="146"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A2" s="543" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="562" t="s">
+        <v>180</v>
+      </c>
+      <c r="B1" s="563"/>
+      <c r="C1" s="563"/>
+      <c r="D1" s="563"/>
+      <c r="E1" s="563"/>
+      <c r="F1" s="564"/>
+    </row>
+    <row r="2" spans="1:8" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="577" t="s">
+        <v>122</v>
+      </c>
+      <c r="B2" s="578"/>
+      <c r="C2" s="578"/>
+      <c r="D2" s="578"/>
+      <c r="E2" s="578"/>
+      <c r="F2" s="579"/>
+    </row>
+    <row r="3" spans="1:8" ht="124.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="580" t="s">
+        <v>179</v>
+      </c>
+      <c r="B3" s="581"/>
+      <c r="C3" s="581"/>
+      <c r="D3" s="581"/>
+      <c r="E3" s="581"/>
+      <c r="F3" s="582"/>
+    </row>
+    <row r="4" spans="1:8" s="147" customFormat="1" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="156"/>
+      <c r="B4" s="156"/>
+      <c r="C4" s="157"/>
+    </row>
+    <row r="5" spans="1:8" s="148" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="532" t="s">
+        <v>113</v>
+      </c>
+      <c r="B5" s="533"/>
+      <c r="C5" s="534"/>
+      <c r="D5" s="182"/>
+      <c r="E5" s="161"/>
+      <c r="F5" s="161"/>
+    </row>
+    <row r="6" spans="1:8" s="148" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="585" t="s">
+        <v>188</v>
+      </c>
+      <c r="B6" s="586"/>
+      <c r="C6" s="317"/>
+      <c r="D6" s="182"/>
+      <c r="E6" s="161"/>
+      <c r="F6" s="161"/>
+    </row>
+    <row r="7" spans="1:8" s="148" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="587" t="s">
+        <v>189</v>
+      </c>
+      <c r="B7" s="588"/>
+      <c r="C7" s="117">
+        <v>0</v>
+      </c>
+      <c r="D7" s="182"/>
+      <c r="E7" s="161"/>
+      <c r="F7" s="161"/>
+    </row>
+    <row r="8" spans="1:8" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="583" t="s">
+        <v>190</v>
+      </c>
+      <c r="B8" s="584"/>
+      <c r="C8" s="318">
+        <v>0</v>
+      </c>
+      <c r="D8" s="160"/>
+      <c r="E8" s="160"/>
+      <c r="F8" s="149"/>
+    </row>
+    <row r="9" spans="1:8" s="149" customFormat="1" ht="20.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="158"/>
+      <c r="B9" s="159"/>
+      <c r="C9" s="160"/>
+      <c r="D9" s="160"/>
+      <c r="E9" s="160"/>
+    </row>
+    <row r="10" spans="1:8" s="150" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="535" t="s">
+        <v>191</v>
+      </c>
+      <c r="B10" s="536"/>
+      <c r="C10" s="536"/>
+      <c r="D10" s="536"/>
+      <c r="E10" s="536"/>
+      <c r="F10" s="537"/>
+    </row>
+    <row r="11" spans="1:8" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="568" t="s">
+        <v>124</v>
+      </c>
+      <c r="B11" s="569"/>
+      <c r="C11" s="569"/>
+      <c r="D11" s="569"/>
+      <c r="E11" s="570"/>
+      <c r="F11" s="236">
+        <f>'1 - Project Info'!G57</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="151"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="571" t="s">
+        <v>80</v>
+      </c>
+      <c r="B12" s="572"/>
+      <c r="C12" s="572"/>
+      <c r="D12" s="572"/>
+      <c r="E12" s="573"/>
+      <c r="F12" s="117">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="574" t="s">
+        <v>99</v>
+      </c>
+      <c r="B13" s="575"/>
+      <c r="C13" s="575"/>
+      <c r="D13" s="575"/>
+      <c r="E13" s="576"/>
+      <c r="F13" s="106">
+        <f>SUM(F11:F12)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="15.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="538" t="s">
+        <v>100</v>
+      </c>
+      <c r="B14" s="539"/>
+      <c r="C14" s="539"/>
+      <c r="D14" s="539"/>
+      <c r="E14" s="540"/>
+      <c r="F14" s="107">
+        <f>F13-F18</f>
+        <v>0</v>
+      </c>
+      <c r="G14" s="149"/>
+      <c r="H14" s="149"/>
+    </row>
+    <row r="15" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="169"/>
+      <c r="B15" s="170"/>
+      <c r="C15" s="170"/>
+      <c r="D15" s="170"/>
+      <c r="E15" s="170"/>
+      <c r="F15" s="34"/>
+    </row>
+    <row r="16" spans="1:8" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="535" t="s">
+        <v>192</v>
+      </c>
+      <c r="B16" s="536"/>
+      <c r="C16" s="536"/>
+      <c r="D16" s="536"/>
+      <c r="E16" s="536"/>
+      <c r="F16" s="537"/>
+    </row>
+    <row r="17" spans="1:7" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="565" t="s">
+        <v>142</v>
+      </c>
+      <c r="B17" s="566"/>
+      <c r="C17" s="566"/>
+      <c r="D17" s="566"/>
+      <c r="E17" s="566"/>
+      <c r="F17" s="567"/>
+    </row>
+    <row r="18" spans="1:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="A18" s="162" t="s">
+        <v>78</v>
+      </c>
+      <c r="B18" s="163"/>
+      <c r="C18" s="164"/>
+      <c r="D18" s="165"/>
+      <c r="E18" s="165"/>
+      <c r="F18" s="122">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="162" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" s="163"/>
+      <c r="C19" s="164"/>
+      <c r="D19" s="165"/>
+      <c r="E19" s="165"/>
+      <c r="F19" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="162" t="s">
+        <v>81</v>
+      </c>
+      <c r="B20" s="163"/>
+      <c r="C20" s="164"/>
+      <c r="D20" s="165"/>
+      <c r="E20" s="165"/>
+      <c r="F20" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="166" t="s">
+        <v>143</v>
+      </c>
+      <c r="B21" s="163"/>
+      <c r="C21" s="167"/>
+      <c r="D21" s="165"/>
+      <c r="E21" s="165"/>
+      <c r="F21" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="166" t="s">
+        <v>168</v>
+      </c>
+      <c r="B22" s="163"/>
+      <c r="C22" s="167"/>
+      <c r="D22" s="165"/>
+      <c r="E22" s="333"/>
+      <c r="F22" s="105">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="14.4" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="529" t="s">
+        <v>97</v>
+      </c>
+      <c r="B23" s="530"/>
+      <c r="C23" s="530"/>
+      <c r="D23" s="531"/>
+      <c r="E23" s="168"/>
+      <c r="F23" s="105">
+        <v>0</v>
+      </c>
+      <c r="G23" s="152" t="s">
         <v>123</v>
       </c>
-      <c r="B2" s="544"/>
-[...200 lines deleted...]
-      <c r="A21" s="171" t="s">
+    </row>
+    <row r="24" spans="1:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="526" t="s">
+        <v>98</v>
+      </c>
+      <c r="B24" s="527"/>
+      <c r="C24" s="527"/>
+      <c r="D24" s="527"/>
+      <c r="E24" s="528"/>
+      <c r="F24" s="105">
+        <v>0</v>
+      </c>
+      <c r="G24" s="237" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B25" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C25" s="510"/>
+      <c r="D25" s="510"/>
+      <c r="E25" s="541"/>
+      <c r="F25" s="105">
+        <v>0</v>
+      </c>
+      <c r="G25" s="153"/>
+    </row>
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" s="510"/>
+      <c r="D26" s="510"/>
+      <c r="E26" s="541"/>
+      <c r="F26" s="105">
+        <v>0</v>
+      </c>
+      <c r="G26" s="153"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B27" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C27" s="510"/>
+      <c r="D27" s="510"/>
+      <c r="E27" s="541"/>
+      <c r="F27" s="105">
+        <v>0</v>
+      </c>
+      <c r="G27" s="153"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B28" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="510"/>
+      <c r="D28" s="510"/>
+      <c r="E28" s="541"/>
+      <c r="F28" s="105">
+        <v>0</v>
+      </c>
+      <c r="G28" s="153"/>
+    </row>
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B29" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C29" s="510"/>
+      <c r="D29" s="510"/>
+      <c r="E29" s="541"/>
+      <c r="F29" s="105">
+        <v>0</v>
+      </c>
+      <c r="G29" s="153"/>
+    </row>
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B30" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C30" s="510"/>
+      <c r="D30" s="510"/>
+      <c r="E30" s="541"/>
+      <c r="F30" s="105">
+        <v>0</v>
+      </c>
+      <c r="G30" s="153"/>
+    </row>
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B31" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C31" s="510"/>
+      <c r="D31" s="510"/>
+      <c r="E31" s="541"/>
+      <c r="F31" s="105">
+        <v>0</v>
+      </c>
+      <c r="G31" s="153"/>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="92" t="s">
+        <v>93</v>
+      </c>
+      <c r="B32" s="509" t="s">
+        <v>94</v>
+      </c>
+      <c r="C32" s="510"/>
+      <c r="D32" s="510"/>
+      <c r="E32" s="541"/>
+      <c r="F32" s="123">
+        <v>0</v>
+      </c>
+      <c r="G32" s="153"/>
+    </row>
+    <row r="33" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="549" t="s">
+        <v>88</v>
+      </c>
+      <c r="B33" s="550"/>
+      <c r="C33" s="550"/>
+      <c r="D33" s="550"/>
+      <c r="E33" s="316"/>
+      <c r="F33" s="113">
+        <f>SUM(F19:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="154" t="str">
+        <f>IF(F33&gt;F14,"Please check figures; Contributions exceed Anticipated Affordability Gap",IF(F33&lt;F14,"There are not enough sources to cover the Anticipated Affordability Gap. Please ensure all Affordability Gap Contributions are entered in Cells F16-F29",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="545" t="s">
+        <v>101</v>
+      </c>
+      <c r="B34" s="546"/>
+      <c r="C34" s="546"/>
+      <c r="D34" s="546"/>
+      <c r="E34" s="171"/>
+      <c r="F34" s="79"/>
+      <c r="G34" s="153" t="str">
+        <f>IF(F34=0,"Be sure to enter a number here","")</f>
+        <v>Be sure to enter a number here</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="547" t="s">
         <v>144</v>
       </c>
-      <c r="B21" s="168"/>
-[...38 lines deleted...]
-      <c r="A24" s="94" t="s">
+      <c r="B35" s="548"/>
+      <c r="C35" s="548"/>
+      <c r="D35" s="548"/>
+      <c r="E35" s="186"/>
+      <c r="F35" s="72">
+        <f>(F21)*F34</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="155"/>
+      <c r="H35" s="149"/>
+    </row>
+    <row r="36" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="172"/>
+      <c r="B36" s="172"/>
+      <c r="C36" s="172"/>
+      <c r="D36" s="172"/>
+      <c r="E36" s="172"/>
+      <c r="F36" s="121"/>
+      <c r="G36" s="155"/>
+      <c r="H36" s="149"/>
+    </row>
+    <row r="37" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="535" t="s">
+        <v>193</v>
+      </c>
+      <c r="B37" s="536"/>
+      <c r="C37" s="536"/>
+      <c r="D37" s="536"/>
+      <c r="E37" s="536"/>
+      <c r="F37" s="537"/>
+      <c r="G37" s="155"/>
+      <c r="H37" s="149"/>
+    </row>
+    <row r="38" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="553" t="s">
+        <v>115</v>
+      </c>
+      <c r="B38" s="554"/>
+      <c r="C38" s="554"/>
+      <c r="D38" s="554"/>
+      <c r="E38" s="555"/>
+      <c r="F38" s="129">
+        <v>0</v>
+      </c>
+      <c r="G38" s="155"/>
+      <c r="H38" s="149"/>
+    </row>
+    <row r="39" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="556" t="s">
+        <v>116</v>
+      </c>
+      <c r="B39" s="557"/>
+      <c r="C39" s="557"/>
+      <c r="D39" s="557"/>
+      <c r="E39" s="558"/>
+      <c r="F39" s="238">
+        <f>F34</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="149"/>
+    </row>
+    <row r="40" spans="1:11" ht="46.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="559" t="s">
+        <v>121</v>
+      </c>
+      <c r="B40" s="560"/>
+      <c r="C40" s="560"/>
+      <c r="D40" s="560"/>
+      <c r="E40" s="561"/>
+      <c r="F40" s="128">
+        <f>F38*F39</f>
+        <v>0</v>
+      </c>
+      <c r="G40" s="551" t="s">
+        <v>120</v>
+      </c>
+      <c r="H40" s="552"/>
+      <c r="I40" s="552"/>
+      <c r="J40" s="552"/>
+      <c r="K40" s="552"/>
+    </row>
+    <row r="41" spans="1:11" ht="14.4" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="173"/>
+      <c r="B41" s="173"/>
+      <c r="C41" s="173"/>
+      <c r="D41" s="173"/>
+      <c r="E41" s="174"/>
+      <c r="F41" s="149"/>
+    </row>
+    <row r="42" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="542" t="s">
+        <v>145</v>
+      </c>
+      <c r="B42" s="543"/>
+      <c r="C42" s="543"/>
+      <c r="D42" s="543"/>
+      <c r="E42" s="543"/>
+      <c r="F42" s="544"/>
+    </row>
+    <row r="43" spans="1:11" ht="84" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="446" t="s">
+        <v>62</v>
+      </c>
+      <c r="B43" s="447"/>
+      <c r="C43" s="447"/>
+      <c r="D43" s="447"/>
+      <c r="E43" s="447"/>
+      <c r="F43" s="448"/>
+    </row>
+    <row r="46" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B46" s="146" t="s">
         <v>93</v>
       </c>
-      <c r="B24" s="475" t="s">
-[...265 lines deleted...]
-      <c r="B46" s="151" t="s">
+    </row>
+    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B47" s="146" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="47" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-      <c r="B47" s="151" t="s">
+    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B48" s="146" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="48" spans="1:11" hidden="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>133</v>
+    <row r="49" spans="2:2" hidden="1" x14ac:dyDescent="0.3">
+      <c r="B49" s="146" t="s">
+        <v>132</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Z6ztRSDkMZRkytsyOVO/+kGMHO2Sqxsd+DSD0r7F4osrp9QcMFKPObwt7FGyCtyf8MZVmRpKXxlX8z8RNZyZMw==" saltValue="AJV0Y+Xb9JUXg4FdEP3gCw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+l8fDoe7EwGEmyge6M4cL4dwNrfcI4+vXmYbsEmFQGvj3qf3eO0xuY+rr9ol8PfPjXA3yUgzj3MDWwIQ/svVqQ==" saltValue="wHvmZyn3e7B2mYFyQqBEhw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="34">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A11:E11"/>
     <mergeCell ref="A12:E12"/>
     <mergeCell ref="A13:E13"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A6:B6"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="G39:K39"/>
-    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="G40:K40"/>
     <mergeCell ref="A38:E38"/>
-    <mergeCell ref="A36:F36"/>
     <mergeCell ref="A39:E39"/>
-    <mergeCell ref="A41:F41"/>
+    <mergeCell ref="A37:F37"/>
+    <mergeCell ref="A40:E40"/>
     <mergeCell ref="A42:F42"/>
+    <mergeCell ref="A43:F43"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A35:D35"/>
     <mergeCell ref="A33:D33"/>
-    <mergeCell ref="A34:D34"/>
-[...1 lines deleted...]
-    <mergeCell ref="B24:E24"/>
     <mergeCell ref="B25:E25"/>
-    <mergeCell ref="B31:E31"/>
     <mergeCell ref="B26:E26"/>
+    <mergeCell ref="B32:E32"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B30:E30"/>
-    <mergeCell ref="A23:E23"/>
-    <mergeCell ref="A22:D22"/>
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="A24:E24"/>
+    <mergeCell ref="A23:D23"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A10:F10"/>
     <mergeCell ref="A16:F16"/>
     <mergeCell ref="A14:E14"/>
   </mergeCells>
-  <conditionalFormatting sqref="A41">
+  <conditionalFormatting sqref="A42">
     <cfRule type="expression" dxfId="0" priority="1" stopIfTrue="1">
       <formula>#REF!&lt;&gt;$F$14</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="8">
-    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A22:E22" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
+    <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Check Leverage Worksheet" error="Please choose from the sources entered on the Leverage and Cost Containment Worksheet. If you want to enter a Source not seen here, you may need to first enter it on the  Leverage and Cost Containment Worksheet." sqref="A23:E23" xr:uid="{00000000-0002-0000-0500-000000000000}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Use Line 17 on Affordability Gap worksheet" sqref="A18" xr:uid="{00000000-0002-0000-0500-000001000000}"/>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A24:A31" xr:uid="{00000000-0002-0000-0500-000002000000}">
-      <formula1>$B$45:$B$48</formula1>
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="A25:A32" xr:uid="{00000000-0002-0000-0500-000002000000}">
+      <formula1>$B$46:$B$49</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F38" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
-      <formula1>F33</formula1>
+    <dataValidation type="whole" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Cannot exceed cell F31" error="Total units requesting Administration Fee but cannot exceed the total number of units requesting Affordability Gap in cell F31." sqref="F39" xr:uid="{3B008706-498C-4789-BB7B-DF7C599D4C51}">
+      <formula1>F34</formula1>
     </dataValidation>
-    <dataValidation allowBlank="1" sqref="F39" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F18:F23" xr:uid="{8D106D90-9D47-4C0A-9902-B5DE4CB5AE47}">
+    <dataValidation allowBlank="1" sqref="F40" xr:uid="{C7D65C80-C56E-438B-BDBA-E5A63F42CED1}"/>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C8 F18:F24" xr:uid="{8D106D90-9D47-4C0A-9902-B5DE4CB5AE47}">
       <formula1>-1</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F33" xr:uid="{BFB5966A-D344-410B-B3B9-1A2D9CC239FE}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number." sqref="F34" xr:uid="{BFB5966A-D344-410B-B3B9-1A2D9CC239FE}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F37" xr:uid="{BE94CD9A-2413-4F70-8864-1FA46A8F7D1D}">
+    <dataValidation type="whole" errorStyle="warning" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Admin Fee exceeds $1,000" error="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." prompt="Minnesota Housing allows an Administration Fee of $1,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $1,000/unit, provide your justification in the application narrative." sqref="F38" xr:uid="{BE94CD9A-2413-4F70-8864-1FA46A8F7D1D}">
       <formula1>0</formula1>
       <formula2>1000</formula2>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="G23" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
+    <hyperlink ref="G24" r:id="rId1" xr:uid="{00000000-0004-0000-0500-000000000000}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="63" orientation="portrait" verticalDpi="360" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L e h A y E 8 Z X C U x I R r X p l R s h B 9 D i + X d H H w k X 0 G M o m 6 O d 9 9 d c n e / 3 i A f 2 y a 4 6 N 6 a D j M S U U 4 C j a q r D N Y Z G d w h T E g u Y C P V S d Y 6 m M J o 0 9 G a j B y d O 6 e M e e + p X 9 C u r 1 n M e c T 2 x b p U R 9 3 K 0 K B 1 E p U m n 1 b 1 v 0 U E 7 F 5 j R E y T J U 3 4 N A n Y 7 E F h 8 M v j i T 3 p j w m r o X F D r 4 X G c F s C m y W w 9 w X x A F B L A w Q U A A I A C A A i o Y d S D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C K h h 1 I P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 4 S k N N K / k l P g a W L i 1 w P h e I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U M l G U 3 B N 3 W s g 1 c 2 3 m J m l o w A A A A A E g A A A o A A A A B A A A A D o E Y T k k J N X / x F y 4 / l O u i 3 d U A A A A O r Z k Z u U j X S z s V w a m k k n j b 3 e l 7 Z u h t E n k 0 v K 5 O I n z E T + P b 3 B Q 7 9 j y Q X e h r 1 9 T N T D o L L b A O e E o 6 f d 4 5 9 H r X 0 m S 0 9 7 g j C / P 5 5 n 8 Z z 2 u n 1 W k a T p F A A A A L v J Q N c U B a A w Z j o X U s c L t N X Y L H h b < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B5A024-EECD-4B41-A6AA-702AB75A89A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>