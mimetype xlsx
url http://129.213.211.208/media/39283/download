--- v0 (2026-01-08)
+++ v1 (2026-06-24)
@@ -1,175 +1,176 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CF45473D-206F-4678-A535-824A0E038DCB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="/q5izV7DbWPyBbQhMKkuraLOc9NlqOpEDhcygftBu/EQAllTnmUDYPC4zvOSfAUq1EtA54nG3BHY/BC56REfCg==" workbookSaltValue="2SytaheKnTAdJw2oFuHPpQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{55923FAD-705B-436E-92A4-7A3679FD68FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="t1SNSFSliAgtCEEdpyn1xEdK95er8Cio7yCHrnY1Lee2GnFgu9f6Gbo4XbBA+59nz4t/npLiJKl1rShbEBVmWg==" workbookSaltValue="Ok07mE0n8zJsw8Tb+8yYkQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="923" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="923" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="62" r:id="rId1"/>
     <sheet name="1 - Sources and Uses" sheetId="38" state="hidden" r:id="rId2"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId3"/>
     <sheet name="1 - Project Info" sheetId="43" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="3">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Leverage'!$A$1:$F$18</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Project Info'!$A$1:$G$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'1 - Project Info'!$A$1:$G$43</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Sources and Uses'!$A$1:$I$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D14" i="38" l="1"/>
+  <c r="G16" i="43" l="1"/>
+  <c r="D14" i="38"/>
   <c r="D16" i="38"/>
   <c r="B4" i="38"/>
   <c r="I3" i="38"/>
   <c r="I4" i="38"/>
   <c r="F20" i="62"/>
   <c r="F18" i="62"/>
   <c r="F17" i="62"/>
   <c r="F16" i="62"/>
   <c r="I5" i="38" l="1"/>
   <c r="E9" i="38"/>
   <c r="E10" i="38"/>
   <c r="E11" i="38"/>
   <c r="I13" i="38"/>
   <c r="C11" i="38"/>
   <c r="C10" i="38"/>
   <c r="D12" i="38"/>
   <c r="C9" i="38"/>
-  <c r="G36" i="43"/>
-[...1 lines deleted...]
-  <c r="G11" i="43"/>
+  <c r="G41" i="43"/>
+  <c r="G37" i="43"/>
   <c r="C14" i="38" l="1"/>
   <c r="C16" i="38"/>
   <c r="C12" i="38"/>
   <c r="E12" i="38"/>
   <c r="B2" i="38" l="1"/>
   <c r="B3" i="38"/>
   <c r="A20" i="38" l="1"/>
   <c r="B20" i="38"/>
   <c r="C20" i="38"/>
   <c r="D20" i="38"/>
   <c r="A21" i="38"/>
   <c r="B21" i="38"/>
   <c r="C21" i="38"/>
   <c r="D21" i="38"/>
   <c r="A22" i="38"/>
   <c r="B22" i="38"/>
   <c r="C22" i="38"/>
   <c r="D22" i="38"/>
   <c r="A23" i="38"/>
   <c r="B23" i="38"/>
   <c r="C23" i="38"/>
   <c r="D23" i="38"/>
   <c r="A24" i="38"/>
   <c r="B24" i="38"/>
   <c r="C24" i="38"/>
   <c r="D24" i="38"/>
   <c r="A25" i="38"/>
   <c r="B25" i="38"/>
   <c r="C25" i="38"/>
   <c r="D25" i="38"/>
   <c r="A26" i="38"/>
   <c r="B26" i="38"/>
   <c r="C26" i="38"/>
   <c r="D26" i="38"/>
   <c r="D14" i="42"/>
-  <c r="G16" i="43" l="1"/>
-[...2 lines deleted...]
-  <c r="H32" i="43"/>
+  <c r="G21" i="43" l="1"/>
+  <c r="G22" i="43" l="1"/>
+  <c r="G40" i="43" l="1"/>
+  <c r="H37" i="43"/>
   <c r="F19" i="62"/>
   <c r="D19" i="38" l="1"/>
   <c r="C19" i="38"/>
   <c r="B19" i="38"/>
   <c r="A19" i="38"/>
   <c r="I8" i="38" l="1"/>
   <c r="I10" i="38" l="1"/>
   <c r="I12" i="38"/>
   <c r="I14" i="38"/>
   <c r="I15" i="38" s="1"/>
   <c r="I19" i="38" s="1"/>
   <c r="I17" i="38" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="160" uniqueCount="100">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="105">
   <si>
     <t>Type of Activity 
 Being Funded</t>
   </si>
   <si>
     <t>Philanthropic Leverage</t>
   </si>
   <si>
     <t>Soft Costs</t>
   </si>
   <si>
     <t>Federal Leverage</t>
   </si>
   <si>
     <t xml:space="preserve">Total Hard Costs </t>
   </si>
   <si>
     <t xml:space="preserve"> Project Information Financial Worksheet</t>
   </si>
   <si>
     <t>Total Soft Costs</t>
   </si>
   <si>
     <t>Local Employer Leverage</t>
   </si>
@@ -355,88 +356,68 @@
     <t>Grant funds may be issued from a variety of sources.</t>
   </si>
   <si>
     <t>Admin Fee grant</t>
   </si>
   <si>
     <t xml:space="preserve">Total Dollar 
 Amount Requested </t>
   </si>
   <si>
     <t>Total Minnesota Housing Request</t>
   </si>
   <si>
     <t>Brief description of the type of units listed in this worksheet, for example 1-1/2 story single family homes, 5-unit townhomes, specific community being served, etc.</t>
   </si>
   <si>
     <t xml:space="preserve">Are you willing to accept Housing Infrastructure Bond (HIB) Proceeds? </t>
   </si>
   <si>
     <t xml:space="preserve">Impact Fund Value Gap Historical 80th Percentile </t>
   </si>
   <si>
     <t>Hard Costs: Unit Construction</t>
   </si>
   <si>
-    <t>Unit Rehabilitation Total</t>
-[...1 lines deleted...]
-  <si>
     <t>Administration Fee</t>
   </si>
   <si>
     <t>Other (including lead inspection, radon test, energy audit, title work, filing &amp; recording)</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Typical </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Impact Fund Owner-Occupied Rehab (HIB Proceeds) Dollars per unit</t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Impact Fund Administration Fee requested (Grant) Dollars per unit</t>
   </si>
   <si>
     <t>Total Contributions from all sources:</t>
   </si>
   <si>
     <t>Totals for Units of this Type</t>
   </si>
   <si>
     <t>Total Number of Units in Proposed Activity (Using RFP Funds)</t>
   </si>
   <si>
     <t>Total Development Cost of Proposed Activity</t>
   </si>
   <si>
     <t>Owner-Occupied Rehabilitation</t>
   </si>
   <si>
     <t>To Be Determined</t>
   </si>
   <si>
     <t>Other (explain in notes)</t>
   </si>
   <si>
     <t>Other (explanation in notes)</t>
   </si>
@@ -505,212 +486,247 @@
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Number of Units in Proposed Activity X Minnesota Housing Impact Fund Dollars per unit = </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Total Impact Fund Dollars</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> for units in this set</t>
-    </r>
-[...46 lines deleted...]
-      <t xml:space="preserve">Include costs to meet lead requirements if applicable. </t>
     </r>
   </si>
   <si>
     <t>Owner-Occupied Rehab Sources (per unit)</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Instructions:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Only complete this workbook if you are requesting funds for Owner-Occupied Rehabilitation 
 Complete the green fields in each appliable tab. Grey fields will calculate automatically based on your input in related fields. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>NOTE: Consider how many units you will be able to complete in a three year period. This will be considered when reviewing funding requests.</t>
     </r>
   </si>
   <si>
-    <t>% Over/Under 2025 Average Request</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">TOTAL REHABILITATION SOURCES:  </t>
   </si>
   <si>
     <t>Rehabilitation Sources (per unit)</t>
   </si>
   <si>
     <t>Total Leverage from non-Impact Fund Sources</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Rehab Costs Impact Fund Historical 80th Percentile</t>
   </si>
   <si>
-    <t>2025 RFP Average Owner Occupied Rehab Request</t>
-[...7 lines deleted...]
-  <si>
     <t>70 character maximum</t>
   </si>
   <si>
     <t>Provide costs on a per-unit basis, do not aggregate</t>
   </si>
   <si>
     <t>Total Impact Fund Sources</t>
+  </si>
+  <si>
+    <t>Interior Finishing (include painting, flooring, minor repairs, etc.)</t>
+  </si>
+  <si>
+    <t>Major Systems (include plumbing, electrical, HVAC, etc.)</t>
+  </si>
+  <si>
+    <t>Accessibility (include ramps and other modifications)</t>
+  </si>
+  <si>
+    <t>Other (include fees, other hard cost items, etc. Provide an explanation of costs below)</t>
+  </si>
+  <si>
+    <t>Exterior Repairs (include roof, weatherization, exterior walls/siding, doors/windows, foundation repair, painting/lead remediation etc.)</t>
+  </si>
+  <si>
+    <t>Interior Remodel/Alterations (include kitchen/bathroom remodels, finishing unfinished space)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Instructions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Costs will be reviewed for reasonableness and feasibility. If requesting an Administration Fee, enter the Administration Fee separately in cell G19. Do not include the Administration Fee with the Typical Impact Fund Owner-Occupied Rehab dollars. 
+Estimate the funds needed from each source to complete a typical or average unit. The leverage sources must match those listed in the Leverage Sources Worksheet.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Include costs to meet lead requirements if applicable. </t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Instructions: </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>Complete the chart below listing leverage sources for the units included in this workbook. 
 * Do not include the entire dollar amount of a source if only a portion will be available for the units included in this workbook. 
 * Only include the portion of the leverage that is specific to the project seeking Impact Funds.
-* Do not include Minnesota Housing Impact Fund Dollars or Greater Minnesota Housing Fund resources in this worksheet.
+* Do not include Minnesota Housing Impact Fund dollars in this worksheet.
 * Do not include temporary financial support from the Applicant's and Seller's own resources or borrowers' market-rate financing (e.g., first mortgage loans). 
 Note:  Committed financial leverage is</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>the dollar amount of funds dedicated specifically to the proposed project and must be supported by documentation.</t>
     </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Typical </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>Impact Fund Owner-Occupied Rehab dollars per unit</t>
+    </r>
+  </si>
+  <si>
+    <t>Impact Fund Administration Fee requested dollars per unit</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Owner Occupied Rehab Request</t>
+  </si>
+  <si>
+    <t>% Over/Under 2026 Average Request</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Owner Occupied Rehab Hard Costs</t>
+  </si>
+  <si>
+    <t>2026 RFP Average Owner Occupied Rehab TDC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;[Red]#,##0"/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -1498,61 +1514,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="thick">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thick">
         <color indexed="64"/>
       </top>
       <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
@@ -1792,117 +1797,128 @@
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thick">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="327">
+  <cellXfs count="342">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="5"/>
     </xf>
     <xf numFmtId="9" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="9" fontId="29" fillId="8" borderId="50" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="29" fillId="8" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="6" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="29" fillId="8" borderId="49" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="9" fontId="29" fillId="8" borderId="48" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="16" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="4" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
@@ -1921,183 +1937,176 @@
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="44" fontId="6" fillId="2" borderId="41" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="51" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="5" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="42" fontId="5" fillId="4" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="5" fillId="4" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="7" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="7" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="32" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="48" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="47" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -2110,162 +2119,162 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="4" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="9" borderId="55" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="7" fillId="9" borderId="54" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="4" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="2" fillId="4" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="4" fillId="7" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="4" fillId="7" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="4" fillId="7" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="37" fontId="19" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="42" fontId="28" fillId="6" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="42" fontId="4" fillId="6" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="42" fontId="28" fillId="6" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="4" fillId="6" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
@@ -2309,296 +2318,364 @@
     <xf numFmtId="164" fontId="18" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="4" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="4" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="9" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="47" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="18" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="2" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="9" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="9" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="9" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="7" borderId="51" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="4" fillId="7" borderId="50" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="7" borderId="21" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="42" fontId="29" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="11" fillId="2" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="26" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="9" fontId="39" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="18" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="6" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="37" fontId="41" fillId="6" borderId="45" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="43" fillId="7" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="43" fillId="7" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="44" fillId="8" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="44" fillId="8" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="8" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="44" fillId="8" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="44" fillId="8" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="57" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="5" fillId="4" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="5" fillId="4" borderId="49" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="5" fillId="4" borderId="48" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="55" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="9" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="9" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="9" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="8" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="8" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="8" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -2608,116 +2685,125 @@
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="9" borderId="32" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2740,113 +2826,75 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="18" fillId="4" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="40" fillId="6" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="44" fontId="6" fillId="2" borderId="60" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="37" fontId="41" fillId="6" borderId="46" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="53" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...30 lines deleted...]
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="7">
-[...14 lines deleted...]
-    </dxf>
+  <dxfs count="4">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
@@ -2866,53 +2914,53 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="CheckBox" lockText="1" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>114300</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37889" name="Check Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37889"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -2929,57 +2977,57 @@
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>3</xdr:col>
           <xdr:colOff>76200</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>285750</xdr:rowOff>
+          <xdr:rowOff>289560</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>342900</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>30480</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="37892" name="Check Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s37892"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000004940000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
@@ -3300,2374 +3348,2445 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5669AE3E-9C18-47CC-94AE-E13EE2D81713}">
   <sheetPr>
     <tabColor theme="5" tint="0.39997558519241921"/>
   </sheetPr>
   <dimension ref="A1:H26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C10" sqref="C10:F10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4" style="129" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="129"/>
+    <col min="1" max="1" width="4" style="127" customWidth="1"/>
+    <col min="2" max="2" width="49.44140625" style="127" customWidth="1"/>
+    <col min="3" max="3" width="7.33203125" style="127" customWidth="1"/>
+    <col min="4" max="4" width="5.33203125" style="127" customWidth="1"/>
+    <col min="5" max="5" width="45.5546875" style="127" customWidth="1"/>
+    <col min="6" max="6" width="24.33203125" style="149" customWidth="1"/>
+    <col min="7" max="7" width="3.6640625" style="127" customWidth="1"/>
+    <col min="8" max="8" width="20.5546875" style="127" customWidth="1"/>
+    <col min="9" max="12" width="9.109375" style="127" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="127"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="58.9" customHeight="1" x14ac:dyDescent="0.25">
-[...53 lines deleted...]
-      <c r="B7" s="214" t="s">
+    <row r="1" spans="1:8" ht="58.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="228" t="s">
+        <v>75</v>
+      </c>
+      <c r="B1" s="229"/>
+      <c r="C1" s="229"/>
+      <c r="D1" s="229"/>
+      <c r="E1" s="229"/>
+      <c r="F1" s="230"/>
+    </row>
+    <row r="2" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="242" t="s">
+        <v>82</v>
+      </c>
+      <c r="B2" s="243"/>
+      <c r="C2" s="243"/>
+      <c r="D2" s="243"/>
+      <c r="E2" s="243"/>
+      <c r="F2" s="244"/>
+    </row>
+    <row r="3" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="245"/>
+      <c r="B3" s="246"/>
+      <c r="C3" s="246"/>
+      <c r="D3" s="246"/>
+      <c r="E3" s="246"/>
+      <c r="F3" s="247"/>
+    </row>
+    <row r="4" spans="1:8" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="245"/>
+      <c r="B4" s="246"/>
+      <c r="C4" s="246"/>
+      <c r="D4" s="246"/>
+      <c r="E4" s="246"/>
+      <c r="F4" s="247"/>
+    </row>
+    <row r="5" spans="1:8" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="248"/>
+      <c r="B5" s="249"/>
+      <c r="C5" s="249"/>
+      <c r="D5" s="249"/>
+      <c r="E5" s="249"/>
+      <c r="F5" s="250"/>
+    </row>
+    <row r="6" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="128"/>
+      <c r="B6" s="129"/>
+      <c r="C6" s="129"/>
+      <c r="D6" s="129"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="130"/>
+    </row>
+    <row r="7" spans="1:8" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="131"/>
+      <c r="B7" s="231" t="s">
         <v>53</v>
       </c>
-      <c r="C7" s="316" t="s">
+      <c r="C7" s="207" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="109"/>
-[...5 lines deleted...]
-      <c r="C8" s="316" t="s">
+      <c r="D7" s="107"/>
+      <c r="F7" s="132"/>
+    </row>
+    <row r="8" spans="1:8" ht="24.6" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="131"/>
+      <c r="B8" s="232"/>
+      <c r="C8" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="109"/>
-[...12 lines deleted...]
-      <c r="B10" s="185" t="s">
+      <c r="D8" s="107"/>
+      <c r="F8" s="132"/>
+    </row>
+    <row r="9" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="131"/>
+      <c r="B9" s="133"/>
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133"/>
+      <c r="F9" s="132"/>
+    </row>
+    <row r="10" spans="1:8" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="131"/>
+      <c r="B10" s="183" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="219"/>
-[...6 lines deleted...]
-      <c r="B11" s="186" t="s">
+      <c r="C10" s="236"/>
+      <c r="D10" s="237"/>
+      <c r="E10" s="237"/>
+      <c r="F10" s="238"/>
+    </row>
+    <row r="11" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="131"/>
+      <c r="B11" s="184" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="222"/>
-[...14 lines deleted...]
-      <c r="B13" s="137" t="s">
+      <c r="C11" s="239"/>
+      <c r="D11" s="240"/>
+      <c r="E11" s="240"/>
+      <c r="F11" s="241"/>
+    </row>
+    <row r="12" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="131"/>
+      <c r="B12" s="133"/>
+      <c r="C12" s="133"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133"/>
+      <c r="F12" s="132"/>
+    </row>
+    <row r="13" spans="1:8" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="134"/>
+      <c r="B13" s="135" t="s">
         <v>45</v>
       </c>
-      <c r="C13" s="216" t="s">
+      <c r="C13" s="233" t="s">
         <v>46</v>
       </c>
-      <c r="D13" s="217"/>
-[...1 lines deleted...]
-      <c r="F13" s="138" t="s">
+      <c r="D13" s="234"/>
+      <c r="E13" s="235"/>
+      <c r="F13" s="136" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="14" spans="1:8" s="141" customFormat="1" ht="31.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="187" t="s">
+    <row r="14" spans="1:8" s="139" customFormat="1" ht="31.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="185" t="s">
         <v>47</v>
       </c>
-      <c r="B14" s="139"/>
-[...27 lines deleted...]
-      <c r="G16" s="179" t="s">
+      <c r="B14" s="137"/>
+      <c r="C14" s="137"/>
+      <c r="D14" s="137"/>
+      <c r="E14" s="138"/>
+      <c r="F14" s="186"/>
+    </row>
+    <row r="15" spans="1:8" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="134"/>
+      <c r="B15" s="140"/>
+      <c r="C15" s="187"/>
+      <c r="D15" s="187"/>
+      <c r="E15" s="188"/>
+      <c r="F15" s="108"/>
+    </row>
+    <row r="16" spans="1:8" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="134"/>
+      <c r="B16" s="176" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="252" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="253"/>
+      <c r="E16" s="253"/>
+      <c r="F16" s="179">
+        <f>('1 - Project Info'!G26*'1 - Project Info'!G39)</f>
+        <v>0</v>
+      </c>
+      <c r="G16" s="177" t="s">
         <v>48</v>
       </c>
-      <c r="H16" s="143"/>
-[...19 lines deleted...]
-      <c r="C18" s="238" t="s">
+      <c r="H16" s="141"/>
+    </row>
+    <row r="17" spans="1:8" ht="16.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="134"/>
+      <c r="B17" s="142"/>
+      <c r="C17" s="254" t="s">
+        <v>73</v>
+      </c>
+      <c r="D17" s="255"/>
+      <c r="E17" s="255"/>
+      <c r="F17" s="180">
+        <f>('1 - Project Info'!G27*'1 - Project Info'!G39)</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="178"/>
+      <c r="H17" s="141"/>
+    </row>
+    <row r="18" spans="1:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="134"/>
+      <c r="B18" s="142"/>
+      <c r="C18" s="255" t="s">
         <v>49</v>
       </c>
-      <c r="D18" s="238"/>
-[...9 lines deleted...]
-      <c r="C19" s="234" t="s">
+      <c r="D18" s="255"/>
+      <c r="E18" s="255"/>
+      <c r="F18" s="180">
+        <f>('1 - Project Info'!G28*'1 - Project Info'!G39)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="25.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="143"/>
+      <c r="B19" s="144"/>
+      <c r="C19" s="251" t="s">
         <v>51</v>
       </c>
-      <c r="D19" s="234"/>
-[...1 lines deleted...]
-      <c r="F19" s="183">
+      <c r="D19" s="251"/>
+      <c r="E19" s="251"/>
+      <c r="F19" s="181">
         <f>SUM(F16:F18)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...29 lines deleted...]
-      <c r="E24" s="129" t="s">
+    <row r="20" spans="1:8" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="134"/>
+      <c r="B20" s="226" t="s">
+        <v>74</v>
+      </c>
+      <c r="C20" s="227"/>
+      <c r="D20" s="227"/>
+      <c r="E20" s="227"/>
+      <c r="F20" s="182">
+        <f>'1 - Project Info'!G39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="134"/>
+      <c r="B21" s="140"/>
+      <c r="C21" s="140"/>
+      <c r="D21" s="140"/>
+      <c r="E21" s="145"/>
+      <c r="F21" s="189"/>
+    </row>
+    <row r="22" spans="1:8" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="A22" s="146"/>
+      <c r="B22" s="147"/>
+      <c r="C22" s="147"/>
+      <c r="D22" s="147"/>
+      <c r="E22" s="147"/>
+      <c r="F22" s="148"/>
+    </row>
+    <row r="24" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E24" s="127" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="25" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E25" s="129" t="s">
+    <row r="25" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E25" s="127" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="26" spans="1:8" hidden="1" x14ac:dyDescent="0.25">
-      <c r="E26" s="129" t="s">
+    <row r="26" spans="1:8" hidden="1" x14ac:dyDescent="0.3">
+      <c r="E26" s="127" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="r31Dc1azpm5bRuatv6MzXY7zSPd9kanByhTRNsAmsVn4pGlvbmYBs3yK4pwhyORQEMoQIy99GOhhoz+Uawja7g==" saltValue="PAqV7GQe1/4gLnKhU788aw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="C10:F10"/>
     <mergeCell ref="C11:F11"/>
     <mergeCell ref="A2:F5"/>
     <mergeCell ref="C19:E19"/>
     <mergeCell ref="C16:E16"/>
     <mergeCell ref="C17:E17"/>
     <mergeCell ref="C18:E18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37889" r:id="rId4" name="Check Box 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>114300</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="37892" r:id="rId5" name="Check Box 4">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>76200</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>285750</xdr:rowOff>
+                    <xdr:rowOff>289560</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>342900</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="I18" sqref="I18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="19.140625" style="37" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="15.5703125" style="37" customWidth="1"/>
+    <col min="1" max="1" width="19.109375" style="37" customWidth="1"/>
+    <col min="2" max="2" width="20.88671875" style="37" customWidth="1"/>
+    <col min="3" max="3" width="15.5546875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="15.5546875" style="86" customWidth="1"/>
+    <col min="5" max="5" width="15.5546875" style="37" customWidth="1"/>
     <col min="6" max="6" width="4" style="37" customWidth="1"/>
-    <col min="7" max="7" width="18.140625" style="37" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="12" max="16384" width="9.140625" style="37"/>
+    <col min="7" max="7" width="18.109375" style="37" customWidth="1"/>
+    <col min="8" max="8" width="32.33203125" style="37" customWidth="1"/>
+    <col min="9" max="9" width="14.33203125" style="37" customWidth="1"/>
+    <col min="10" max="10" width="76.44140625" style="37" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="9.109375" style="37" customWidth="1"/>
+    <col min="12" max="16384" width="9.109375" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="A2" s="89" t="s">
+    <row r="1" spans="1:31" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="256" t="s">
+        <v>78</v>
+      </c>
+      <c r="B1" s="256"/>
+      <c r="C1" s="256"/>
+      <c r="D1" s="256"/>
+      <c r="E1" s="256"/>
+      <c r="F1" s="256"/>
+      <c r="G1" s="256"/>
+      <c r="H1" s="256"/>
+      <c r="I1" s="256"/>
+    </row>
+    <row r="2" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="87" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="244">
+      <c r="B2" s="261">
         <f>SUMMARY!C10</f>
         <v>0</v>
       </c>
-      <c r="C2" s="245"/>
-[...7 lines deleted...]
-      <c r="I2" s="194" t="s">
+      <c r="C2" s="262"/>
+      <c r="D2" s="262"/>
+      <c r="E2" s="263"/>
+      <c r="F2" s="57"/>
+      <c r="G2" s="190" t="s">
+        <v>84</v>
+      </c>
+      <c r="H2" s="191"/>
+      <c r="I2" s="192" t="s">
         <v>22</v>
       </c>
-      <c r="J2" s="60"/>
+      <c r="J2" s="58"/>
       <c r="L2" s="39"/>
       <c r="M2" s="39"/>
       <c r="N2" s="39"/>
       <c r="O2" s="39"/>
       <c r="P2" s="39"/>
       <c r="Q2" s="39"/>
       <c r="R2" s="39"/>
       <c r="S2" s="39"/>
       <c r="T2" s="39"/>
       <c r="U2" s="39"/>
       <c r="V2" s="39"/>
       <c r="W2" s="39"/>
       <c r="X2" s="39"/>
       <c r="Y2" s="39"/>
       <c r="Z2" s="39"/>
       <c r="AA2" s="39"/>
       <c r="AB2" s="39"/>
       <c r="AC2" s="39"/>
       <c r="AD2" s="39"/>
       <c r="AE2" s="39"/>
     </row>
-    <row r="3" spans="1:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="206" t="s">
+    <row r="3" spans="1:31" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="204" t="s">
         <v>20</v>
       </c>
-      <c r="B3" s="247">
+      <c r="B3" s="264">
         <f>SUMMARY!C11</f>
         <v>0</v>
       </c>
-      <c r="C3" s="248"/>
-[...11 lines deleted...]
-      <c r="J3" s="62"/>
+      <c r="C3" s="265"/>
+      <c r="D3" s="265"/>
+      <c r="E3" s="266"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="269" t="s">
+        <v>90</v>
+      </c>
+      <c r="H3" s="270"/>
+      <c r="I3" s="193">
+        <f>SUM('1 - Project Info'!G26:G28)</f>
+        <v>0</v>
+      </c>
+      <c r="J3" s="60"/>
       <c r="L3" s="39"/>
       <c r="M3" s="39"/>
       <c r="N3" s="39"/>
       <c r="O3" s="39"/>
       <c r="P3" s="39"/>
       <c r="Q3" s="39"/>
       <c r="R3" s="39"/>
       <c r="S3" s="39"/>
       <c r="T3" s="39"/>
       <c r="U3" s="39"/>
       <c r="V3" s="39"/>
       <c r="W3" s="39"/>
       <c r="X3" s="39"/>
       <c r="Y3" s="39"/>
       <c r="Z3" s="39"/>
       <c r="AA3" s="39"/>
       <c r="AB3" s="39"/>
       <c r="AC3" s="39"/>
       <c r="AD3" s="39"/>
       <c r="AE3" s="39"/>
     </row>
-    <row r="4" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="205" t="s">
+    <row r="4" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="203" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="260">
+      <c r="B4" s="277">
         <f>'1 - Project Info'!B7</f>
         <v>0</v>
       </c>
-      <c r="C4" s="261"/>
-[...44 lines deleted...]
-      <c r="I5" s="198">
+      <c r="C4" s="278"/>
+      <c r="D4" s="278"/>
+      <c r="E4" s="279"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="199" t="s">
+        <v>85</v>
+      </c>
+      <c r="H4" s="197"/>
+      <c r="I4" s="198">
+        <f>SUM('1 - Project Info'!G29:G36)</f>
+        <v>0</v>
+      </c>
+      <c r="J4" s="60"/>
+      <c r="L4" s="65"/>
+      <c r="M4" s="65"/>
+      <c r="N4" s="65"/>
+      <c r="O4" s="65"/>
+      <c r="P4" s="65"/>
+      <c r="Q4" s="65"/>
+      <c r="R4" s="65"/>
+      <c r="S4" s="65"/>
+      <c r="T4" s="65"/>
+      <c r="U4" s="65"/>
+      <c r="V4" s="65"/>
+      <c r="W4" s="65"/>
+      <c r="X4" s="65"/>
+      <c r="Y4" s="65"/>
+      <c r="Z4" s="65"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+      <c r="AD4" s="65"/>
+      <c r="AE4" s="65"/>
+    </row>
+    <row r="5" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="61"/>
+      <c r="B5" s="62"/>
+      <c r="C5" s="62"/>
+      <c r="D5" s="63"/>
+      <c r="E5" s="62"/>
+      <c r="F5" s="59"/>
+      <c r="G5" s="194" t="s">
+        <v>83</v>
+      </c>
+      <c r="H5" s="195"/>
+      <c r="I5" s="196">
         <f>SUM(I2:I3)</f>
         <v>0</v>
       </c>
-      <c r="J5" s="62"/>
-[...68 lines deleted...]
-      <c r="I7" s="68" t="s">
+      <c r="J5" s="60"/>
+      <c r="L5" s="65"/>
+      <c r="M5" s="65"/>
+      <c r="N5" s="65"/>
+      <c r="O5" s="65"/>
+      <c r="P5" s="65"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+      <c r="S5" s="65"/>
+      <c r="T5" s="65"/>
+      <c r="U5" s="65"/>
+      <c r="V5" s="65"/>
+      <c r="W5" s="65"/>
+      <c r="X5" s="65"/>
+      <c r="Y5" s="65"/>
+      <c r="Z5" s="65"/>
+      <c r="AA5" s="65"/>
+      <c r="AB5" s="65"/>
+      <c r="AC5" s="65"/>
+      <c r="AD5" s="65"/>
+      <c r="AE5" s="65"/>
+    </row>
+    <row r="6" spans="1:31" s="42" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="208" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" s="209">
+        <v>0</v>
+      </c>
+      <c r="C6" s="118"/>
+      <c r="D6" s="119"/>
+      <c r="E6" s="121"/>
+      <c r="F6" s="59"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="62"/>
+      <c r="I6" s="62"/>
+      <c r="J6" s="60"/>
+      <c r="L6" s="65"/>
+      <c r="M6" s="65"/>
+      <c r="N6" s="65"/>
+      <c r="O6" s="65"/>
+      <c r="P6" s="65"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="65"/>
+      <c r="U6" s="65"/>
+      <c r="V6" s="65"/>
+      <c r="W6" s="65"/>
+      <c r="X6" s="65"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65"/>
+      <c r="AA6" s="65"/>
+      <c r="AB6" s="65"/>
+      <c r="AC6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AE6" s="65"/>
+    </row>
+    <row r="7" spans="1:31" s="42" customFormat="1" ht="19.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="61"/>
+      <c r="B7" s="62"/>
+      <c r="C7" s="62"/>
+      <c r="D7" s="63"/>
+      <c r="E7" s="62"/>
+      <c r="F7" s="59"/>
+      <c r="G7" s="103" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" s="94"/>
+      <c r="I7" s="66" t="s">
         <v>22</v>
       </c>
-      <c r="J7" s="62"/>
-[...26 lines deleted...]
-      <c r="C8" s="70" t="s">
+      <c r="J7" s="60"/>
+      <c r="L7" s="65"/>
+      <c r="M7" s="65"/>
+      <c r="N7" s="65"/>
+      <c r="O7" s="65"/>
+      <c r="P7" s="65"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+      <c r="S7" s="65"/>
+      <c r="T7" s="65"/>
+      <c r="U7" s="65"/>
+      <c r="V7" s="65"/>
+      <c r="W7" s="65"/>
+      <c r="X7" s="65"/>
+      <c r="Y7" s="65"/>
+      <c r="Z7" s="65"/>
+      <c r="AA7" s="65"/>
+      <c r="AB7" s="65"/>
+      <c r="AC7" s="65"/>
+      <c r="AD7" s="65"/>
+      <c r="AE7" s="65"/>
+    </row>
+    <row r="8" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="267" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="268"/>
+      <c r="C8" s="68" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="319" t="s">
+      <c r="D8" s="210" t="s">
         <v>23</v>
       </c>
-      <c r="E8" s="124" t="s">
-[...3 lines deleted...]
-      <c r="G8" s="100" t="s">
+      <c r="E8" s="122" t="s">
+        <v>86</v>
+      </c>
+      <c r="F8" s="59"/>
+      <c r="G8" s="98" t="s">
+        <v>67</v>
+      </c>
+      <c r="H8" s="75"/>
+      <c r="I8" s="67">
+        <f>'1 - Project Info'!G10</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="60"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="65"/>
+      <c r="N8" s="65"/>
+      <c r="O8" s="65"/>
+      <c r="P8" s="65"/>
+      <c r="Q8" s="65"/>
+      <c r="R8" s="65"/>
+      <c r="S8" s="65"/>
+      <c r="T8" s="65"/>
+      <c r="U8" s="65"/>
+      <c r="V8" s="65"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="65"/>
+      <c r="Y8" s="65"/>
+      <c r="Z8" s="65"/>
+      <c r="AA8" s="65"/>
+      <c r="AB8" s="65"/>
+      <c r="AC8" s="65"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+    </row>
+    <row r="9" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="269" t="s">
         <v>70</v>
       </c>
-      <c r="H8" s="77"/>
-[...38 lines deleted...]
-      <c r="E9" s="125">
+      <c r="B9" s="270"/>
+      <c r="C9" s="116">
+        <f>'1 - Project Info'!G26</f>
+        <v>0</v>
+      </c>
+      <c r="D9" s="211">
+        <v>0</v>
+      </c>
+      <c r="E9" s="123">
         <f>D9*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F9" s="61"/>
-[...42 lines deleted...]
-      <c r="E10" s="126">
+      <c r="F9" s="59"/>
+      <c r="G9" s="259" t="s">
+        <v>87</v>
+      </c>
+      <c r="H9" s="260"/>
+      <c r="I9" s="215">
+        <v>0</v>
+      </c>
+      <c r="J9" s="60"/>
+      <c r="K9" s="65"/>
+      <c r="L9" s="65"/>
+      <c r="M9" s="65"/>
+      <c r="N9" s="65"/>
+      <c r="O9" s="65"/>
+      <c r="P9" s="65"/>
+      <c r="Q9" s="65"/>
+      <c r="R9" s="65"/>
+      <c r="S9" s="65"/>
+      <c r="T9" s="65"/>
+      <c r="U9" s="65"/>
+      <c r="V9" s="65"/>
+      <c r="W9" s="65"/>
+      <c r="X9" s="65"/>
+      <c r="Y9" s="65"/>
+      <c r="Z9" s="65"/>
+      <c r="AA9" s="65"/>
+      <c r="AB9" s="65"/>
+      <c r="AC9" s="65"/>
+      <c r="AD9" s="65"/>
+      <c r="AE9" s="65"/>
+    </row>
+    <row r="10" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="269" t="s">
+        <v>71</v>
+      </c>
+      <c r="B10" s="270"/>
+      <c r="C10" s="117">
+        <f>'1 - Project Info'!G27</f>
+        <v>0</v>
+      </c>
+      <c r="D10" s="212">
+        <v>0</v>
+      </c>
+      <c r="E10" s="124">
         <f>D10*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F10" s="61"/>
-      <c r="G10" s="102" t="s">
+      <c r="F10" s="59"/>
+      <c r="G10" s="100" t="s">
         <v>37</v>
       </c>
-      <c r="H10" s="113"/>
+      <c r="H10" s="111"/>
       <c r="I10" s="23" t="e">
         <f>-((I9-I8)/I9)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J10" s="62"/>
-[...34 lines deleted...]
-      <c r="E11" s="126">
+      <c r="J10" s="60"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="65"/>
+      <c r="N10" s="65"/>
+      <c r="O10" s="65"/>
+      <c r="P10" s="65"/>
+      <c r="Q10" s="65"/>
+      <c r="R10" s="65"/>
+      <c r="S10" s="65"/>
+      <c r="T10" s="65"/>
+      <c r="U10" s="65"/>
+      <c r="V10" s="65"/>
+      <c r="W10" s="65"/>
+      <c r="X10" s="65"/>
+      <c r="Y10" s="65"/>
+      <c r="Z10" s="65"/>
+      <c r="AA10" s="65"/>
+      <c r="AB10" s="65"/>
+      <c r="AC10" s="65"/>
+      <c r="AD10" s="65"/>
+      <c r="AE10" s="65"/>
+    </row>
+    <row r="11" spans="1:31" s="42" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="125" t="s">
+        <v>56</v>
+      </c>
+      <c r="B11" s="126"/>
+      <c r="C11" s="117">
+        <f>'1 - Project Info'!G28</f>
+        <v>0</v>
+      </c>
+      <c r="D11" s="212">
+        <v>0</v>
+      </c>
+      <c r="E11" s="124">
         <f>D11*$B$6</f>
         <v>0</v>
       </c>
-      <c r="F11" s="61"/>
-[...35 lines deleted...]
-      <c r="C12" s="122">
+      <c r="F11" s="59"/>
+      <c r="G11" s="271" t="s">
+        <v>103</v>
+      </c>
+      <c r="H11" s="272"/>
+      <c r="I11" s="216">
+        <v>0</v>
+      </c>
+      <c r="J11" s="60"/>
+      <c r="K11" s="65"/>
+      <c r="L11" s="65"/>
+      <c r="M11" s="65"/>
+      <c r="N11" s="65"/>
+      <c r="O11" s="65"/>
+      <c r="P11" s="65"/>
+      <c r="Q11" s="65"/>
+      <c r="R11" s="65"/>
+      <c r="S11" s="65"/>
+      <c r="T11" s="65"/>
+      <c r="U11" s="65"/>
+      <c r="V11" s="65"/>
+      <c r="W11" s="65"/>
+      <c r="X11" s="65"/>
+      <c r="Y11" s="65"/>
+      <c r="Z11" s="65"/>
+      <c r="AA11" s="65"/>
+      <c r="AB11" s="65"/>
+      <c r="AC11" s="65"/>
+      <c r="AD11" s="65"/>
+      <c r="AE11" s="65"/>
+    </row>
+    <row r="12" spans="1:31" s="42" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="B12" s="105"/>
+      <c r="C12" s="120">
         <f>SUM(C9:C11)</f>
         <v>0</v>
       </c>
-      <c r="D12" s="122">
+      <c r="D12" s="120">
         <f>SUM(D9:D11)</f>
         <v>0</v>
       </c>
-      <c r="E12" s="122">
+      <c r="E12" s="120">
         <f>SUM(E9:E11)</f>
         <v>0</v>
       </c>
-      <c r="F12" s="61"/>
-[...3 lines deleted...]
-      <c r="H12" s="257"/>
+      <c r="F12" s="59"/>
+      <c r="G12" s="273" t="s">
+        <v>102</v>
+      </c>
+      <c r="H12" s="274"/>
       <c r="I12" s="25" t="e">
         <f>-((I11-(I8))/I11)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="J12" s="62"/>
-[...23 lines deleted...]
-      <c r="A13" s="240" t="s">
+      <c r="J12" s="60"/>
+      <c r="K12" s="65"/>
+      <c r="L12" s="65"/>
+      <c r="M12" s="65"/>
+      <c r="N12" s="65"/>
+      <c r="O12" s="65"/>
+      <c r="P12" s="65"/>
+      <c r="Q12" s="65"/>
+      <c r="R12" s="65"/>
+      <c r="S12" s="65"/>
+      <c r="T12" s="65"/>
+      <c r="U12" s="65"/>
+      <c r="V12" s="65"/>
+      <c r="W12" s="65"/>
+      <c r="X12" s="65"/>
+      <c r="Y12" s="65"/>
+      <c r="Z12" s="65"/>
+      <c r="AA12" s="65"/>
+      <c r="AB12" s="65"/>
+      <c r="AC12" s="65"/>
+      <c r="AD12" s="65"/>
+      <c r="AE12" s="65"/>
+    </row>
+    <row r="13" spans="1:31" s="39" customFormat="1" ht="17.399999999999999" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="257" t="s">
         <v>54</v>
       </c>
-      <c r="B13" s="241"/>
-[...29 lines deleted...]
-      <c r="A14" s="242" t="s">
+      <c r="B13" s="258"/>
+      <c r="C13" s="213">
+        <v>0</v>
+      </c>
+      <c r="D13" s="213">
+        <v>0</v>
+      </c>
+      <c r="E13" s="200"/>
+      <c r="F13" s="62"/>
+      <c r="G13" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="H13" s="126"/>
+      <c r="I13" s="67">
+        <f>'1 - Project Info'!G19</f>
+        <v>0</v>
+      </c>
+      <c r="J13" s="62"/>
+      <c r="U13" s="69"/>
+      <c r="V13" s="69"/>
+      <c r="W13" s="69"/>
+      <c r="X13" s="69"/>
+      <c r="Y13" s="69"/>
+      <c r="Z13" s="69"/>
+      <c r="AA13" s="69"/>
+      <c r="AB13" s="69"/>
+      <c r="AC13" s="69"/>
+      <c r="AD13" s="69"/>
+    </row>
+    <row r="14" spans="1:31" s="39" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="259" t="s">
         <v>24</v>
       </c>
-      <c r="B14" s="243"/>
+      <c r="B14" s="260"/>
       <c r="C14" s="23" t="e">
         <f>-((C13-(C9+C10))/C13)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D14" s="23" t="e">
         <f>-((D13-(D9+D10))/D13)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E14" s="203"/>
-[...32 lines deleted...]
-      <c r="E15" s="76"/>
+      <c r="E14" s="201"/>
+      <c r="F14" s="62"/>
+      <c r="G14" s="99" t="s">
+        <v>68</v>
+      </c>
+      <c r="H14" s="95"/>
+      <c r="I14" s="70">
+        <f>'1 - Project Info'!G21</f>
+        <v>0</v>
+      </c>
+      <c r="J14" s="62"/>
+      <c r="U14" s="69"/>
+      <c r="V14" s="69"/>
+      <c r="W14" s="69"/>
+      <c r="X14" s="69"/>
+      <c r="Y14" s="69"/>
+      <c r="Z14" s="69"/>
+      <c r="AA14" s="69"/>
+      <c r="AB14" s="69"/>
+      <c r="AC14" s="69"/>
+      <c r="AD14" s="69"/>
+    </row>
+    <row r="15" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="275" t="s">
+        <v>101</v>
+      </c>
+      <c r="B15" s="276"/>
+      <c r="C15" s="214">
+        <v>0</v>
+      </c>
+      <c r="D15" s="214">
+        <v>0</v>
+      </c>
+      <c r="E15" s="74"/>
       <c r="F15" s="39"/>
-      <c r="G15" s="103" t="s">
+      <c r="G15" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="H15" s="98"/>
+      <c r="H15" s="96"/>
       <c r="I15" s="24">
         <f>SUM(I8:I8)+I14</f>
         <v>0</v>
       </c>
-      <c r="J15" s="71"/>
-[...5 lines deleted...]
-      <c r="B16" s="257"/>
+      <c r="J15" s="69"/>
+    </row>
+    <row r="16" spans="1:31" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="273" t="s">
+        <v>102</v>
+      </c>
+      <c r="B16" s="274"/>
       <c r="C16" s="25" t="e">
         <f>-((C15-(C9+C10))/C15)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="D16" s="25" t="e">
         <f>-((D15-(D9+D10))/D15)</f>
         <v>#DIV/0!</v>
       </c>
-      <c r="E16" s="90"/>
+      <c r="E16" s="88"/>
       <c r="F16" s="39"/>
-      <c r="G16" s="104" t="s">
+      <c r="G16" s="102" t="s">
         <v>39</v>
       </c>
-      <c r="H16" s="99"/>
-      <c r="I16" s="326">
+      <c r="H16" s="97"/>
+      <c r="I16" s="217">
         <v>0</v>
       </c>
       <c r="J16" s="39"/>
     </row>
-    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="E17" s="91"/>
+    <row r="17" spans="1:10" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="72"/>
+      <c r="B17" s="72"/>
+      <c r="C17" s="72"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="39"/>
-      <c r="G17" s="102" t="s">
+      <c r="G17" s="100" t="s">
         <v>24</v>
       </c>
-      <c r="H17" s="113"/>
+      <c r="H17" s="111"/>
       <c r="I17" s="23" t="e">
         <f>-((I16-I15)/I16)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="J17" s="39"/>
     </row>
-    <row r="18" spans="1:10" s="73" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="108" t="s">
+    <row r="18" spans="1:10" s="71" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="106" t="s">
         <v>41</v>
       </c>
-      <c r="B18" s="114" t="s">
+      <c r="B18" s="112" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="114" t="s">
+      <c r="C18" s="112" t="s">
         <v>29</v>
       </c>
-      <c r="D18" s="115" t="s">
+      <c r="D18" s="113" t="s">
         <v>25</v>
       </c>
-      <c r="E18" s="91"/>
+      <c r="E18" s="89"/>
       <c r="F18" s="39"/>
-      <c r="G18" s="258" t="s">
-[...8 lines deleted...]
-      <c r="A19" s="80" t="str">
+      <c r="G18" s="275" t="s">
+        <v>104</v>
+      </c>
+      <c r="H18" s="276"/>
+      <c r="I18" s="214">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="78" t="str">
         <f>'1 - Leverage'!B6</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B19" s="81">
+      <c r="B19" s="79">
         <f>'1 - Leverage'!D6</f>
         <v>0</v>
       </c>
-      <c r="C19" s="82" t="str">
+      <c r="C19" s="80" t="str">
         <f>'1 - Leverage'!A6</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D19" s="83" t="str">
+      <c r="D19" s="81" t="str">
         <f>'1 - Leverage'!E6</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E19" s="91"/>
+      <c r="E19" s="89"/>
       <c r="F19" s="39"/>
-      <c r="G19" s="256" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="257"/>
+      <c r="G19" s="273" t="s">
+        <v>102</v>
+      </c>
+      <c r="H19" s="274"/>
       <c r="I19" s="25" t="e">
         <f>-((I18-(I15))/I18)</f>
         <v>#DIV/0!</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="84" t="str">
+    <row r="20" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="82" t="str">
         <f>'1 - Leverage'!B7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B20" s="85">
+      <c r="B20" s="83">
         <f>'1 - Leverage'!D7</f>
         <v>0</v>
       </c>
-      <c r="C20" s="86" t="str">
+      <c r="C20" s="84" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D20" s="87" t="str">
+      <c r="D20" s="85" t="str">
         <f>'1 - Leverage'!E7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E20" s="94"/>
+      <c r="E20" s="92"/>
       <c r="F20" s="39"/>
     </row>
-    <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="84" t="str">
+    <row r="21" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="82" t="str">
         <f>'1 - Leverage'!B8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B21" s="85">
+      <c r="B21" s="83">
         <f>'1 - Leverage'!D8</f>
         <v>0</v>
       </c>
-      <c r="C21" s="86" t="str">
+      <c r="C21" s="84" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D21" s="87" t="str">
+      <c r="D21" s="85" t="str">
         <f>'1 - Leverage'!E8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E21" s="94"/>
-[...3 lines deleted...]
-      <c r="A22" s="84" t="str">
+      <c r="E21" s="92"/>
+      <c r="F21" s="69"/>
+    </row>
+    <row r="22" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="82" t="str">
         <f>'1 - Leverage'!B9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B22" s="85">
+      <c r="B22" s="83">
         <f>'1 - Leverage'!D9</f>
         <v>0</v>
       </c>
-      <c r="C22" s="86" t="str">
+      <c r="C22" s="84" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D22" s="87" t="str">
+      <c r="D22" s="85" t="str">
         <f>'1 - Leverage'!E9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E22" s="91"/>
+      <c r="E22" s="89"/>
       <c r="F22" s="39"/>
     </row>
-    <row r="23" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="84" t="str">
+    <row r="23" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="82" t="str">
         <f>'1 - Leverage'!B10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B23" s="85">
+      <c r="B23" s="83">
         <f>'1 - Leverage'!D10</f>
         <v>0</v>
       </c>
-      <c r="C23" s="86" t="str">
+      <c r="C23" s="84" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D23" s="87" t="str">
+      <c r="D23" s="85" t="str">
         <f>'1 - Leverage'!E10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E23" s="95"/>
+      <c r="E23" s="93"/>
       <c r="F23" s="39"/>
     </row>
-    <row r="24" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="84" t="str">
+    <row r="24" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="82" t="str">
         <f>'1 - Leverage'!B11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B24" s="85">
+      <c r="B24" s="83">
         <f>'1 - Leverage'!D11</f>
         <v>0</v>
       </c>
-      <c r="C24" s="86" t="str">
+      <c r="C24" s="84" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D24" s="87" t="str">
+      <c r="D24" s="85" t="str">
         <f>'1 - Leverage'!E11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E24" s="95"/>
+      <c r="E24" s="93"/>
       <c r="F24" s="39"/>
     </row>
-    <row r="25" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="84" t="str">
+    <row r="25" spans="1:10" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="82" t="str">
         <f>'1 - Leverage'!B12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B25" s="85">
+      <c r="B25" s="83">
         <f>'1 - Leverage'!D12</f>
         <v>0</v>
       </c>
-      <c r="C25" s="86" t="str">
+      <c r="C25" s="84" t="str">
         <f>'1 - Leverage'!A12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D25" s="87" t="str">
+      <c r="D25" s="85" t="str">
         <f>'1 - Leverage'!E12</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E25" s="92"/>
+      <c r="E25" s="90"/>
       <c r="F25" s="39"/>
     </row>
-    <row r="26" spans="1:10" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="84" t="str">
+    <row r="26" spans="1:10" ht="19.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="82" t="str">
         <f>'1 - Leverage'!B13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B26" s="85">
+      <c r="B26" s="83">
         <f>'1 - Leverage'!D13</f>
         <v>0</v>
       </c>
-      <c r="C26" s="86" t="str">
+      <c r="C26" s="84" t="str">
         <f>'1 - Leverage'!A13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="D26" s="87" t="str">
+      <c r="D26" s="85" t="str">
         <f>'1 - Leverage'!E13</f>
         <v>Click to Enter</v>
       </c>
-      <c r="E26" s="92"/>
+      <c r="E26" s="90"/>
       <c r="F26" s="39"/>
     </row>
-    <row r="27" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D27" s="37"/>
-      <c r="E27" s="92"/>
+      <c r="E27" s="90"/>
       <c r="F27" s="39"/>
     </row>
-    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C28" s="175"/>
+    <row r="28" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="173"/>
+      <c r="B28" s="173"/>
+      <c r="C28" s="173"/>
       <c r="D28" s="42"/>
-      <c r="E28" s="92"/>
+      <c r="E28" s="90"/>
       <c r="F28" s="39"/>
     </row>
-    <row r="29" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D29" s="37"/>
-      <c r="E29" s="92"/>
+      <c r="E29" s="90"/>
       <c r="F29" s="39"/>
     </row>
-    <row r="30" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D30" s="37"/>
-      <c r="E30" s="93"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10" s="73" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E30" s="91"/>
+    </row>
+    <row r="31" spans="1:10" s="71" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
-      <c r="J31" s="78"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J31" s="76"/>
+    </row>
+    <row r="32" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="D32" s="37"/>
-      <c r="J32" s="79"/>
-[...14 lines deleted...]
-    <row r="40" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="J32" s="77"/>
+    </row>
+    <row r="33" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J33" s="77"/>
+    </row>
+    <row r="34" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J34" s="77"/>
+    </row>
+    <row r="35" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J35" s="77"/>
+    </row>
+    <row r="36" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="37" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="38" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="39" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="40" spans="10:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/HNG30SPCgJCbS8EiZLTJRzKZRVKg7R2L+3QIkOdkffTc4eSO54RqzmLMdnXtufKbgspoS7ulzTFX6S6f0Y5ig==" saltValue="qvE7fVavyPsgwNIs7JJvOw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SD3VXiuNh8p8GOrkRhbLNekesutsgCX668RPd/3EcOsLnBvfe2+Cn7fSYpc6lxxSm/ZUghpY0JMwHmSCxqlAOw==" saltValue="+SbGKL9GE/d5rFTpvl79RQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="17">
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:B16"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A10:B10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="G3:H3"/>
   </mergeCells>
-  <conditionalFormatting sqref="C16:D16 C14:D14">
-[...3 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C14:D14">
-    <cfRule type="cellIs" dxfId="5" priority="7" operator="greaterThan">
-[...9 lines deleted...]
-    <cfRule type="cellIs" dxfId="3" priority="5" operator="greaterThan">
+    <cfRule type="cellIs" dxfId="3" priority="7" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C16:D16">
     <cfRule type="cellIs" dxfId="2" priority="3" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I19">
-    <cfRule type="cellIs" dxfId="1" priority="2" operator="greaterThan">
+  <conditionalFormatting sqref="I12">
+    <cfRule type="cellIs" dxfId="1" priority="5" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I19">
     <cfRule type="cellIs" dxfId="0" priority="1" operator="greaterThan">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation errorStyle="information" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="C13 C15" xr:uid="{FFE4362C-205C-479C-80D8-891387C2AC7D}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="D13 D15" xr:uid="{B27361E9-A6AB-43C6-AF3B-E51E3C03727A}"/>
     <dataValidation errorStyle="information" allowBlank="1" showErrorMessage="1" promptTitle="Do Not Use with CLT Requests" prompt="The Impact Fund Historical 80th Percentile is not applicable to CLT requests. Please disregard this field for CLT proposals." sqref="I11 I18" xr:uid="{7556164E-CC39-475B-BEEA-ABDD7C0A45DC}"/>
     <dataValidation allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="G4" xr:uid="{5AB30D21-5C7F-4C5B-A8DE-530FA0F49024}"/>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="85" orientation="portrait" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="C12" sqref="C12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="2" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="33.6640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="37" style="2" customWidth="1"/>
-    <col min="4" max="4" width="22.42578125" style="2" customWidth="1"/>
-    <col min="5" max="5" width="18.7109375" style="2" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="2" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" style="2" customWidth="1"/>
     <col min="6" max="6" width="46" style="2" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="55" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="2"/>
+    <col min="7" max="7" width="39.88671875" style="53" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="2" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="2" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-      <c r="A2" s="270" t="s">
+    <row r="1" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A1" s="284" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="285"/>
+      <c r="C1" s="285"/>
+      <c r="D1" s="285"/>
+      <c r="E1" s="285"/>
+      <c r="F1" s="286"/>
+    </row>
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="287" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="271"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="288"/>
+      <c r="C2" s="288"/>
+      <c r="D2" s="288"/>
+      <c r="E2" s="288"/>
+      <c r="F2" s="289"/>
+    </row>
+    <row r="3" spans="1:8" ht="111" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="290" t="s">
+        <v>98</v>
+      </c>
+      <c r="B3" s="291"/>
+      <c r="C3" s="291"/>
+      <c r="D3" s="291"/>
+      <c r="E3" s="291"/>
+      <c r="F3" s="292"/>
+      <c r="G3" s="54"/>
+    </row>
+    <row r="4" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="26"/>
       <c r="B4" s="32"/>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
     </row>
-    <row r="5" spans="1:8" ht="61.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="34" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="34" t="s">
         <v>27</v>
       </c>
       <c r="C5" s="35" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="35" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="35" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>43</v>
       </c>
       <c r="H5" s="36"/>
     </row>
-    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="50" t="s">
+    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B6" s="51" t="s">
+      <c r="B6" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="49"/>
+      <c r="C6" s="48"/>
       <c r="D6" s="28">
         <v>0</v>
       </c>
       <c r="E6" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="33"/>
     </row>
-    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="50" t="s">
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B7" s="51" t="s">
+      <c r="B7" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C7" s="49"/>
+      <c r="C7" s="48"/>
       <c r="D7" s="30">
         <v>0</v>
       </c>
       <c r="E7" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="33"/>
     </row>
-    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="50" t="s">
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B8" s="51" t="s">
+      <c r="B8" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C8" s="49"/>
+      <c r="C8" s="48"/>
       <c r="D8" s="30">
         <v>0</v>
       </c>
       <c r="E8" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="33"/>
     </row>
-    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="50" t="s">
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="51" t="s">
+      <c r="B9" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="49"/>
+      <c r="C9" s="48"/>
       <c r="D9" s="30">
         <v>0</v>
       </c>
       <c r="E9" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="33"/>
     </row>
-    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="50" t="s">
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="51" t="s">
+      <c r="B10" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="49"/>
+      <c r="C10" s="48"/>
       <c r="D10" s="30">
         <v>0</v>
       </c>
       <c r="E10" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="33"/>
     </row>
-    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="50" t="s">
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="51" t="s">
+      <c r="B11" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C11" s="49"/>
+      <c r="C11" s="48"/>
       <c r="D11" s="30">
         <v>0</v>
       </c>
       <c r="E11" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="33"/>
       <c r="H11" s="4"/>
     </row>
-    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="50" t="s">
+    <row r="12" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B12" s="51" t="s">
+      <c r="B12" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C12" s="49"/>
+      <c r="C12" s="48"/>
       <c r="D12" s="31">
         <v>0</v>
       </c>
       <c r="E12" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="33"/>
       <c r="H12" s="4"/>
     </row>
-    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="50" t="s">
+    <row r="13" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="51" t="s">
+      <c r="B13" s="50" t="s">
         <v>11</v>
       </c>
-      <c r="C13" s="49"/>
+      <c r="C13" s="48"/>
       <c r="D13" s="30">
         <v>0</v>
       </c>
       <c r="E13" s="29" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="33"/>
       <c r="H13" s="4"/>
     </row>
-    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="27"/>
       <c r="B14" s="38"/>
-      <c r="C14" s="57" t="s">
+      <c r="C14" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="204">
+      <c r="D14" s="202">
         <f>SUM(D6:D13)</f>
         <v>0</v>
       </c>
       <c r="E14" s="38"/>
       <c r="F14" s="38"/>
       <c r="H14" s="4"/>
     </row>
-    <row r="15" spans="1:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:8" ht="4.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="4"/>
       <c r="B15" s="39"/>
       <c r="C15" s="40"/>
       <c r="D15" s="41"/>
       <c r="E15" s="39"/>
       <c r="F15" s="39"/>
       <c r="H15" s="4"/>
     </row>
-    <row r="16" spans="1:8" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:8" ht="8.25" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="4"/>
       <c r="B16" s="4"/>
       <c r="C16" s="4"/>
       <c r="D16" s="4"/>
       <c r="E16" s="4"/>
       <c r="F16" s="4"/>
     </row>
-    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="263" t="s">
+    <row r="17" spans="1:6" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="280" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="263"/>
-[...13 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B17" s="280"/>
+      <c r="C17" s="280"/>
+      <c r="D17" s="280"/>
+      <c r="E17" s="280"/>
+      <c r="F17" s="280"/>
+    </row>
+    <row r="18" spans="1:6" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="281"/>
+      <c r="B18" s="282"/>
+      <c r="C18" s="282"/>
+      <c r="D18" s="282"/>
+      <c r="E18" s="282"/>
+      <c r="F18" s="283"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A19" s="5"/>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
     </row>
-    <row r="20" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A20" s="5"/>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
     </row>
-    <row r="21" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A21" s="5"/>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
     </row>
-    <row r="22" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="23" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="24" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="25" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="3" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>8</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="3"/>
       <c r="B26" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="58"/>
+    <row r="27" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="56"/>
       <c r="B27" s="3" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="3"/>
       <c r="B28" s="3" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="29" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="3"/>
       <c r="B30" s="3" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="31" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="3"/>
       <c r="B31" s="3" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="32" spans="1:6" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="Sx6E22KRMdIzWIJMPWnlhE39kmO3O0TtQNS8zaA/WtRahFa2R+BLK1dI9rG4NoONpgwXR/NxwQI0UafDvgDXaQ==" saltValue="8fMjoArnPloRjF7U6a0iHw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="466vTlTc5Tm+ZiKbwlEyEHULsjHS+4tIZUAaTmQDaeVMsFYexRTFHuB/V5eskWcKlDBmlys1Rm+clDKRz+PvUw==" saltValue="XXpDNSoVzlxDrHZj5mdRlA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A17:F17"/>
     <mergeCell ref="A18:F18"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E6:E13" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$C$23:$C$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A6:A13" xr:uid="{EBE9F83C-3DE8-4717-85EB-1B01F5040C60}">
       <formula1>$A$23:$A$25</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B6:B13" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$B$23:$B$32</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="D6:D13" xr:uid="{91074143-828B-45C2-BCA0-7D7ED674549F}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K53"/>
+  <dimension ref="A1:K58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B7" sqref="B7:G7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="1.5546875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="17.5546875" style="2" customWidth="1"/>
+    <col min="6" max="6" width="30.44140625" style="2" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="2" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="2" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="2" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="G1" s="297"/>
+    <row r="1" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="315" t="s">
+        <v>63</v>
+      </c>
+      <c r="B1" s="316"/>
+      <c r="C1" s="316"/>
+      <c r="D1" s="316"/>
+      <c r="E1" s="316"/>
+      <c r="F1" s="316"/>
+      <c r="G1" s="317"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
     </row>
-    <row r="2" spans="1:11" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="298" t="s">
+    <row r="2" spans="1:11" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="318" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="299"/>
-[...35 lines deleted...]
-    <row r="6" spans="1:11" ht="37.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B2" s="319"/>
+      <c r="C2" s="319"/>
+      <c r="D2" s="319"/>
+      <c r="E2" s="319"/>
+      <c r="F2" s="319"/>
+      <c r="G2" s="320"/>
+    </row>
+    <row r="3" spans="1:11" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="327" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="328"/>
+      <c r="C3" s="328"/>
+      <c r="D3" s="328"/>
+      <c r="E3" s="328"/>
+      <c r="F3" s="328"/>
+      <c r="G3" s="329"/>
+    </row>
+    <row r="4" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="330"/>
+      <c r="B4" s="331"/>
+      <c r="C4" s="331"/>
+      <c r="D4" s="331"/>
+      <c r="E4" s="331"/>
+      <c r="F4" s="331"/>
+      <c r="G4" s="332"/>
+    </row>
+    <row r="5" spans="1:11" ht="123" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="333"/>
+      <c r="B5" s="334"/>
+      <c r="C5" s="334"/>
+      <c r="D5" s="334"/>
+      <c r="E5" s="334"/>
+      <c r="F5" s="334"/>
+      <c r="G5" s="335"/>
+    </row>
+    <row r="6" spans="1:11" ht="37.200000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="7"/>
-      <c r="B6" s="301" t="s">
+      <c r="B6" s="321" t="s">
         <v>52</v>
       </c>
-      <c r="C6" s="302"/>
-[...6 lines deleted...]
-    <row r="7" spans="1:11" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="C6" s="322"/>
+      <c r="D6" s="322"/>
+      <c r="E6" s="322"/>
+      <c r="F6" s="322"/>
+      <c r="G6" s="323"/>
+      <c r="H6" s="109"/>
+    </row>
+    <row r="7" spans="1:11" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="7"/>
-      <c r="B7" s="304"/>
-[...9 lines deleted...]
-    <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="324"/>
+      <c r="C7" s="325"/>
+      <c r="D7" s="325"/>
+      <c r="E7" s="325"/>
+      <c r="F7" s="325"/>
+      <c r="G7" s="326"/>
+      <c r="H7" s="205" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="7"/>
       <c r="B8" s="12"/>
       <c r="C8" s="17"/>
       <c r="D8" s="17"/>
       <c r="E8" s="17"/>
       <c r="F8" s="17"/>
       <c r="G8" s="43"/>
-      <c r="H8" s="208"/>
+      <c r="H8" s="206"/>
       <c r="I8" s="11"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
     </row>
-    <row r="9" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="7"/>
       <c r="B9" s="14" t="s">
         <v>55</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
-      <c r="G9" s="44"/>
-      <c r="H9" s="208"/>
+      <c r="G9" s="222"/>
+      <c r="H9" s="206"/>
       <c r="I9" s="11"/>
       <c r="J9" s="11"/>
       <c r="K9" s="8"/>
     </row>
-    <row r="10" spans="1:11" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="7"/>
       <c r="B10" s="12"/>
-      <c r="C10" s="279" t="s">
-[...9 lines deleted...]
-        <v>97</v>
+      <c r="C10" s="218" t="s">
+        <v>96</v>
+      </c>
+      <c r="D10" s="219"/>
+      <c r="E10" s="219"/>
+      <c r="F10" s="219"/>
+      <c r="G10" s="223">
+        <v>0</v>
+      </c>
+      <c r="H10" s="205" t="s">
+        <v>89</v>
       </c>
       <c r="I10" s="11"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
     </row>
-    <row r="11" spans="1:11" ht="24.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7"/>
       <c r="B11" s="12"/>
-      <c r="C11" s="21" t="s">
-[...10 lines deleted...]
-    <row r="12" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="C11" s="313" t="s">
+        <v>91</v>
+      </c>
+      <c r="D11" s="314"/>
+      <c r="E11" s="314"/>
+      <c r="F11" s="314"/>
+      <c r="G11" s="224">
+        <v>0</v>
+      </c>
+      <c r="H11" s="205"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+    </row>
+    <row r="12" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="7"/>
-      <c r="B12" s="8"/>
-[...6 lines deleted...]
-    <row r="13" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="12"/>
+      <c r="C12" s="218" t="s">
+        <v>92</v>
+      </c>
+      <c r="D12" s="219"/>
+      <c r="E12" s="219"/>
+      <c r="F12" s="219"/>
+      <c r="G12" s="224">
+        <v>0</v>
+      </c>
+      <c r="H12" s="205"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+    </row>
+    <row r="13" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="7"/>
-      <c r="B13" s="14" t="s">
-[...7 lines deleted...]
-      <c r="H13" s="15"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="293" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="294"/>
+      <c r="E13" s="294"/>
+      <c r="F13" s="294"/>
+      <c r="G13" s="224">
+        <v>0</v>
+      </c>
+      <c r="H13" s="205"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
     </row>
-    <row r="14" spans="1:11" ht="19.149999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="7"/>
       <c r="B14" s="12"/>
-      <c r="C14" s="112" t="s">
-[...9 lines deleted...]
-    <row r="15" spans="1:11" ht="19.149999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C14" s="220" t="s">
+        <v>93</v>
+      </c>
+      <c r="D14" s="221"/>
+      <c r="E14" s="221"/>
+      <c r="F14" s="221"/>
+      <c r="G14" s="224">
+        <v>0</v>
+      </c>
+      <c r="H14" s="205"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+    </row>
+    <row r="15" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="7"/>
       <c r="B15" s="12"/>
-      <c r="C15" s="20" t="s">
-[...9 lines deleted...]
-    <row r="16" spans="1:11" ht="25.15" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C15" s="337" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="338"/>
+      <c r="E15" s="338"/>
+      <c r="F15" s="338"/>
+      <c r="G15" s="225">
+        <v>0</v>
+      </c>
+      <c r="H15" s="205"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+    </row>
+    <row r="16" spans="1:11" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="7"/>
       <c r="B16" s="12"/>
-      <c r="C16" s="21" t="s">
+      <c r="C16" s="339" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="340"/>
+      <c r="E16" s="340"/>
+      <c r="F16" s="341"/>
+      <c r="G16" s="336">
+        <f>SUM(G10:G15)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="7"/>
+      <c r="B17" s="8"/>
+      <c r="C17" s="8"/>
+      <c r="D17" s="8"/>
+      <c r="E17" s="8"/>
+      <c r="F17" s="8"/>
+      <c r="G17" s="45"/>
+    </row>
+    <row r="18" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7"/>
+      <c r="B18" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="C18" s="16"/>
+      <c r="D18" s="8"/>
+      <c r="E18" s="8"/>
+      <c r="F18" s="8"/>
+      <c r="G18" s="44"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+    </row>
+    <row r="19" spans="1:11" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="7"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="52">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="7"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="20" t="s">
+        <v>57</v>
+      </c>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="51">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="7"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="D16" s="22"/>
-[...10 lines deleted...]
-      <c r="C17" s="21" t="s">
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="46">
+        <f>SUM(G19:G20)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" ht="25.2" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="7"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="22"/>
-[...30 lines deleted...]
-      <c r="C20" s="157" t="s">
+      <c r="D22" s="22"/>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22"/>
+      <c r="G22" s="46">
+        <f>G16+G21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="7"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="17"/>
+      <c r="D23" s="17"/>
+      <c r="E23" s="17"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="47"/>
+    </row>
+    <row r="24" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="150" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="151"/>
+      <c r="C24" s="151"/>
+      <c r="D24" s="152"/>
+      <c r="E24" s="152"/>
+      <c r="F24" s="152"/>
+      <c r="G24" s="153"/>
+    </row>
+    <row r="25" spans="1:11" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="154"/>
+      <c r="B25" s="151"/>
+      <c r="C25" s="155" t="s">
         <v>35</v>
       </c>
-      <c r="D20" s="154"/>
-[...7 lines deleted...]
-      <c r="C21" s="159" t="s">
+      <c r="D25" s="152"/>
+      <c r="E25" s="152"/>
+      <c r="F25" s="152"/>
+      <c r="G25" s="156"/>
+    </row>
+    <row r="26" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="154"/>
+      <c r="B26" s="151"/>
+      <c r="C26" s="157" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="158"/>
+      <c r="E26" s="158"/>
+      <c r="F26" s="158"/>
+      <c r="G26" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" ht="20.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="154"/>
+      <c r="B27" s="151"/>
+      <c r="C27" s="159" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="160"/>
+      <c r="E27" s="160"/>
+      <c r="F27" s="160"/>
+      <c r="G27" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="154"/>
+      <c r="B28" s="151"/>
+      <c r="C28" s="161" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="162"/>
+      <c r="E28" s="162"/>
+      <c r="F28" s="162"/>
+      <c r="G28" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="154"/>
+      <c r="B29" s="151"/>
+      <c r="C29" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D29" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="308"/>
+      <c r="F29" s="309"/>
+      <c r="G29" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="154"/>
+      <c r="B30" s="151"/>
+      <c r="C30" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D30" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="308"/>
+      <c r="F30" s="309"/>
+      <c r="G30" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="154"/>
+      <c r="B31" s="151"/>
+      <c r="C31" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="308"/>
+      <c r="F31" s="309"/>
+      <c r="G31" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="154"/>
+      <c r="B32" s="151"/>
+      <c r="C32" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D32" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="308"/>
+      <c r="F32" s="309"/>
+      <c r="G32" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="154"/>
+      <c r="B33" s="151"/>
+      <c r="C33" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D33" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="308"/>
+      <c r="F33" s="309"/>
+      <c r="G33" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="154"/>
+      <c r="B34" s="151"/>
+      <c r="C34" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="308"/>
+      <c r="F34" s="309"/>
+      <c r="G34" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="154"/>
+      <c r="B35" s="151"/>
+      <c r="C35" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D35" s="307" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="308"/>
+      <c r="F35" s="309"/>
+      <c r="G35" s="114">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="154"/>
+      <c r="B36" s="151"/>
+      <c r="C36" s="175" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="310" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="311"/>
+      <c r="F36" s="312"/>
+      <c r="G36" s="170">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="154"/>
+      <c r="B37" s="151"/>
+      <c r="C37" s="298" t="s">
         <v>59</v>
       </c>
-      <c r="D21" s="160"/>
-[...9 lines deleted...]
-      <c r="C22" s="161" t="s">
+      <c r="D37" s="299"/>
+      <c r="E37" s="299"/>
+      <c r="F37" s="300"/>
+      <c r="G37" s="171">
+        <f>SUM(G26:G36)</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="172" t="str">
+        <f>IF(G37&gt;G22,"Please check figures; Contributions exceed Anticipated Rehab Costs",IF(G37&lt;G22,"There are not enough sources to cover the Anticipated Rehab Costs. Please ensure all Leverage Sources are entered in Cells D24-D31",""))</f>
+        <v/>
+      </c>
+    </row>
+    <row r="38" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="163" t="s">
         <v>60</v>
       </c>
-      <c r="D22" s="162"/>
-[...9 lines deleted...]
-      <c r="C23" s="163" t="s">
+      <c r="B38" s="151"/>
+      <c r="C38" s="164"/>
+      <c r="D38" s="164"/>
+      <c r="E38" s="164"/>
+      <c r="F38" s="164"/>
+      <c r="G38" s="1"/>
+    </row>
+    <row r="39" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="154"/>
+      <c r="B39" s="151"/>
+      <c r="C39" s="301" t="s">
         <v>61</v>
       </c>
-      <c r="D23" s="164"/>
-[...9 lines deleted...]
-      <c r="C24" s="177" t="s">
+      <c r="D39" s="302"/>
+      <c r="E39" s="302"/>
+      <c r="F39" s="303"/>
+      <c r="G39" s="174"/>
+    </row>
+    <row r="40" spans="1:8" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="154"/>
+      <c r="B40" s="151"/>
+      <c r="C40" s="165" t="s">
+        <v>62</v>
+      </c>
+      <c r="D40" s="166"/>
+      <c r="E40" s="166"/>
+      <c r="F40" s="166"/>
+      <c r="G40" s="167">
+        <f>G22*G39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="154"/>
+      <c r="B41" s="151"/>
+      <c r="C41" s="304" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" s="305"/>
+      <c r="E41" s="305"/>
+      <c r="F41" s="306"/>
+      <c r="G41" s="168">
+        <f>(G26+G27+G28)*G39</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="154"/>
+      <c r="B42" s="151"/>
+      <c r="C42" s="169"/>
+      <c r="D42" s="169"/>
+      <c r="E42" s="169"/>
+      <c r="F42" s="169"/>
+      <c r="G42" s="115"/>
+    </row>
+    <row r="43" spans="1:8" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="295" t="s">
+        <v>40</v>
+      </c>
+      <c r="B43" s="296"/>
+      <c r="C43" s="296"/>
+      <c r="D43" s="296"/>
+      <c r="E43" s="296"/>
+      <c r="F43" s="296"/>
+      <c r="G43" s="297"/>
+    </row>
+    <row r="45" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+    </row>
+    <row r="47" spans="1:8" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E47" s="9"/>
+      <c r="F47" s="18"/>
+    </row>
+    <row r="48" spans="1:8" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C48" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="D24" s="289" t="s">
-[...248 lines deleted...]
-      <c r="C48" s="9"/>
       <c r="E48" s="10"/>
       <c r="F48" s="18"/>
-      <c r="G48" s="13"/>
-[...3 lines deleted...]
-      <c r="E49" s="9"/>
+      <c r="G48" s="9"/>
+    </row>
+    <row r="49" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C49" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E49" s="10"/>
       <c r="F49" s="18"/>
-    </row>
-[...2 lines deleted...]
-      <c r="E50" s="11"/>
+      <c r="G49" s="10"/>
+    </row>
+    <row r="50" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C50" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="E50" s="10"/>
       <c r="F50" s="18"/>
-    </row>
-[...2 lines deleted...]
-      <c r="E51" s="11"/>
+      <c r="G50" s="10"/>
+    </row>
+    <row r="51" spans="3:7" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
+      <c r="C51" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="E51" s="9"/>
       <c r="F51" s="18"/>
-    </row>
-[...6 lines deleted...]
-      <c r="F53" s="11"/>
+      <c r="G51" s="10"/>
+    </row>
+    <row r="52" spans="3:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="E52" s="9"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="10"/>
+    </row>
+    <row r="53" spans="3:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="C53" s="9"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="18"/>
+      <c r="G53" s="13"/>
+    </row>
+    <row r="54" spans="3:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="C54" s="9"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="18"/>
+    </row>
+    <row r="55" spans="3:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="C55" s="9"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="18"/>
+    </row>
+    <row r="56" spans="3:7" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="C56" s="9"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="18"/>
+    </row>
+    <row r="57" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E57" s="11"/>
+      <c r="F57" s="18"/>
+    </row>
+    <row r="58" spans="3:7" x14ac:dyDescent="0.25">
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sbcQTsqAHnNV5GAyzQvOYc9a4x7vNyihS8iVR3CYWuA233v8qR0sfMYHRcC1lsma+y8xzg5US9vNxZI2WgWacQ==" saltValue="LK/2tPBBMRJScebb7Q1JvQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-  <mergeCells count="18">
+  <sheetProtection algorithmName="SHA-512" hashValue="eqsiq59PH49C/4FrGIKj1R3GFyBkepc1ge95pBPhChaK/vuRrda/hyG3xSCunfjYvg/8YFNNB8fvZPzCEc+PDQ==" saltValue="vHouwGPDB3mOMkamRnBnPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="19">
+    <mergeCell ref="C11:F11"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B7:G7"/>
     <mergeCell ref="A3:G5"/>
-    <mergeCell ref="A38:G38"/>
-[...8 lines deleted...]
-    <mergeCell ref="D28:F28"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="C37:F37"/>
+    <mergeCell ref="C39:F39"/>
+    <mergeCell ref="C41:F41"/>
     <mergeCell ref="D29:F29"/>
     <mergeCell ref="D30:F30"/>
     <mergeCell ref="D31:F31"/>
+    <mergeCell ref="D32:F32"/>
+    <mergeCell ref="D33:F33"/>
+    <mergeCell ref="D34:F34"/>
+    <mergeCell ref="D35:F35"/>
+    <mergeCell ref="D36:F36"/>
   </mergeCells>
   <dataValidations count="8">
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" errorTitle="Excessive Developer Fee" error="Cannot exceed 10 percent of TDC" sqref="G15" xr:uid="{00000000-0002-0000-0200-000009000000}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" errorTitle="Excessive Developer Fee" error="Cannot exceed 10 percent of TDC" sqref="G20" xr:uid="{00000000-0002-0000-0200-000009000000}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Administration Fee" error="Minnesota Housing allows an Administration Fee of $2,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $2,000/unit, provide your justification in the Owner-Occupied Rehab Activity Application." prompt="Minnesota Housing allows an Administration Fee of $2,000/unit to be paid from Impact Fund Grant dollars. If requesting an amount greater than $2,000/unit, provide your justification in the Activity Application." sqref="G23" xr:uid="{56B0D75C-8B0C-4595-98F2-3089C3DDB83B}">
+    <dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="Administration Fee" error="Minnesota Housing allows an Administration Fee of $2,000/unit to be paid from Impact Fund dollars. If requesting an amount greater than $2,000/unit, provide your justification in the Owner-Occupied Rehab Activity Application." prompt="Minnesota Housing allows an Administration Fee of $2,000/unit to be paid from Impact Fund Grant dollars. If requesting an amount greater than $2,000/unit, provide your justification in the Activity Application." sqref="G28" xr:uid="{56B0D75C-8B0C-4595-98F2-3089C3DDB83B}">
       <formula1>2000</formula1>
     </dataValidation>
-    <dataValidation errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." sqref="G21:G22" xr:uid="{EE159FEF-D364-4244-A72D-AC88DB0EF274}"/>
-[...1 lines deleted...]
-      <formula1>$C$43:$C$46</formula1>
+    <dataValidation errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" errorTitle="Exceeds Leverage Sources" error="Please ensure the information on the &quot;Leverage Sources&quot; worksheet is complete and accurate." promptTitle="Exceeds Leverage Sources" prompt="Please ensure the information on the &quot;Leverage and Cost Containment&quot; worksheet is complete and accurate." sqref="G26:G27" xr:uid="{EE159FEF-D364-4244-A72D-AC88DB0EF274}"/>
+    <dataValidation type="list" allowBlank="1" prompt="Delete committed/pending source fields that are not used. Select source fields A-D, right click delete, &quot;shift cells up&quot; option. If you need to add another source field: select A-D, right click to insert, &quot;shift cells down&quot; option." sqref="C29:C36" xr:uid="{7367BF39-4CEA-425A-9D5C-4232A7C8C615}">
+      <formula1>$C$48:$C$51</formula1>
     </dataValidation>
-    <dataValidation errorStyle="warning" operator="equal" allowBlank="1" errorTitle="Check Admin Costs Worksheet" error="Number of units in this activty must not exceed the number of units on the Admin Costs Worksheet. If some units have substantially different costs, complete additional Workbooks for those units." sqref="G34" xr:uid="{F968B4A6-76D8-4AF5-A2D0-F4D8422A0B82}"/>
-[...1 lines deleted...]
-      <formula1>G17</formula1>
+    <dataValidation errorStyle="warning" operator="equal" allowBlank="1" errorTitle="Check Admin Costs Worksheet" error="Number of units in this activty must not exceed the number of units on the Admin Costs Worksheet. If some units have substantially different costs, complete additional Workbooks for those units." sqref="G39" xr:uid="{F968B4A6-76D8-4AF5-A2D0-F4D8422A0B82}"/>
+    <dataValidation type="whole" errorStyle="warning" operator="lessThanOrEqual" allowBlank="1" showErrorMessage="1" errorTitle="Sources do not equal Gap" error="Explain in Line 38, below." sqref="G37" xr:uid="{3D31BF16-40F8-4A9D-AE8D-3190151C8F07}">
+      <formula1>G22</formula1>
     </dataValidation>
-    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="G24:G31 G10 G14" xr:uid="{1A2D2EB4-A72A-43FD-B3BA-908FA9A6115B}">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="G29:G36 G19 G10:G15" xr:uid="{1A2D2EB4-A72A-43FD-B3BA-908FA9A6115B}">
       <formula1>0</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="lessThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B7:G7" xr:uid="{86292583-EAC6-4AA0-9DD3-E03A8B6F1C6C}">
       <formula1>70</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B M D A A B Q S w M E F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y + x D o I w G I R f h X S n L e h A y E 8 Z X C U x I R r X p l R s h B 9 D i + X d H H w k X 0 G M o m 6 O d 9 9 d c n e / 3 i A f 2 y a 4 6 N 6 a D j M S U U 4 C j a q r D N Y Z G d w h T E g u Y C P V S d Y 6 m M J o 0 9 G a j B y d O 6 e M e e + p X 9 C u r 1 n M e c T 2 x b p U R 9 3 K 0 K B 1 E p U m n 1 b 1 v 0 U E 7 F 5 j R E y T J U 3 4 N A n Y 7 E F h 8 M v j i T 3 p j w m r o X F D r 4 X G c F s C m y W w 9 w X x A F B L A w Q U A A I A C A A i o Y d S D 8 r p q 6 Q A A A D p A A A A E w A c A F t D b 2 5 0 Z W 5 0 X 1 R 5 c G V z X S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A b Y 5 L D s I w D E S v E n m f u r B A C D V l A d y A C 0 T B / Y j m o 8 Z F 4 W w s O B J X I G 1 3 i K V n 5 n n m 8 3 p X x 2 Q H 8 a A x 9 t 4 p 2 B Q l C H L G 3 3 r X K p i 4 k X s 4 1 t X 1 G S i K H H V R Q c c c D o j R d G R 1 L H w g l 5 3 G j 1 Z z P s c W g z Z 3 3 R J u y 3 K H x j s m x 5 L n H 1 B X Z 2 r 0 N L C 4 p C y v t R k H c V p z c 5 U C p s S 4 y P i X s D 9 5 H c L Q G 8 3 Z x C R t l H Y h c R l e f w F Q S w M E F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A H A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A C t O T S 7 J z M 9 T C I b Q h t Y A U E s B A i 0 A F A A C A A g A I q G H U i o e J 9 O j A A A A 9 Q A A A B I A A A A A A A A A A A A A A A A A A A A A A E N v b m Z p Z y 9 Q Y W N r Y W d l L n h t b F B L A Q I t A B Q A A g A I A C K h h 1 I P y u m r p A A A A O k A A A A T A A A A A A A A A A A A A A A A A O 8 A A A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s U E s B A i 0 A F A A C A A g A I q G H U i i K R 7 g O A A A A E Q A A A B M A A A A A A A A A A A A A A A A A 4 A E A A E Z v c m 1 1 b G F z L 1 N l Y 3 R p b 2 4 x L m 1 Q S w U G A A A A A A M A A w D C A A A A O w I A A A A A E A E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P F B l c m 1 p c 3 N p b 2 5 M a X N 0 I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P m Z h b H N l P C 9 D Y W 5 F d m F s d W F 0 Z U Z 1 d H V y Z V B h Y 2 t h Z 2 V z P j x G a X J l d 2 F s b E V u Y W J s Z W Q + d H J 1 Z T w v R m l y Z X d h b G x F b m F i b G V k P j w v U G V y b W l z c 2 l v b k x p c 3 Q + l w E A A A A A A A B 1 A Q A A 7 7 u / P D 9 4 b W w g d m V y c 2 l v b j 0 i M S 4 w I i B l b m N v Z G l u Z z 0 i d X R m L T g i P z 4 8 T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l I H h t b G 5 z O n h z a T 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E t a W 5 z d G F u Y 2 U i I H h t b G 5 z O n h z Z D 0 i a H R 0 c D o v L 3 d 3 d y 5 3 M y 5 v c m c v M j A w M S 9 Y T U x T Y 2 h l b W E i P j x J d G V t c z 4 8 S X R l b T 4 8 S X R l b U x v Y 2 F 0 a W 9 u P j x J d G V t V H l w Z T 5 B b G x G b 3 J t d W x h c z w v S X R l b V R 5 c G U + P E l 0 Z W 1 Q Y X R o I C 8 + P C 9 J d G V t T G 9 j Y X R p b 2 4 + P F N 0 Y W J s Z U V u d H J p Z X M + P E V u d H J 5 I F R 5 c G U 9 I l J l b G F 0 a W 9 u c 2 h p c H M i I F Z h b H V l P S J z Q U F B Q U F B P T 0 i I C 8 + P C 9 T d G F i b G V F b n R y a W V z P j w v S X R l b T 4 8 L 0 l 0 Z W 1 z P j w v T G 9 j Y W x Q Y W N r Y W d l T W V 0 Y W R h d G F G a W x l P h Y A A A B Q S w U G A A A A A A A A A A A A A A A A A A A A A A A A 2 g A A A A E A A A D Q j J 3 f A R X R E Y x 6 A M B P w p f r A Q A A A F 4 S k N N K / k l P g a W L i 1 w P h e I A A A A A A g A A A A A A A 2 Y A A M A A A A A Q A A A A U M l G U 3 B N 3 W s g 1 c 2 3 m J m l o w A A A A A E g A A A o A A A A B A A A A D o E Y T k k J N X / x F y 4 / l O u i 3 d U A A A A O r Z k Z u U j X S z s V w a m k k n j b 3 e l 7 Z u h t E n k 0 v K 5 O I n z E T + P b 3 B Q 7 9 j y Q X e h r 1 9 T N T D o L L b A O e E o 6 f d 4 5 9 H r X 0 m S 0 9 7 g j C / P 5 5 n 8 Z z 2 u n 1 W k a T p F A A A A L v J Q N c U B a A w Z j o X U s c L t N X Y L H h b < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{12B5A024-EECD-4B41-A6AA-702AB75A89A0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>