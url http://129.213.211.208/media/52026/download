--- v0 (2025-11-21)
+++ v1 (2026-06-24)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\mhfa_divisions\Homes\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2025 RFP\4. Ready for web posting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\Functions (Funds Mgmt, QC, Etc.)\Single Family RFP\2026 RFP - Impact Fund\4. Ready for web posting\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E2A436E-7E1E-452A-B5A2-AEC6232A2D63}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
-  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="Lc/HZmOIdmLjHrAnLzRk1J5yazwRhaL6JXVXnEfMygRcpNosevgSMgO2W1WYqVhPxmkLajqhF1A5gsG+QN7miQ==" workbookSaltValue="wCZ70U6caYfTh2f5zDsvCQ==" workbookSpinCount="100000" lockStructure="1"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DD48E223-3ABE-4371-AA7E-BEAEC93653EF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="1000" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="1000" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="1 - Sources and Uses" sheetId="38" state="hidden" r:id="rId1"/>
+    <sheet name="1 - Sources and Uses" sheetId="38" r:id="rId1"/>
     <sheet name="1 - Direct Costs" sheetId="43" r:id="rId2"/>
     <sheet name="1 - Leverage" sheetId="42" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="1">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down" localSheetId="2">#REF!</definedName>
     <definedName name="Choose_One" comment="Click to Drop Down">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'1 - Direct Costs'!$A$1:$G$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'1 - Leverage'!$A$1:$F$16</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'1 - Sources and Uses'!$A$1:$F$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -1807,50 +1807,61 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="6" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="7" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="6" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="30" fillId="7" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="42" fontId="30" fillId="7" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2013,61 +2024,50 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...9 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFF99FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2358,1361 +2358,1361 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AB31"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E6" sqref="E6"/>
+      <selection activeCell="E7" sqref="E7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="21.42578125" style="37" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.7109375" style="60" customWidth="1"/>
+    <col min="1" max="1" width="21.44140625" style="37" customWidth="1"/>
+    <col min="2" max="2" width="11.5546875" style="37" customWidth="1"/>
+    <col min="3" max="3" width="40.44140625" style="37" customWidth="1"/>
+    <col min="4" max="4" width="17.6640625" style="37" customWidth="1"/>
+    <col min="5" max="5" width="17.6640625" style="60" customWidth="1"/>
     <col min="6" max="6" width="4" style="37" customWidth="1"/>
-    <col min="7" max="7" width="76.42578125" style="37" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="9" max="16384" width="9.140625" style="37"/>
+    <col min="7" max="7" width="76.44140625" style="37" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.109375" style="37" customWidth="1"/>
+    <col min="9" max="16384" width="9.109375" style="37"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="140" t="s">
+    <row r="1" spans="1:28" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="143" t="s">
         <v>57</v>
       </c>
-      <c r="B1" s="140"/>
-[...5 lines deleted...]
-    <row r="2" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="143"/>
+      <c r="C1" s="143"/>
+      <c r="D1" s="143"/>
+      <c r="E1" s="143"/>
+      <c r="F1" s="143"/>
+    </row>
+    <row r="2" spans="1:28" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="141">
+      <c r="B2" s="144">
         <f>'1 - Direct Costs'!D7</f>
         <v>0</v>
       </c>
-      <c r="C2" s="142"/>
-[...1 lines deleted...]
-      <c r="E2" s="144"/>
+      <c r="C2" s="145"/>
+      <c r="D2" s="146"/>
+      <c r="E2" s="147"/>
       <c r="F2" s="47"/>
       <c r="G2" s="48"/>
       <c r="I2" s="38"/>
       <c r="J2" s="38"/>
       <c r="K2" s="38"/>
       <c r="L2" s="38"/>
       <c r="M2" s="38"/>
       <c r="N2" s="38"/>
       <c r="O2" s="38"/>
       <c r="P2" s="38"/>
       <c r="Q2" s="38"/>
       <c r="R2" s="38"/>
       <c r="S2" s="38"/>
       <c r="T2" s="38"/>
       <c r="U2" s="38"/>
       <c r="V2" s="38"/>
       <c r="W2" s="38"/>
       <c r="X2" s="38"/>
       <c r="Y2" s="38"/>
       <c r="Z2" s="38"/>
       <c r="AA2" s="38"/>
       <c r="AB2" s="38"/>
     </row>
-    <row r="3" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="63" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="145">
+      <c r="B3" s="148">
         <f>'1 - Direct Costs'!D8</f>
         <v>0</v>
       </c>
-      <c r="C3" s="146"/>
-[...1 lines deleted...]
-      <c r="E3" s="148"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="150"/>
+      <c r="E3" s="151"/>
       <c r="F3" s="49"/>
       <c r="G3" s="50"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
       <c r="K3" s="38"/>
       <c r="L3" s="38"/>
       <c r="M3" s="38"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
     </row>
-    <row r="4" spans="1:28" s="41" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:28" s="41" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="51"/>
       <c r="B4" s="52"/>
       <c r="C4" s="52"/>
       <c r="D4" s="52"/>
       <c r="E4" s="53"/>
       <c r="F4" s="49"/>
       <c r="G4" s="50"/>
       <c r="I4" s="54"/>
       <c r="J4" s="54"/>
       <c r="K4" s="54"/>
       <c r="L4" s="54"/>
       <c r="M4" s="54"/>
       <c r="N4" s="54"/>
       <c r="O4" s="54"/>
       <c r="P4" s="54"/>
       <c r="Q4" s="54"/>
       <c r="R4" s="54"/>
       <c r="S4" s="54"/>
       <c r="T4" s="54"/>
       <c r="U4" s="54"/>
       <c r="V4" s="54"/>
       <c r="W4" s="54"/>
       <c r="X4" s="54"/>
       <c r="Y4" s="54"/>
       <c r="Z4" s="54"/>
       <c r="AA4" s="54"/>
       <c r="AB4" s="54"/>
     </row>
-    <row r="5" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="66" t="s">
         <v>67</v>
       </c>
       <c r="B5" s="79"/>
       <c r="C5" s="79" t="s">
         <v>66</v>
       </c>
       <c r="D5" s="56" t="s">
         <v>33</v>
       </c>
-      <c r="E5" s="205" t="s">
+      <c r="E5" s="140" t="s">
         <v>34</v>
       </c>
       <c r="F5" s="49"/>
       <c r="G5" s="50"/>
       <c r="H5" s="54"/>
       <c r="I5" s="54"/>
       <c r="J5" s="54"/>
       <c r="K5" s="54"/>
       <c r="L5" s="54"/>
       <c r="M5" s="54"/>
       <c r="N5" s="54"/>
       <c r="O5" s="54"/>
       <c r="P5" s="54"/>
       <c r="Q5" s="54"/>
       <c r="R5" s="54"/>
       <c r="S5" s="54"/>
       <c r="T5" s="54"/>
       <c r="U5" s="54"/>
       <c r="V5" s="54"/>
       <c r="W5" s="54"/>
       <c r="X5" s="54"/>
       <c r="Y5" s="54"/>
       <c r="Z5" s="54"/>
       <c r="AA5" s="54"/>
       <c r="AB5" s="54"/>
     </row>
-    <row r="6" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="65" t="s">
         <v>52</v>
       </c>
       <c r="B6" s="58"/>
       <c r="C6" s="110">
         <f>'1 - Direct Costs'!F12</f>
         <v>0</v>
       </c>
       <c r="D6" s="61">
         <f>'1 - Direct Costs'!G12</f>
         <v>0</v>
       </c>
-      <c r="E6" s="206">
+      <c r="E6" s="141">
         <v>0</v>
       </c>
       <c r="F6" s="49"/>
       <c r="G6" s="50"/>
       <c r="H6" s="54"/>
       <c r="I6" s="54"/>
       <c r="J6" s="54"/>
       <c r="K6" s="54"/>
       <c r="L6" s="54"/>
       <c r="M6" s="54"/>
       <c r="N6" s="54"/>
       <c r="O6" s="54"/>
       <c r="P6" s="54"/>
       <c r="Q6" s="54"/>
       <c r="R6" s="54"/>
       <c r="S6" s="54"/>
       <c r="T6" s="54"/>
       <c r="U6" s="54"/>
       <c r="V6" s="54"/>
       <c r="W6" s="54"/>
       <c r="X6" s="54"/>
       <c r="Y6" s="54"/>
       <c r="Z6" s="54"/>
       <c r="AA6" s="54"/>
       <c r="AB6" s="54"/>
     </row>
-    <row r="7" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:28" s="41" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="67" t="s">
         <v>53</v>
       </c>
       <c r="B7" s="69"/>
       <c r="C7" s="69">
         <f>'1 - Direct Costs'!F13</f>
         <v>0</v>
       </c>
       <c r="D7" s="64">
         <f>'1 - Direct Costs'!G13</f>
         <v>0</v>
       </c>
-      <c r="E7" s="207">
+      <c r="E7" s="142">
         <v>0</v>
       </c>
       <c r="F7" s="49"/>
       <c r="G7" s="50"/>
       <c r="H7" s="54"/>
       <c r="I7" s="54"/>
       <c r="J7" s="54"/>
       <c r="K7" s="54"/>
       <c r="L7" s="54"/>
       <c r="M7" s="54"/>
       <c r="N7" s="54"/>
       <c r="O7" s="54"/>
       <c r="P7" s="54"/>
       <c r="Q7" s="54"/>
       <c r="R7" s="54"/>
       <c r="S7" s="54"/>
       <c r="T7" s="54"/>
       <c r="U7" s="54"/>
       <c r="V7" s="54"/>
       <c r="W7" s="54"/>
       <c r="X7" s="54"/>
       <c r="Y7" s="54"/>
       <c r="Z7" s="54"/>
       <c r="AA7" s="54"/>
       <c r="AB7" s="54"/>
     </row>
-    <row r="8" spans="1:28" s="41" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:28" s="41" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="67" t="s">
         <v>54</v>
       </c>
       <c r="B8" s="69"/>
       <c r="C8" s="69">
         <f>'1 - Direct Costs'!F14</f>
         <v>0</v>
       </c>
       <c r="D8" s="55">
         <f>'1 - Direct Costs'!G14</f>
         <v>0</v>
       </c>
-      <c r="E8" s="207">
+      <c r="E8" s="142">
         <v>0</v>
       </c>
       <c r="F8" s="49"/>
       <c r="G8" s="50"/>
       <c r="H8" s="54"/>
       <c r="I8" s="54"/>
       <c r="J8" s="54"/>
       <c r="K8" s="54"/>
       <c r="L8" s="54"/>
       <c r="M8" s="54"/>
       <c r="N8" s="54"/>
       <c r="O8" s="54"/>
       <c r="P8" s="54"/>
       <c r="Q8" s="54"/>
       <c r="R8" s="54"/>
       <c r="S8" s="54"/>
       <c r="T8" s="54"/>
       <c r="U8" s="54"/>
       <c r="V8" s="54"/>
       <c r="W8" s="54"/>
       <c r="X8" s="54"/>
       <c r="Y8" s="54"/>
       <c r="Z8" s="54"/>
       <c r="AA8" s="54"/>
       <c r="AB8" s="54"/>
     </row>
-    <row r="9" spans="1:28" s="38" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:28" s="38" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68" t="s">
         <v>56</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="111"/>
       <c r="D9" s="30">
         <f>SUM(D6:D8)</f>
         <v>0</v>
       </c>
       <c r="E9" s="29">
         <f>SUM(E6:E8)</f>
         <v>0</v>
       </c>
       <c r="F9" s="52"/>
       <c r="G9" s="52"/>
       <c r="R9" s="57"/>
       <c r="S9" s="57"/>
       <c r="T9" s="57"/>
       <c r="U9" s="57"/>
       <c r="V9" s="57"/>
       <c r="W9" s="57"/>
       <c r="X9" s="57"/>
       <c r="Y9" s="57"/>
       <c r="Z9" s="57"/>
       <c r="AA9" s="57"/>
     </row>
-    <row r="10" spans="1:28" s="38" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:28" s="38" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="114"/>
       <c r="B10" s="115"/>
       <c r="C10" s="115"/>
       <c r="D10" s="116"/>
       <c r="E10" s="116"/>
       <c r="F10" s="52"/>
       <c r="G10" s="52"/>
       <c r="R10" s="57"/>
       <c r="S10" s="57"/>
       <c r="T10" s="57"/>
       <c r="U10" s="57"/>
       <c r="V10" s="57"/>
       <c r="W10" s="57"/>
       <c r="X10" s="57"/>
       <c r="Y10" s="57"/>
       <c r="Z10" s="57"/>
       <c r="AA10" s="57"/>
     </row>
-    <row r="11" spans="1:28" s="38" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:28" s="38" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="117" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="118"/>
       <c r="C11" s="118"/>
       <c r="D11" s="119"/>
       <c r="E11" s="120"/>
       <c r="F11" s="52"/>
       <c r="G11" s="52"/>
       <c r="R11" s="57"/>
       <c r="S11" s="57"/>
       <c r="T11" s="57"/>
       <c r="U11" s="57"/>
       <c r="V11" s="57"/>
       <c r="W11" s="57"/>
       <c r="X11" s="57"/>
       <c r="Y11" s="57"/>
       <c r="Z11" s="57"/>
       <c r="AA11" s="57"/>
     </row>
-    <row r="12" spans="1:28" s="38" customFormat="1" ht="17.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:28" s="38" customFormat="1" ht="17.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="134">
         <f>'1 - Direct Costs'!G17</f>
         <v>0</v>
       </c>
       <c r="B12" s="121"/>
       <c r="C12" s="121"/>
       <c r="D12" s="122"/>
       <c r="E12" s="123"/>
       <c r="F12" s="52"/>
       <c r="G12" s="52"/>
       <c r="R12" s="57"/>
       <c r="S12" s="57"/>
       <c r="T12" s="57"/>
       <c r="U12" s="57"/>
       <c r="V12" s="57"/>
       <c r="W12" s="57"/>
       <c r="X12" s="57"/>
       <c r="Y12" s="57"/>
       <c r="Z12" s="57"/>
       <c r="AA12" s="57"/>
     </row>
-    <row r="13" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="E13" s="37"/>
     </row>
-    <row r="14" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:28" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="70" t="s">
         <v>44</v>
       </c>
-      <c r="B14" s="157" t="s">
+      <c r="B14" s="160" t="s">
         <v>61</v>
       </c>
-      <c r="C14" s="158"/>
+      <c r="C14" s="161"/>
       <c r="D14" s="83" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="84" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="77"/>
     </row>
-    <row r="15" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="124" t="str">
         <f>'1 - Leverage'!A6</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B15" s="155">
+      <c r="B15" s="158">
         <f>'1 - Leverage'!B6</f>
         <v>0</v>
       </c>
-      <c r="C15" s="156"/>
+      <c r="C15" s="159"/>
       <c r="D15" s="125">
         <f>'1 - Leverage'!C6</f>
         <v>0</v>
       </c>
       <c r="E15" s="126" t="str">
         <f>'1 - Leverage'!D6</f>
         <v>Click to Enter</v>
       </c>
       <c r="F15" s="77"/>
     </row>
-    <row r="16" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="127" t="str">
         <f>'1 - Leverage'!A7</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B16" s="153">
+      <c r="B16" s="156">
         <f>'1 - Leverage'!B7</f>
         <v>0</v>
       </c>
-      <c r="C16" s="154"/>
+      <c r="C16" s="157"/>
       <c r="D16" s="128">
         <f>'1 - Leverage'!C7</f>
         <v>0</v>
       </c>
       <c r="E16" s="129" t="str">
         <f>'1 - Leverage'!D7</f>
         <v>Click to Enter</v>
       </c>
       <c r="F16" s="77"/>
     </row>
-    <row r="17" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="127" t="str">
         <f>'1 - Leverage'!A8</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B17" s="153">
+      <c r="B17" s="156">
         <f>'1 - Leverage'!B8</f>
         <v>0</v>
       </c>
-      <c r="C17" s="154"/>
+      <c r="C17" s="157"/>
       <c r="D17" s="128">
         <f>'1 - Leverage'!C8</f>
         <v>0</v>
       </c>
       <c r="E17" s="129" t="str">
         <f>'1 - Leverage'!D8</f>
         <v>Click to Enter</v>
       </c>
       <c r="F17" s="77"/>
     </row>
-    <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A18" s="127" t="str">
         <f>'1 - Leverage'!A9</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B18" s="153">
+      <c r="B18" s="156">
         <f>'1 - Leverage'!B9</f>
         <v>0</v>
       </c>
-      <c r="C18" s="154"/>
+      <c r="C18" s="157"/>
       <c r="D18" s="128">
         <f>'1 - Leverage'!C9</f>
         <v>0</v>
       </c>
       <c r="E18" s="129" t="str">
         <f>'1 - Leverage'!D9</f>
         <v>Click to Enter</v>
       </c>
       <c r="F18" s="77"/>
     </row>
-    <row r="19" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A19" s="127" t="str">
         <f>'1 - Leverage'!A10</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B19" s="153">
+      <c r="B19" s="156">
         <f>'1 - Leverage'!B10</f>
         <v>0</v>
       </c>
-      <c r="C19" s="154"/>
+      <c r="C19" s="157"/>
       <c r="D19" s="128">
         <f>'1 - Leverage'!C10</f>
         <v>0</v>
       </c>
       <c r="E19" s="129" t="str">
         <f>'1 - Leverage'!D10</f>
         <v>Click to Enter</v>
       </c>
       <c r="F19" s="77"/>
     </row>
-    <row r="20" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="130" t="str">
         <f>'1 - Leverage'!A11</f>
         <v>Click to Enter</v>
       </c>
-      <c r="B20" s="151">
+      <c r="B20" s="154">
         <f>'1 - Leverage'!B11</f>
         <v>0</v>
       </c>
-      <c r="C20" s="152"/>
+      <c r="C20" s="155"/>
       <c r="D20" s="131">
         <f>'1 - Leverage'!C11</f>
         <v>0</v>
       </c>
       <c r="E20" s="132" t="str">
         <f>'1 - Leverage'!D11</f>
         <v>Click to Enter</v>
       </c>
       <c r="F20" s="77"/>
     </row>
-    <row r="21" spans="1:7" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="149" t="s">
+    <row r="21" spans="1:7" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="152" t="s">
         <v>62</v>
       </c>
-      <c r="B21" s="150"/>
+      <c r="B21" s="153"/>
       <c r="C21" s="135"/>
       <c r="D21" s="133">
         <f>'1 - Leverage'!C12</f>
         <v>0</v>
       </c>
       <c r="E21" s="107"/>
       <c r="F21" s="78"/>
     </row>
-    <row r="22" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E22" s="37"/>
       <c r="F22" s="38"/>
       <c r="G22" s="59"/>
     </row>
-    <row r="23" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E23" s="37"/>
       <c r="F23" s="38"/>
       <c r="G23" s="59"/>
     </row>
-    <row r="24" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E24" s="37"/>
       <c r="F24" s="38"/>
       <c r="G24" s="59"/>
     </row>
-    <row r="25" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E25" s="37"/>
       <c r="F25" s="38"/>
     </row>
-    <row r="26" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F26" s="38"/>
     </row>
-    <row r="27" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F27" s="38"/>
     </row>
-    <row r="28" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F28" s="38"/>
     </row>
-    <row r="29" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="1:7" ht="18.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="zG4QHqnxlv85xrADB83GHb7flWc6MZXkurb9oZhpKXahwUebl8DO5TiUutz3l0N5Iz5EICFqktENMP6sZx/GPA==" saltValue="4QCZ6Z9hqufq+kQ7/ktxbw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="11">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="B3:E3"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="B20:C20"/>
     <mergeCell ref="B19:C19"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.25" bottom="0.25" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="portrait" verticalDpi="360" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K35"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7:F7"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D8" sqref="D8:F8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="1.5703125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="1.5546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="4.5546875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="13.88671875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.44140625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="47.33203125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="24.109375" style="1" customWidth="1"/>
+    <col min="8" max="8" width="59.33203125" style="1" customWidth="1"/>
+    <col min="9" max="9" width="13.44140625" style="1" customWidth="1"/>
+    <col min="10" max="12" width="9.109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="165" t="s">
+    <row r="1" spans="1:11" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="168" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="166"/>
-[...4 lines deleted...]
-      <c r="G1" s="167"/>
+      <c r="B1" s="169"/>
+      <c r="C1" s="169"/>
+      <c r="D1" s="169"/>
+      <c r="E1" s="169"/>
+      <c r="F1" s="169"/>
+      <c r="G1" s="170"/>
       <c r="H1" s="5"/>
       <c r="I1" s="5"/>
     </row>
-    <row r="2" spans="1:11" ht="19.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="168" t="s">
+    <row r="2" spans="1:11" ht="19.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="171" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="169"/>
-[...7 lines deleted...]
-      <c r="A3" s="171" t="s">
+      <c r="B2" s="172"/>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="173"/>
+    </row>
+    <row r="3" spans="1:11" ht="4.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="174" t="s">
         <v>73</v>
       </c>
-      <c r="B3" s="172"/>
-[...24 lines deleted...]
-    <row r="6" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="175"/>
+      <c r="C3" s="175"/>
+      <c r="D3" s="175"/>
+      <c r="E3" s="175"/>
+      <c r="F3" s="175"/>
+      <c r="G3" s="176"/>
+    </row>
+    <row r="4" spans="1:11" ht="0.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="177"/>
+      <c r="B4" s="178"/>
+      <c r="C4" s="178"/>
+      <c r="D4" s="178"/>
+      <c r="E4" s="178"/>
+      <c r="F4" s="178"/>
+      <c r="G4" s="179"/>
+    </row>
+    <row r="5" spans="1:11" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="180"/>
+      <c r="B5" s="181"/>
+      <c r="C5" s="181"/>
+      <c r="D5" s="181"/>
+      <c r="E5" s="181"/>
+      <c r="F5" s="181"/>
+      <c r="G5" s="182"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="137"/>
       <c r="B6" s="138"/>
       <c r="C6" s="138"/>
       <c r="D6" s="138"/>
       <c r="E6" s="138"/>
       <c r="F6" s="138"/>
       <c r="G6" s="136"/>
     </row>
-    <row r="7" spans="1:11" s="72" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" s="72" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="73"/>
-      <c r="B7" s="182" t="s">
+      <c r="B7" s="185" t="s">
         <v>31</v>
       </c>
-      <c r="C7" s="183"/>
-[...2 lines deleted...]
-      <c r="F7" s="188"/>
+      <c r="C7" s="186"/>
+      <c r="D7" s="189"/>
+      <c r="E7" s="190"/>
+      <c r="F7" s="191"/>
       <c r="G7" s="86"/>
     </row>
-    <row r="8" spans="1:11" s="72" customFormat="1" ht="16.899999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:11" s="72" customFormat="1" ht="16.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="73"/>
-      <c r="B8" s="184" t="s">
+      <c r="B8" s="187" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="185"/>
-[...2 lines deleted...]
-      <c r="F8" s="191"/>
+      <c r="C8" s="188"/>
+      <c r="D8" s="192"/>
+      <c r="E8" s="193"/>
+      <c r="F8" s="194"/>
       <c r="G8" s="86"/>
     </row>
-    <row r="9" spans="1:11" s="72" customFormat="1" ht="16.899999999999999" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" s="72" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="73"/>
       <c r="B9" s="71"/>
       <c r="C9" s="71"/>
       <c r="D9" s="71"/>
       <c r="E9" s="71"/>
       <c r="F9" s="88"/>
       <c r="G9" s="86"/>
     </row>
-    <row r="10" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="24" t="s">
         <v>51</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="14"/>
       <c r="F10" s="14"/>
       <c r="G10" s="15"/>
     </row>
-    <row r="11" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:11" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="6"/>
       <c r="B11" s="25"/>
       <c r="C11" s="27"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="109" t="s">
         <v>74</v>
       </c>
       <c r="G11" s="26" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="6"/>
       <c r="B12" s="11"/>
       <c r="C12" s="74" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="112"/>
       <c r="G12" s="43"/>
     </row>
-    <row r="13" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="6"/>
       <c r="B13" s="11"/>
       <c r="C13" s="19" t="s">
         <v>64</v>
       </c>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="113"/>
       <c r="G13" s="44"/>
     </row>
-    <row r="14" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6"/>
       <c r="B14" s="11"/>
       <c r="C14" s="21" t="s">
         <v>65</v>
       </c>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="113"/>
       <c r="G14" s="44"/>
     </row>
-    <row r="15" spans="1:11" ht="25.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:11" ht="25.2" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="6"/>
       <c r="B15" s="11"/>
       <c r="C15" s="87" t="s">
         <v>59</v>
       </c>
       <c r="D15" s="22"/>
       <c r="E15" s="22"/>
       <c r="F15" s="22"/>
       <c r="G15" s="18">
         <f>SUM(G12:G14)</f>
         <v>0</v>
       </c>
       <c r="H15" s="76" t="str">
         <f>IF(G15&gt;100000,"Please check figures; the Direct Costs request amount must not exceed $100,000. Reduce your Direct Cost request amount.","")</f>
         <v/>
       </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
     </row>
-    <row r="16" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="6"/>
       <c r="B16" s="11"/>
       <c r="C16" s="80"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="81"/>
       <c r="H16" s="76"/>
       <c r="I16" s="10"/>
       <c r="J16" s="10"/>
       <c r="K16" s="10"/>
     </row>
-    <row r="17" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:11" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="11"/>
-      <c r="C17" s="180" t="s">
+      <c r="C17" s="183" t="s">
         <v>60</v>
       </c>
-      <c r="D17" s="181"/>
-[...1 lines deleted...]
-      <c r="F17" s="181"/>
+      <c r="D17" s="184"/>
+      <c r="E17" s="184"/>
+      <c r="F17" s="184"/>
       <c r="G17" s="85"/>
       <c r="H17" s="76"/>
       <c r="I17" s="10"/>
       <c r="J17" s="10"/>
       <c r="K17" s="10"/>
     </row>
-    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="11"/>
       <c r="C18" s="16"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="82"/>
     </row>
-    <row r="19" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="162" t="s">
+    <row r="19" spans="1:11" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="165" t="s">
         <v>14</v>
       </c>
-      <c r="B19" s="163"/>
-[...16 lines deleted...]
-    <row r="23" spans="1:11" x14ac:dyDescent="0.2">
+      <c r="B19" s="166"/>
+      <c r="C19" s="166"/>
+      <c r="D19" s="166"/>
+      <c r="E19" s="166"/>
+      <c r="F19" s="166"/>
+      <c r="G19" s="167"/>
+    </row>
+    <row r="20" spans="1:11" ht="100.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="162"/>
+      <c r="B20" s="163"/>
+      <c r="C20" s="163"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="163"/>
+      <c r="F20" s="163"/>
+      <c r="G20" s="164"/>
+    </row>
+    <row r="22" spans="1:11" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.25">
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
     </row>
-    <row r="24" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="E24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="25" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C25" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>23</v>
       </c>
       <c r="F25" s="17" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="26" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="E26" s="9" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="17" t="s">
         <v>49</v>
       </c>
       <c r="G26" s="9" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C27" s="8" t="s">
         <v>16</v>
       </c>
       <c r="E27" s="9" t="s">
         <v>26</v>
       </c>
       <c r="F27" s="17" t="s">
         <v>50</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="28" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C28" s="8"/>
       <c r="E28" s="8" t="s">
         <v>46</v>
       </c>
       <c r="F28" s="17"/>
       <c r="G28" s="9" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="29" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="E29" s="8" t="s">
         <v>45</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="12" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="30" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C30" s="8" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="17" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="9" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="31" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C31" s="8" t="s">
         <v>25</v>
       </c>
       <c r="E31" s="8" t="s">
         <v>48</v>
       </c>
       <c r="F31" s="17" t="s">
         <v>19</v>
       </c>
       <c r="G31" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:11" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:11" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C32" s="8" t="s">
         <v>30</v>
       </c>
       <c r="E32" s="10"/>
       <c r="F32" s="17" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="33" spans="3:6" ht="15" hidden="1" x14ac:dyDescent="0.25">
+    <row r="33" spans="3:6" ht="14.4" hidden="1" x14ac:dyDescent="0.3">
       <c r="C33" s="8" t="s">
         <v>27</v>
       </c>
       <c r="E33" s="10"/>
       <c r="F33" s="17" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="34" spans="3:6" hidden="1" x14ac:dyDescent="0.2">
+    <row r="34" spans="3:6" hidden="1" x14ac:dyDescent="0.25">
       <c r="E34" s="10"/>
       <c r="F34" s="17" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="35" spans="3:6" x14ac:dyDescent="0.2">
+    <row r="35" spans="3:6" x14ac:dyDescent="0.25">
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="dZlfseTXl1vvG18m0UZ6XbTzC+e+8KqLeXnruWwO7pwfLl5bd4JIm9jy+d4XI/WQuWHHONRE0jCZjt+C1kMZxw==" saltValue="H5PoktzNWzrEUW28yzG2VQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="OSR9XRaZZSSL62yZxYp9Gr4oA1KSEz8X4DsNm8TH/kRao/5ClKgR5yXjY1qxPMJlKWTY0IHNjcr7n4TM2TiIBw==" saltValue="Pc921Woxbb5pXrE+9hq5dg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="G27:G31">
     <sortCondition ref="G27:G31"/>
   </sortState>
   <mergeCells count="10">
     <mergeCell ref="A20:G20"/>
     <mergeCell ref="A19:G19"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G5"/>
     <mergeCell ref="C17:F17"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="D7:F7"/>
     <mergeCell ref="D8:F8"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="G12:G14" xr:uid="{A684DFF4-EA49-48F8-82C7-FF90DA2EC4D2}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.25" bottom="0.25" header="0.25" footer="0.25"/>
   <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <tabColor theme="6" tint="0.39997558519241921"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="1" customWidth="1"/>
+    <col min="1" max="1" width="28.6640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="34" style="1" customWidth="1"/>
-    <col min="3" max="3" width="28.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="36.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="28.5546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="22.44140625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="36.6640625" style="1" customWidth="1"/>
     <col min="6" max="6" width="46" style="1" customWidth="1"/>
-    <col min="7" max="7" width="39.85546875" style="45" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="15" max="16384" width="9.140625" style="1"/>
+    <col min="7" max="7" width="39.88671875" style="45" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="28.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="28.88671875" style="1" customWidth="1"/>
+    <col min="10" max="14" width="9.109375" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="192" t="s">
+    <row r="1" spans="1:8" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="195" t="s">
         <v>69</v>
       </c>
-      <c r="B1" s="193"/>
-[...2 lines deleted...]
-      <c r="E1" s="194"/>
+      <c r="B1" s="196"/>
+      <c r="C1" s="196"/>
+      <c r="D1" s="196"/>
+      <c r="E1" s="197"/>
       <c r="F1" s="89"/>
     </row>
-    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="195" t="s">
+    <row r="2" spans="1:8" ht="22.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="196"/>
-[...2 lines deleted...]
-      <c r="E2" s="197"/>
+      <c r="B2" s="199"/>
+      <c r="C2" s="199"/>
+      <c r="D2" s="199"/>
+      <c r="E2" s="200"/>
       <c r="F2" s="90"/>
     </row>
-    <row r="3" spans="1:8" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="198" t="s">
+    <row r="3" spans="1:8" ht="98.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="201" t="s">
         <v>70</v>
       </c>
-      <c r="B3" s="199"/>
-[...2 lines deleted...]
-      <c r="E3" s="200"/>
+      <c r="B3" s="202"/>
+      <c r="C3" s="202"/>
+      <c r="D3" s="202"/>
+      <c r="E3" s="203"/>
       <c r="F3" s="91"/>
       <c r="G3" s="46"/>
     </row>
-    <row r="4" spans="1:8" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:8" ht="15" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="31"/>
       <c r="B4" s="34"/>
       <c r="C4" s="34"/>
       <c r="D4" s="34"/>
       <c r="E4" s="34"/>
       <c r="F4" s="34"/>
     </row>
-    <row r="5" spans="1:8" ht="61.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="61.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="92" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="93" t="s">
         <v>47</v>
       </c>
       <c r="C5" s="93" t="s">
         <v>71</v>
       </c>
       <c r="D5" s="93" t="s">
         <v>42</v>
       </c>
       <c r="E5" s="93" t="s">
         <v>72</v>
       </c>
       <c r="F5" s="45"/>
       <c r="G5" s="36"/>
     </row>
-    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="95" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="96"/>
       <c r="C6" s="97">
         <v>0</v>
       </c>
       <c r="D6" s="98" t="s">
         <v>8</v>
       </c>
       <c r="E6" s="99"/>
       <c r="F6" s="45"/>
       <c r="G6" s="1"/>
     </row>
-    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="42"/>
       <c r="C7" s="33">
         <v>0</v>
       </c>
       <c r="D7" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E7" s="35"/>
       <c r="F7" s="45"/>
       <c r="G7" s="1"/>
     </row>
-    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="42"/>
       <c r="C8" s="33">
         <v>0</v>
       </c>
       <c r="D8" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E8" s="35"/>
       <c r="F8" s="45"/>
       <c r="G8" s="1"/>
     </row>
-    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="42"/>
       <c r="C9" s="33">
         <v>0</v>
       </c>
       <c r="D9" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E9" s="35"/>
       <c r="F9" s="45"/>
       <c r="G9" s="1"/>
     </row>
-    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:8" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="100" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="42"/>
       <c r="C10" s="33">
         <v>0</v>
       </c>
       <c r="D10" s="32" t="s">
         <v>8</v>
       </c>
       <c r="E10" s="35"/>
       <c r="F10" s="45"/>
       <c r="G10" s="1"/>
     </row>
-    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="101" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="102"/>
       <c r="C11" s="106">
         <v>0</v>
       </c>
       <c r="D11" s="103" t="s">
         <v>8</v>
       </c>
       <c r="E11" s="104"/>
       <c r="F11" s="45"/>
       <c r="G11" s="3"/>
     </row>
-    <row r="12" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="3"/>
       <c r="B12" s="94" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="105">
         <f>SUM(C6:C11)</f>
         <v>0</v>
       </c>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="H12" s="3"/>
     </row>
-    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="3"/>
       <c r="B13" s="38"/>
       <c r="C13" s="39"/>
       <c r="D13" s="40"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="H13" s="3"/>
     </row>
-    <row r="14" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:8" ht="8.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
     </row>
-    <row r="15" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="204" t="s">
+    <row r="15" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="207" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="204"/>
-[...2 lines deleted...]
-      <c r="E15" s="204"/>
+      <c r="B15" s="207"/>
+      <c r="C15" s="207"/>
+      <c r="D15" s="207"/>
+      <c r="E15" s="207"/>
       <c r="F15" s="108"/>
     </row>
-    <row r="16" spans="1:8" ht="94.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E16" s="203"/>
+    <row r="16" spans="1:8" ht="94.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="204"/>
+      <c r="B16" s="205"/>
+      <c r="C16" s="205"/>
+      <c r="D16" s="205"/>
+      <c r="E16" s="206"/>
       <c r="F16" s="139"/>
     </row>
-    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" s="4"/>
       <c r="B17" s="4"/>
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
     </row>
-    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" s="4"/>
       <c r="B18" s="4"/>
       <c r="C18" s="4"/>
       <c r="D18" s="4"/>
       <c r="E18" s="4"/>
     </row>
-    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" s="4"/>
       <c r="B19" s="4"/>
       <c r="C19" s="4"/>
       <c r="D19" s="4"/>
       <c r="E19" s="4"/>
     </row>
-    <row r="20" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="2" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="2"/>
       <c r="B24" s="2" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="75"/>
       <c r="B25" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="2"/>
       <c r="B26" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="2"/>
       <c r="B27" s="2" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="2"/>
       <c r="B28" s="2" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="2"/>
       <c r="B29" s="2" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="13.9" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:5" ht="13.95" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B30" s="2" t="s">
         <v>40</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1DGgr5SuHhuLZbatBTHVVZ7vYGgn34KmTwv9MAXDCVY36VxzQKcqzE+997f3rJMyJL+kfXX+e4p7BLqxF12PVA==" saltValue="JocIA9yAQd8syRPXPRHEPQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:E16"/>
     <mergeCell ref="A15:E15"/>
   </mergeCells>
   <dataValidations count="3">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D6:D11" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>$C$21:$C$23</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A6:A11" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>$B$21:$B$30</formula1>
     </dataValidation>
     <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Enter whole number only." sqref="C6:C11" xr:uid="{6CAA7725-121F-4AFE-9947-DA698EAAFCAC}">
       <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>